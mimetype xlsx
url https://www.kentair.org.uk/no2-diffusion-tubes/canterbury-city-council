--- v0 (2025-10-26)
+++ v1 (2026-05-24)
@@ -1,148 +1,96 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29415"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29628"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://canterburycitycouncil421-my.sharepoint.com/personal/tricia_jordan_canterbury_gov_uk/Documents/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\tom.hawkes\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{A44055BE-0D32-46AD-862B-AEA698E5BA81}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{FD54D22F-217E-4A7F-831D-EABB9FB1BB6C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" firstSheet="5" activeTab="5" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Site Information" sheetId="1" r:id="rId1"/>
     <sheet name="2023 Raw DT Data" sheetId="2" r:id="rId2"/>
     <sheet name="2024 Raw DT Data" sheetId="4" r:id="rId3"/>
     <sheet name=" Kent Air 2023" sheetId="3" r:id="rId4"/>
     <sheet name="Kent Air 2024" sheetId="5" r:id="rId5"/>
-    <sheet name="2025 Raw DT Data" sheetId="6" r:id="rId6"/>
-    <sheet name="Kent Air 2025" sheetId="7" r:id="rId7"/>
+    <sheet name="Kent Air 2025" sheetId="7" r:id="rId6"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="J41" i="6" l="1"/>
-[...49 lines deleted...]
-  <c r="G41" i="6"/>
+  <c r="S3" i="4" l="1"/>
   <c r="O30" i="4"/>
   <c r="N41" i="4"/>
   <c r="N30" i="4"/>
   <c r="M30" i="4"/>
   <c r="U5" i="5"/>
   <c r="U6" i="5"/>
   <c r="U7" i="5"/>
   <c r="U8" i="5"/>
   <c r="U9" i="5"/>
   <c r="U10" i="5"/>
   <c r="U11" i="5"/>
   <c r="U12" i="5"/>
   <c r="U13" i="5"/>
   <c r="U14" i="5"/>
   <c r="U15" i="5"/>
   <c r="U16" i="5"/>
   <c r="U17" i="5"/>
   <c r="U18" i="5"/>
   <c r="U19" i="5"/>
   <c r="U20" i="5"/>
   <c r="U21" i="5"/>
   <c r="U22" i="5"/>
   <c r="U23" i="5"/>
   <c r="U24" i="5"/>
   <c r="U25" i="5"/>
@@ -289,51 +237,51 @@
   <c r="S21" i="2"/>
   <c r="S20" i="2"/>
   <c r="S19" i="2"/>
   <c r="S18" i="2"/>
   <c r="S17" i="2"/>
   <c r="S16" i="2"/>
   <c r="S15" i="2"/>
   <c r="S14" i="2"/>
   <c r="S13" i="2"/>
   <c r="S12" i="2"/>
   <c r="S11" i="2"/>
   <c r="S10" i="2"/>
   <c r="S9" i="2"/>
   <c r="S8" i="2"/>
   <c r="S7" i="2"/>
   <c r="S6" i="2"/>
   <c r="S5" i="2"/>
   <c r="S4" i="2"/>
   <c r="S41" i="4" l="1"/>
   <c r="S30" i="4"/>
   <c r="S41" i="2"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1570" uniqueCount="355">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1382" uniqueCount="350">
   <si>
     <t>Canterbury District NO2 Diffusion Tube Site Information</t>
   </si>
   <si>
     <t>Full details of the NO2 Diffusion Tube Network are available in the Reports Library</t>
   </si>
   <si>
     <t>Site Name</t>
   </si>
   <si>
     <t>Site Location (Address)</t>
   </si>
   <si>
     <t>Environment</t>
   </si>
   <si>
     <t>Easting</t>
   </si>
   <si>
     <t>Northing</t>
   </si>
   <si>
     <t>Latitude</t>
   </si>
   <si>
@@ -1329,90 +1277,75 @@
   <si>
     <t>site closed</t>
   </si>
   <si>
     <t>Canterbury District N02 diffusion tube results Jan - Dec 2023 ugm-3</t>
   </si>
   <si>
     <t>Annual Mean µg m-3 (bias corrected and annualised)</t>
   </si>
   <si>
     <t>CA18-20</t>
   </si>
   <si>
     <t>CA29-31</t>
   </si>
   <si>
     <t>18 Herne Street</t>
   </si>
   <si>
     <t>9&amp;11 High Street, Whitstable</t>
   </si>
   <si>
     <t>The Forge, Herne Street</t>
   </si>
   <si>
-    <t>Canterbury District - results Jan - Dec 2025</t>
-[...10 lines deleted...]
-  <si>
     <t>closed</t>
   </si>
   <si>
     <t>Closed</t>
   </si>
   <si>
     <t>mising</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">missing </t>
   </si>
   <si>
     <t>missig</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="0.00000"/>
     <numFmt numFmtId="165" formatCode="d/m/yyyy"/>
     <numFmt numFmtId="166" formatCode="0.000000"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
     <numFmt numFmtId="169" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="24">
+  <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
@@ -1512,96 +1445,107 @@
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Arial"/>
+    </font>
   </fonts>
-  <fills count="8">
+  <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FFFFFFFF"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFD966"/>
         <bgColor rgb="FFFFD966"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCFE2F3"/>
         <bgColor rgb="FFCFE2F3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC000"/>
         <bgColor rgb="FFFFC000"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2"/>
         <bgColor rgb="FFCFE2F3"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="36">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
@@ -1736,55 +1680,361 @@
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="thick">
         <color rgb="FF000000"/>
       </right>
       <top/>
       <bottom style="thick">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="145">
+  <cellXfs count="199">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="14" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
     <xf numFmtId="2" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
@@ -2040,109 +2290,231 @@
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="21" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="167" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="1" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="167" fontId="1" fillId="6" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="22" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="14" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="22" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="21" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="1" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="8" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="23" fillId="0" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
   <a:themeElements>
     <a:clrScheme name="Sheets">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FFFFFF"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2301,5189 +2673,5189 @@
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M1002"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="2" ySplit="2" topLeftCell="C3" activePane="bottomRight" state="frozen"/>
+      <selection pane="topRight" activeCell="C1" sqref="C1"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
       <selection pane="bottomRight" activeCell="C3" sqref="C3"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="topRight" activeCell="C1" sqref="C1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="1" max="1" width="11" customWidth="1"/>
-    <col min="2" max="2" width="65.42578125" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="14" max="26" width="8.7109375" customWidth="1"/>
+    <col min="2" max="2" width="65.44140625" customWidth="1"/>
+    <col min="3" max="3" width="19.5546875" customWidth="1"/>
+    <col min="4" max="4" width="8.33203125" customWidth="1"/>
+    <col min="5" max="5" width="9.5546875" customWidth="1"/>
+    <col min="6" max="7" width="11.6640625" customWidth="1"/>
+    <col min="8" max="8" width="9.88671875" customWidth="1"/>
+    <col min="9" max="9" width="20.5546875" customWidth="1"/>
+    <col min="10" max="10" width="22.109375" customWidth="1"/>
+    <col min="11" max="11" width="11.88671875" customWidth="1"/>
+    <col min="12" max="12" width="11.5546875" customWidth="1"/>
+    <col min="13" max="13" width="23.109375" customWidth="1"/>
+    <col min="14" max="26" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="20.45">
+    <row r="1" spans="1:13" ht="20.399999999999999" x14ac:dyDescent="0.35">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="2" spans="1:13" ht="14.45">
+    <row r="2" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="2" t="s">
         <v>4</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>6</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>7</v>
       </c>
       <c r="G2" s="2" t="s">
         <v>8</v>
       </c>
       <c r="H2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>10</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>11</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="L2" s="2" t="s">
         <v>13</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="3" spans="1:13" ht="14.45">
+    <row r="3" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D3" s="2">
         <v>615295</v>
       </c>
       <c r="E3" s="2">
         <v>158001</v>
       </c>
       <c r="F3" s="3">
         <v>51.280450000000002</v>
       </c>
       <c r="G3" s="3">
         <v>1.085704</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I3" s="4">
         <v>2</v>
       </c>
       <c r="J3" s="4">
         <v>1.4</v>
       </c>
       <c r="K3" s="5">
         <v>33967</v>
       </c>
       <c r="L3" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="14.45">
+    <row r="4" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="2">
         <v>615400</v>
       </c>
       <c r="E4" s="2">
         <v>158000</v>
       </c>
       <c r="F4" s="3">
         <v>51.280400999999998</v>
       </c>
       <c r="G4" s="3">
         <v>1.087207</v>
       </c>
       <c r="H4" s="2">
         <v>10</v>
       </c>
       <c r="I4" s="4">
         <v>2.5</v>
       </c>
       <c r="J4" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K4" s="5">
         <v>33967</v>
       </c>
       <c r="L4" s="5">
         <v>36858</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="5" spans="1:13" ht="14.45">
+    <row r="5" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="2">
         <v>614300</v>
       </c>
       <c r="E5" s="2">
         <v>159000</v>
       </c>
       <c r="F5" s="3">
         <v>51.289794999999998</v>
       </c>
       <c r="G5" s="3">
         <v>1.072058</v>
       </c>
       <c r="H5" s="2">
         <v>24</v>
       </c>
       <c r="I5" s="4">
         <v>3</v>
       </c>
       <c r="J5" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K5" s="5">
         <v>33967</v>
       </c>
       <c r="L5" s="5">
         <v>38720</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="14.45">
+    <row r="6" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D6" s="2">
         <v>615300</v>
       </c>
       <c r="E6" s="2">
         <v>156900</v>
       </c>
       <c r="F6" s="3">
         <v>51.270561999999998</v>
       </c>
       <c r="G6" s="3">
         <v>1.085113</v>
       </c>
       <c r="H6" s="2">
         <v>34</v>
       </c>
       <c r="I6" s="4">
         <v>2.5</v>
       </c>
       <c r="J6" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K6" s="5">
         <v>33967</v>
       </c>
       <c r="L6" s="5">
         <v>38720</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="14.45">
+    <row r="7" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="B7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D7" s="2">
         <v>574380</v>
       </c>
       <c r="E7" s="2">
         <v>149800</v>
       </c>
       <c r="F7" s="3">
         <v>51.220762999999998</v>
       </c>
       <c r="G7" s="3">
         <v>0.49570399999999998</v>
       </c>
       <c r="H7" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I7" s="4">
         <v>3</v>
       </c>
       <c r="J7" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K7" s="5">
         <v>36525</v>
       </c>
       <c r="L7" s="5">
         <v>38720</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="14.45">
+    <row r="8" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="2" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D8" s="2">
         <v>575280</v>
       </c>
       <c r="E8" s="2">
         <v>150000</v>
       </c>
       <c r="F8" s="3">
         <v>51.222284999999999</v>
       </c>
       <c r="G8" s="3">
         <v>0.50867600000000002</v>
       </c>
       <c r="H8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I8" s="4">
         <v>3</v>
       </c>
       <c r="J8" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K8" s="5">
         <v>36525</v>
       </c>
       <c r="L8" s="5">
         <v>37258</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="9" spans="1:13" ht="14.45">
+    <row r="9" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="2">
         <v>614364</v>
       </c>
       <c r="E9" s="2">
         <v>157203</v>
       </c>
       <c r="F9" s="3">
         <v>51.273636000000003</v>
       </c>
       <c r="G9" s="3">
         <v>1.0718970000000001</v>
       </c>
       <c r="H9" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I9" s="4">
         <v>2.7</v>
       </c>
       <c r="J9" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K9" s="5">
         <v>38720</v>
       </c>
       <c r="L9" s="5">
         <v>40184</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="10" spans="1:13" ht="14.45">
+    <row r="10" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="2" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>34</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="2">
         <v>615655</v>
       </c>
       <c r="E10" s="2">
         <v>158696</v>
       </c>
       <c r="F10" s="3">
         <v>51.286554000000002</v>
       </c>
       <c r="G10" s="3">
         <v>1.0912770000000001</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I10" s="4">
         <v>2.6</v>
       </c>
       <c r="J10" s="4">
         <v>3.7</v>
       </c>
       <c r="K10" s="5">
         <v>38720</v>
       </c>
       <c r="L10" s="6">
         <v>44468</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="11" spans="1:13" ht="14.45">
+    <row r="11" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="2">
         <v>615660</v>
       </c>
       <c r="E11" s="2">
         <v>157159</v>
       </c>
       <c r="F11" s="3">
         <v>51.272751999999997</v>
       </c>
       <c r="G11" s="3">
         <v>1.090422</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I11" s="4">
         <v>2.5</v>
       </c>
       <c r="J11" s="4">
         <v>0.35</v>
       </c>
       <c r="K11" s="5">
         <v>38720</v>
       </c>
       <c r="L11" s="5">
         <v>41088</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="14.45">
+    <row r="12" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="2">
         <v>614355</v>
       </c>
       <c r="E12" s="2">
         <v>158267</v>
       </c>
       <c r="F12" s="3">
         <v>51.283192</v>
       </c>
       <c r="G12" s="3">
         <v>1.072406</v>
       </c>
       <c r="H12" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I12" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="J12" s="4">
         <v>2.1</v>
       </c>
       <c r="K12" s="5">
         <v>38720</v>
       </c>
       <c r="L12" s="6">
         <v>44202</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="14.45">
+    <row r="13" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A13" s="2" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="2">
         <v>617785</v>
       </c>
       <c r="E13" s="2">
         <v>168231</v>
       </c>
       <c r="F13" s="3">
         <v>51.371352999999999</v>
       </c>
       <c r="G13" s="3">
         <v>1.1275980000000001</v>
       </c>
       <c r="H13" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I13" s="4">
         <v>2.6</v>
       </c>
       <c r="J13" s="4">
         <v>0.4</v>
       </c>
       <c r="K13" s="5">
         <v>38720</v>
       </c>
       <c r="L13" s="6">
         <v>44468</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="14" spans="1:13" ht="14.45">
+    <row r="14" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A14" s="2" t="s">
         <v>44</v>
       </c>
       <c r="B14" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D14" s="2">
         <v>610686</v>
       </c>
       <c r="E14" s="2">
         <v>166421</v>
       </c>
       <c r="F14" s="3">
         <v>51.357776999999999</v>
       </c>
       <c r="G14" s="3">
         <v>1.024688</v>
       </c>
       <c r="H14" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I14" s="4">
         <v>2.95</v>
       </c>
       <c r="J14" s="4">
         <v>0.7</v>
       </c>
       <c r="K14" s="5">
         <v>38720</v>
       </c>
       <c r="L14" s="6">
         <v>44468</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="15" spans="1:13" ht="14.45">
+    <row r="15" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A15" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="2">
         <v>611717</v>
       </c>
       <c r="E15" s="2">
         <v>165216</v>
       </c>
       <c r="F15" s="3">
         <v>51.346573999999997</v>
       </c>
       <c r="G15" s="3">
         <v>1.0387580000000001</v>
       </c>
       <c r="H15" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I15" s="4">
         <v>2.5</v>
       </c>
       <c r="J15" s="4">
         <v>3.2</v>
       </c>
       <c r="K15" s="5">
         <v>38720</v>
       </c>
       <c r="L15" s="5">
         <v>39449</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="16" spans="1:13" ht="14.45">
+    <row r="16" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A16" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>50</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D16" s="2">
         <v>608100</v>
       </c>
       <c r="E16" s="2">
         <v>117600</v>
       </c>
       <c r="F16" s="3">
         <v>50.920321000000001</v>
       </c>
       <c r="G16" s="3">
         <v>0.95941500000000002</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I16" s="4">
         <v>3</v>
       </c>
       <c r="J16" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K16" s="5">
         <v>36525</v>
       </c>
       <c r="L16" s="5">
         <v>38720</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="14.45">
+    <row r="17" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A17" s="2" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D17" s="2">
         <v>620909</v>
       </c>
       <c r="E17" s="2">
         <v>157426</v>
       </c>
       <c r="F17" s="3">
         <v>51.273139999999998</v>
       </c>
       <c r="G17" s="3">
         <v>1.1657169999999999</v>
       </c>
       <c r="H17" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I17" s="4">
         <v>2.1</v>
       </c>
       <c r="J17" s="4">
         <v>1.85</v>
       </c>
       <c r="K17" s="5">
         <v>38720</v>
       </c>
       <c r="L17" s="6">
         <v>44202</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="14.45">
+    <row r="18" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A18" s="2" t="s">
         <v>55</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D18" s="2">
         <v>614229</v>
       </c>
       <c r="E18" s="2">
         <v>157091</v>
       </c>
       <c r="F18" s="3">
         <v>51.272680999999999</v>
       </c>
       <c r="G18" s="3">
         <v>1.0698970000000001</v>
       </c>
       <c r="H18" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I18" s="4">
         <v>2.6</v>
       </c>
       <c r="J18" s="4">
         <v>0.4</v>
       </c>
       <c r="K18" s="5">
         <v>36893</v>
       </c>
       <c r="L18" s="6">
         <v>44468</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="19" spans="1:13" ht="14.45">
+    <row r="19" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A19" s="2" t="s">
         <v>58</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D19" s="2">
         <v>614229</v>
       </c>
       <c r="E19" s="2">
         <v>157091</v>
       </c>
       <c r="F19" s="3">
         <v>51.272680999999999</v>
       </c>
       <c r="G19" s="3">
         <v>1.0698970000000001</v>
       </c>
       <c r="H19" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I19" s="4">
         <v>3</v>
       </c>
       <c r="J19" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K19" s="5">
         <v>36881</v>
       </c>
       <c r="L19" s="5">
         <v>36881</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="20" spans="1:13" ht="14.45">
+    <row r="20" spans="1:13" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A20" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D20" s="2">
         <v>614043</v>
       </c>
       <c r="E20" s="2">
         <v>158016</v>
       </c>
       <c r="F20" s="3">
         <v>51.281056</v>
       </c>
       <c r="G20" s="3">
         <v>1.067788</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I20" s="4">
         <v>2.7</v>
       </c>
       <c r="J20" s="4">
         <v>3.3</v>
       </c>
       <c r="K20" s="5">
         <v>38720</v>
       </c>
       <c r="L20" s="6">
         <v>43838</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="21" spans="1:13" ht="15.75" customHeight="1">
+    <row r="21" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A21" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D21" s="2">
         <v>616186</v>
       </c>
       <c r="E21" s="2">
         <v>157320</v>
       </c>
       <c r="F21" s="3">
         <v>51.273997999999999</v>
       </c>
       <c r="G21" s="3">
         <v>1.0980479999999999</v>
       </c>
       <c r="H21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I21" s="4">
         <v>2.7</v>
       </c>
       <c r="J21" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K21" s="5">
         <v>38720</v>
       </c>
       <c r="L21" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>66</v>
       </c>
     </row>
-    <row r="22" spans="1:13" ht="15.75" customHeight="1">
+    <row r="22" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A22" s="2" t="s">
         <v>67</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D22" s="2">
         <v>616186</v>
       </c>
       <c r="E22" s="2">
         <v>157317</v>
       </c>
       <c r="F22" s="3">
         <v>51.273971000000003</v>
       </c>
       <c r="G22" s="3">
         <v>1.098047</v>
       </c>
       <c r="H22" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I22" s="4">
         <v>2.6</v>
       </c>
       <c r="J22" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K22" s="5">
         <v>38720</v>
       </c>
       <c r="L22" s="5">
         <v>39176</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="23" spans="1:13" ht="15.75" customHeight="1">
+    <row r="23" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A23" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>68</v>
       </c>
       <c r="C23" s="2" t="s">
         <v>51</v>
       </c>
       <c r="D23" s="2">
         <v>616186</v>
       </c>
       <c r="E23" s="2">
         <v>157317</v>
       </c>
       <c r="F23" s="3">
         <v>51.273971000000003</v>
       </c>
       <c r="G23" s="3">
         <v>1.098047</v>
       </c>
       <c r="H23" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I23" s="4">
         <v>2.6</v>
       </c>
       <c r="J23" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K23" s="5">
         <v>38720</v>
       </c>
       <c r="L23" s="5">
         <v>39176</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="24" spans="1:13" ht="15.75" customHeight="1">
+    <row r="24" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A24" s="2" t="s">
         <v>71</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>72</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D24" s="2">
         <v>616481</v>
       </c>
       <c r="E24" s="2">
         <v>159335</v>
       </c>
       <c r="F24" s="3">
         <v>51.291978</v>
       </c>
       <c r="G24" s="3">
         <v>1.103491</v>
       </c>
       <c r="H24" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I24" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="J24" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K24" s="5">
         <v>38720</v>
       </c>
       <c r="L24" s="5">
         <v>39449</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="25" spans="1:13" ht="15.75" customHeight="1">
+    <row r="25" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A25" s="2" t="s">
         <v>73</v>
       </c>
       <c r="B25" s="2" t="s">
         <v>74</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D25" s="2">
         <v>614675</v>
       </c>
       <c r="E25" s="2">
         <v>158219</v>
       </c>
       <c r="F25" s="3">
         <v>51.282640999999998</v>
       </c>
       <c r="G25" s="3">
         <v>1.076959</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I25" s="4">
         <v>2.2000000000000002</v>
       </c>
       <c r="J25" s="4">
         <v>0.3</v>
       </c>
       <c r="K25" s="5">
         <v>38720</v>
       </c>
       <c r="L25" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="26" spans="1:13" ht="15.75" customHeight="1">
+    <row r="26" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="2" t="s">
         <v>76</v>
       </c>
       <c r="B26" s="2" t="s">
         <v>77</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="2">
         <v>614410</v>
       </c>
       <c r="E26" s="2">
         <v>157702</v>
       </c>
       <c r="F26" s="3">
         <v>51.278098999999997</v>
       </c>
       <c r="G26" s="3">
         <v>1.072854</v>
       </c>
       <c r="H26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I26" s="4">
         <v>2.6</v>
       </c>
       <c r="J26" s="4">
         <v>0.6</v>
       </c>
       <c r="K26" s="5">
         <v>38720</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="27" spans="1:13" ht="15.75" customHeight="1">
+    <row r="27" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A27" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B27" s="2" t="s">
         <v>80</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D27" s="2">
         <v>615123</v>
       </c>
       <c r="E27" s="2">
         <v>158630</v>
       </c>
       <c r="F27" s="3">
         <v>51.286161999999997</v>
       </c>
       <c r="G27" s="3">
         <v>1.08362</v>
       </c>
       <c r="H27" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I27" s="4">
         <v>2</v>
       </c>
       <c r="J27" s="4">
         <v>1.7</v>
       </c>
       <c r="K27" s="5">
         <v>38720</v>
       </c>
       <c r="L27" s="6">
         <v>43838</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="28" spans="1:13" ht="15.75" customHeight="1">
+    <row r="28" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A28" s="2" t="s">
         <v>82</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>83</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D28" s="2">
         <v>615295</v>
       </c>
       <c r="E28" s="2">
         <v>158030</v>
       </c>
       <c r="F28" s="3">
         <v>51.280737999999999</v>
       </c>
       <c r="G28" s="3">
         <v>1.085709</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I28" s="4">
         <v>2.4</v>
       </c>
       <c r="J28" s="4">
         <v>0.6</v>
       </c>
       <c r="K28" s="5">
         <v>38720</v>
       </c>
       <c r="L28" s="6">
         <v>44202</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>84</v>
       </c>
     </row>
-    <row r="29" spans="1:13" ht="15.75" customHeight="1">
+    <row r="29" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A29" s="2" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="2" t="s">
         <v>86</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D29" s="2">
         <v>615390</v>
       </c>
       <c r="E29" s="2">
         <v>158180</v>
       </c>
       <c r="F29" s="3">
         <v>51.282021</v>
       </c>
       <c r="G29" s="3">
         <v>1.087172</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I29" s="4">
         <v>2.95</v>
       </c>
       <c r="J29" s="4">
         <v>1.75</v>
       </c>
       <c r="K29" s="5">
         <v>38720</v>
       </c>
       <c r="L29" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>87</v>
       </c>
     </row>
-    <row r="30" spans="1:13" ht="15.75" customHeight="1">
+    <row r="30" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A30" s="2" t="s">
         <v>88</v>
       </c>
       <c r="B30" s="2" t="s">
         <v>89</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D30" s="2">
         <v>614065</v>
       </c>
       <c r="E30" s="2">
         <v>156976</v>
       </c>
       <c r="F30" s="3">
         <v>51.271709999999999</v>
       </c>
       <c r="G30" s="3">
         <v>1.0674809999999999</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I30" s="4">
         <v>2.5499999999999998</v>
       </c>
       <c r="J30" s="4">
         <v>1.75</v>
       </c>
       <c r="K30" s="5">
         <v>39085</v>
       </c>
       <c r="L30" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="31" spans="1:13" ht="15.75" customHeight="1">
+    <row r="31" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A31" s="2" t="s">
         <v>91</v>
       </c>
       <c r="B31" s="2" t="s">
         <v>92</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D31" s="2">
         <v>613902</v>
       </c>
       <c r="E31" s="2">
         <v>156851</v>
       </c>
       <c r="F31" s="3">
         <v>51.270648000000001</v>
       </c>
       <c r="G31" s="3">
         <v>1.0650729999999999</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I31" s="4">
         <v>2.6</v>
       </c>
       <c r="J31" s="4">
         <v>1.7</v>
       </c>
       <c r="K31" s="5">
         <v>39085</v>
       </c>
       <c r="L31" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>93</v>
       </c>
     </row>
-    <row r="32" spans="1:13" ht="15.75" customHeight="1">
+    <row r="32" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A32" s="2" t="s">
         <v>94</v>
       </c>
       <c r="B32" s="2" t="s">
         <v>95</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D32" s="2">
         <v>615401</v>
       </c>
       <c r="E32" s="2">
         <v>158169</v>
       </c>
       <c r="F32" s="3">
         <v>51.281917999999997</v>
       </c>
       <c r="G32" s="3">
         <v>1.087323</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I32" s="4">
         <v>1.4</v>
       </c>
       <c r="J32" s="4">
         <v>3.2</v>
       </c>
       <c r="K32" s="5">
         <v>39085</v>
       </c>
       <c r="L32" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>96</v>
       </c>
     </row>
-    <row r="33" spans="1:13" ht="15.75" customHeight="1">
+    <row r="33" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A33" s="2" t="s">
         <v>97</v>
       </c>
       <c r="B33" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C33" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="2">
         <v>615401</v>
       </c>
       <c r="E33" s="2">
         <v>158169</v>
       </c>
       <c r="F33" s="3">
         <v>51.281917999999997</v>
       </c>
       <c r="G33" s="3">
         <v>1.087323</v>
       </c>
       <c r="H33" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I33" s="4">
         <v>1.5</v>
       </c>
       <c r="J33" s="4">
         <v>3.2</v>
       </c>
       <c r="K33" s="5">
         <v>39085</v>
       </c>
       <c r="L33" s="5">
         <v>39449</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="15.75" customHeight="1">
+    <row r="34" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A34" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B34" s="2" t="s">
         <v>98</v>
       </c>
       <c r="C34" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D34" s="2">
         <v>615401</v>
       </c>
       <c r="E34" s="2">
         <v>158169</v>
       </c>
       <c r="F34" s="3">
         <v>51.281917999999997</v>
       </c>
       <c r="G34" s="3">
         <v>1.087323</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I34" s="4">
         <v>1.5</v>
       </c>
       <c r="J34" s="4">
         <v>3.2</v>
       </c>
       <c r="K34" s="5">
         <v>39085</v>
       </c>
       <c r="L34" s="5">
         <v>39449</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>99</v>
       </c>
     </row>
-    <row r="35" spans="1:13" ht="15.75" customHeight="1">
+    <row r="35" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A35" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B35" s="2" t="s">
         <v>102</v>
       </c>
       <c r="C35" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D35" s="2">
         <v>616169</v>
       </c>
       <c r="E35" s="2">
         <v>159067</v>
       </c>
       <c r="F35" s="3">
         <v>51.28969</v>
       </c>
       <c r="G35" s="3">
         <v>1.0988610000000001</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I35" s="4">
         <v>2.4500000000000002</v>
       </c>
       <c r="J35" s="4">
         <v>2</v>
       </c>
       <c r="K35" s="5">
         <v>39449</v>
       </c>
       <c r="L35" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="15.75" customHeight="1">
+    <row r="36" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A36" s="2" t="s">
         <v>104</v>
       </c>
       <c r="B36" s="2" t="s">
         <v>105</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D36" s="2">
         <v>614989</v>
       </c>
       <c r="E36" s="2">
         <v>158690</v>
       </c>
       <c r="F36" s="3">
         <v>51.286752</v>
       </c>
       <c r="G36" s="3">
         <v>1.0817369999999999</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I36" s="4">
         <v>2.75</v>
       </c>
       <c r="J36" s="4">
         <v>3.1</v>
       </c>
       <c r="K36" s="5">
         <v>39449</v>
       </c>
       <c r="L36" s="5">
         <v>40184</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="37" spans="1:13" ht="15.75" customHeight="1">
+    <row r="37" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A37" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B37" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D37" s="2">
         <v>615327</v>
       </c>
       <c r="E37" s="2">
         <v>157381</v>
       </c>
       <c r="F37" s="3">
         <v>51.274870999999997</v>
       </c>
       <c r="G37" s="3">
         <v>1.0857889999999999</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I37" s="4">
         <v>2.6</v>
       </c>
       <c r="J37" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K37" s="5">
         <v>39449</v>
       </c>
       <c r="L37" s="5">
         <v>40184</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="38" spans="1:13" ht="15.75" customHeight="1">
+    <row r="38" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A38" s="2" t="s">
         <v>108</v>
       </c>
       <c r="B38" s="2" t="s">
         <v>109</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D38" s="2">
         <v>615106</v>
       </c>
       <c r="E38" s="2">
         <v>157382</v>
       </c>
       <c r="F38" s="3">
         <v>51.274963</v>
       </c>
       <c r="G38" s="3">
         <v>1.0826260000000001</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I38" s="4">
         <v>2.4</v>
       </c>
       <c r="J38" s="4">
         <v>1.8</v>
       </c>
       <c r="K38" s="5">
         <v>39449</v>
       </c>
       <c r="L38" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="39" spans="1:13" ht="15.75" customHeight="1">
+    <row r="39" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A39" s="2" t="s">
         <v>111</v>
       </c>
       <c r="B39" s="2" t="s">
         <v>112</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D39" s="2">
         <v>618073</v>
       </c>
       <c r="E39" s="2">
         <v>167084</v>
       </c>
       <c r="F39" s="3">
         <v>51.360944000000003</v>
       </c>
       <c r="G39" s="3">
         <v>1.1310260000000001</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I39" s="4">
         <v>2.15</v>
       </c>
       <c r="J39" s="4" t="s">
         <v>18</v>
       </c>
       <c r="K39" s="5">
         <v>39449</v>
       </c>
       <c r="L39" s="5">
         <v>40184</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="40" spans="1:13" ht="15.75" customHeight="1">
+    <row r="40" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A40" s="2" t="s">
         <v>113</v>
       </c>
       <c r="B40" s="2" t="s">
         <v>114</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D40" s="2">
         <v>614454</v>
       </c>
       <c r="E40" s="2">
         <v>158180</v>
       </c>
       <c r="F40" s="3">
         <v>51.282373999999997</v>
       </c>
       <c r="G40" s="3">
         <v>1.073771</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I40" s="4">
         <v>2.6</v>
       </c>
       <c r="J40" s="4">
         <v>1.8</v>
       </c>
       <c r="K40" s="5">
         <v>39449</v>
       </c>
       <c r="L40" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M40" s="2" t="s">
         <v>115</v>
       </c>
     </row>
-    <row r="41" spans="1:13" ht="15.75" customHeight="1">
+    <row r="41" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A41" s="2" t="s">
         <v>116</v>
       </c>
       <c r="B41" s="2" t="s">
         <v>117</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D41" s="2">
         <v>614479</v>
       </c>
       <c r="E41" s="2">
         <v>157857</v>
       </c>
       <c r="F41" s="3">
         <v>51.279463999999997</v>
       </c>
       <c r="G41" s="3">
         <v>1.0739350000000001</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I41" s="4">
         <v>2</v>
       </c>
       <c r="J41" s="4">
         <v>2.8</v>
       </c>
       <c r="K41" s="5">
         <v>39449</v>
       </c>
       <c r="L41" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M41" s="2" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="42" spans="1:13" ht="15.75" customHeight="1">
+    <row r="42" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A42" s="2" t="s">
         <v>119</v>
       </c>
       <c r="B42" s="2" t="s">
         <v>120</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D42" s="2">
         <v>614688</v>
       </c>
       <c r="E42" s="2">
         <v>158251</v>
       </c>
       <c r="F42" s="3">
         <v>51.282922999999997</v>
       </c>
       <c r="G42" s="3">
         <v>1.077164</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I42" s="4">
         <v>2.4500000000000002</v>
       </c>
       <c r="J42" s="4">
         <v>1.1000000000000001</v>
       </c>
       <c r="K42" s="5">
         <v>39449</v>
       </c>
       <c r="L42" s="6">
         <v>44202</v>
       </c>
       <c r="M42" s="2" t="s">
         <v>121</v>
       </c>
     </row>
-    <row r="43" spans="1:13" ht="15.75" customHeight="1">
+    <row r="43" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A43" s="2" t="s">
         <v>122</v>
       </c>
       <c r="B43" s="2" t="s">
         <v>123</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D43" s="2">
         <v>615851</v>
       </c>
       <c r="E43" s="2">
         <v>157672</v>
       </c>
       <c r="F43" s="3">
         <v>51.277285999999997</v>
       </c>
       <c r="G43" s="3">
         <v>1.0934649999999999</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I43" s="4">
         <v>2.6</v>
       </c>
       <c r="J43" s="4">
         <v>1.2</v>
       </c>
       <c r="K43" s="5">
         <v>40184</v>
       </c>
       <c r="L43" s="6">
         <v>44468</v>
       </c>
       <c r="M43" s="2" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="44" spans="1:13" ht="15.75" customHeight="1">
+    <row r="44" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A44" s="2" t="s">
         <v>125</v>
       </c>
       <c r="B44" s="2" t="s">
         <v>126</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D44" s="7">
         <v>614500</v>
       </c>
       <c r="E44" s="7">
         <v>157337</v>
       </c>
       <c r="F44" s="8">
         <v>51.274768999999999</v>
       </c>
       <c r="G44" s="8">
         <v>1.0739510000000001</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I44" s="9">
         <v>2.5</v>
       </c>
       <c r="J44" s="9">
         <v>3</v>
       </c>
       <c r="K44" s="5">
         <v>40184</v>
       </c>
       <c r="L44" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M44" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="45" spans="1:13" ht="15.75" customHeight="1">
+    <row r="45" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A45" s="2" t="s">
         <v>128</v>
       </c>
       <c r="B45" s="2" t="s">
         <v>129</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D45" s="2">
         <v>617748</v>
       </c>
       <c r="E45" s="2">
         <v>160331</v>
       </c>
       <c r="F45" s="3">
         <v>51.300438</v>
       </c>
       <c r="G45" s="3">
         <v>1.122241</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I45" s="4">
         <v>2.4500000000000002</v>
       </c>
       <c r="J45" s="4">
         <v>1.3</v>
       </c>
       <c r="K45" s="5">
         <v>40184</v>
       </c>
       <c r="L45" s="6">
         <v>44468</v>
       </c>
       <c r="M45" s="2" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="46" spans="1:13" ht="15.75" customHeight="1">
+    <row r="46" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A46" s="2" t="s">
         <v>131</v>
       </c>
       <c r="B46" s="2" t="s">
         <v>132</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D46" s="2">
         <v>618242</v>
       </c>
       <c r="E46" s="2">
         <v>165929</v>
       </c>
       <c r="F46" s="3">
         <v>51.35051</v>
       </c>
       <c r="G46" s="3">
         <v>1.1327419999999999</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I46" s="4">
         <v>2.2000000000000002</v>
       </c>
       <c r="J46" s="4">
         <v>0.85</v>
       </c>
       <c r="K46" s="5">
         <v>40184</v>
       </c>
       <c r="L46" s="5">
         <v>42005</v>
       </c>
       <c r="M46" s="2" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="47" spans="1:13" ht="15.75" customHeight="1">
+    <row r="47" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A47" s="2" t="s">
         <v>134</v>
       </c>
       <c r="B47" s="2" t="s">
         <v>135</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D47" s="2">
         <v>618242</v>
       </c>
       <c r="E47" s="2">
         <v>165948</v>
       </c>
       <c r="F47" s="3">
         <v>51.350679999999997</v>
       </c>
       <c r="G47" s="3">
         <v>1.132754</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I47" s="4">
         <v>2.9</v>
       </c>
       <c r="J47" s="4">
         <v>1</v>
       </c>
       <c r="K47" s="5">
         <v>41088</v>
       </c>
       <c r="L47" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M47" s="2" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="48" spans="1:13" ht="15.75" customHeight="1">
+    <row r="48" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A48" s="2" t="s">
         <v>137</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>138</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D48" s="2">
         <v>615306</v>
       </c>
       <c r="E48" s="2">
         <v>158003</v>
       </c>
       <c r="F48" s="3">
         <v>51.280464000000002</v>
       </c>
       <c r="G48" s="3">
         <v>1.085863</v>
       </c>
       <c r="H48" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I48" s="4">
         <v>2.35</v>
       </c>
       <c r="J48" s="4">
         <v>1.5</v>
       </c>
       <c r="K48" s="5">
         <v>41212</v>
       </c>
       <c r="L48" s="5">
         <v>41647</v>
       </c>
       <c r="M48" s="2" t="s">
         <v>139</v>
       </c>
     </row>
-    <row r="49" spans="1:13" ht="15.75" customHeight="1">
+    <row r="49" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A49" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>141</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D49" s="2">
         <v>618241</v>
       </c>
       <c r="E49" s="2">
         <v>165928</v>
       </c>
       <c r="F49" s="3">
         <v>51.350344999999997</v>
       </c>
       <c r="G49" s="3">
         <v>1.13286</v>
       </c>
       <c r="H49" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I49" s="4">
         <v>2.4</v>
       </c>
       <c r="J49" s="4">
         <v>0.9</v>
       </c>
       <c r="K49" s="5">
         <v>41647</v>
       </c>
       <c r="L49" s="6">
         <v>44044</v>
       </c>
       <c r="M49" s="2" t="s">
         <v>142</v>
       </c>
     </row>
-    <row r="50" spans="1:13" ht="15.75" customHeight="1">
+    <row r="50" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A50" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B50" s="10" t="s">
         <v>143</v>
       </c>
       <c r="C50" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D50" s="12">
         <v>618252</v>
       </c>
       <c r="E50" s="12">
         <v>165913</v>
       </c>
       <c r="F50" s="8">
         <v>51.350361999999997</v>
       </c>
       <c r="G50" s="13">
         <v>1.1328754999999999</v>
       </c>
       <c r="H50" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I50" s="4"/>
       <c r="J50" s="4"/>
       <c r="K50" s="5">
         <v>44076</v>
       </c>
       <c r="L50" s="6">
         <v>44412</v>
       </c>
       <c r="M50" s="2" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="51" spans="1:13" ht="15.75" customHeight="1">
+    <row r="51" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="2" t="s">
         <v>140</v>
       </c>
       <c r="B51" s="2" t="s">
         <v>141</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D51" s="2">
         <v>618241</v>
       </c>
       <c r="E51" s="2">
         <v>165928</v>
       </c>
       <c r="F51" s="3">
         <v>51.350344999999997</v>
       </c>
       <c r="G51" s="3">
         <v>1.13286</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I51" s="4">
         <v>2.06</v>
       </c>
       <c r="J51" s="4">
         <v>1.08</v>
       </c>
       <c r="K51" s="5">
         <v>44412</v>
       </c>
       <c r="M51" s="2" t="s">
         <v>145</v>
       </c>
     </row>
-    <row r="52" spans="1:13" ht="15.75" customHeight="1">
+    <row r="52" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="2" t="s">
         <v>146</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>147</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D52" s="2">
         <v>618125</v>
       </c>
       <c r="E52" s="2">
         <v>166309</v>
       </c>
       <c r="F52" s="3">
         <v>51.353966</v>
       </c>
       <c r="G52" s="3">
         <v>1.131297</v>
       </c>
       <c r="H52" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I52" s="4">
         <v>2.16</v>
       </c>
       <c r="J52" s="4">
         <v>1.65</v>
       </c>
       <c r="K52" s="5">
         <v>42005</v>
       </c>
       <c r="L52" s="6">
         <v>44468</v>
       </c>
       <c r="M52" s="2" t="s">
         <v>148</v>
       </c>
     </row>
-    <row r="53" spans="1:13" ht="15.75" customHeight="1">
+    <row r="53" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A53" s="2" t="s">
         <v>149</v>
       </c>
       <c r="B53" s="2" t="s">
         <v>150</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D53" s="2">
         <v>617217</v>
       </c>
       <c r="E53" s="2">
         <v>167155</v>
       </c>
       <c r="F53" s="3">
         <v>51.361908999999997</v>
       </c>
       <c r="G53" s="3">
         <v>1.1187940000000001</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I53" s="4">
         <v>2.82</v>
       </c>
       <c r="J53" s="4">
         <v>3.45</v>
       </c>
       <c r="K53" s="5">
         <v>42005</v>
       </c>
       <c r="L53" s="14">
         <v>43986</v>
       </c>
       <c r="M53" s="2" t="s">
         <v>151</v>
       </c>
     </row>
-    <row r="54" spans="1:13" ht="15.75" customHeight="1">
+    <row r="54" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A54" s="2" t="s">
         <v>152</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>153</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D54" s="2">
         <v>614055</v>
       </c>
       <c r="E54" s="2">
         <v>158242</v>
       </c>
       <c r="F54" s="3">
         <v>42.298994</v>
       </c>
       <c r="G54" s="3">
         <v>22.001132999999999</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I54" s="4">
         <v>2.65</v>
       </c>
       <c r="J54" s="4">
         <v>0.55000000000000004</v>
       </c>
       <c r="K54" s="5">
         <v>42005</v>
       </c>
       <c r="L54" s="6">
         <v>44468</v>
       </c>
       <c r="M54" s="2" t="s">
         <v>154</v>
       </c>
     </row>
-    <row r="55" spans="1:13" ht="15.75" customHeight="1">
+    <row r="55" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A55" s="2" t="s">
         <v>155</v>
       </c>
       <c r="B55" s="2" t="s">
         <v>156</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D55" s="2">
         <v>618073</v>
       </c>
       <c r="E55" s="2">
         <v>167085</v>
       </c>
       <c r="F55" s="3">
         <v>51.359881000000001</v>
       </c>
       <c r="G55" s="3">
         <v>1.1307529999999999</v>
       </c>
       <c r="H55" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I55" s="4">
         <v>2.23</v>
       </c>
       <c r="J55" s="4">
         <v>0.64</v>
       </c>
       <c r="K55" s="5">
         <v>42005</v>
       </c>
       <c r="L55" s="6">
         <v>44468</v>
       </c>
       <c r="M55" s="2" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="56" spans="1:13" ht="15.75" customHeight="1">
+    <row r="56" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A56" s="2" t="s">
         <v>158</v>
       </c>
       <c r="B56" s="2" t="s">
         <v>159</v>
       </c>
       <c r="C56" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D56" s="2">
         <v>615777</v>
       </c>
       <c r="E56" s="2">
         <v>156402</v>
       </c>
       <c r="F56" s="3">
         <v>42.439455000000002</v>
       </c>
       <c r="G56" s="3">
         <v>21.383659999999999</v>
       </c>
       <c r="H56" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I56" s="4">
         <v>2.33</v>
       </c>
       <c r="J56" s="4">
         <v>0.82</v>
       </c>
       <c r="K56" s="5">
         <v>42402</v>
       </c>
       <c r="L56" s="15">
         <v>43838</v>
       </c>
       <c r="M56" s="2" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="57" spans="1:13" ht="15.75" customHeight="1">
+    <row r="57" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A57" s="2" t="s">
         <v>161</v>
       </c>
       <c r="B57" s="2" t="s">
         <v>162</v>
       </c>
       <c r="C57" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D57" s="2">
         <v>614541</v>
       </c>
       <c r="E57" s="2">
         <v>158137</v>
       </c>
       <c r="F57" s="3">
         <v>51.281955000000004</v>
       </c>
       <c r="G57" s="3">
         <v>1.074991</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I57" s="4">
         <v>2.4</v>
       </c>
       <c r="J57" s="4">
         <v>2.7</v>
       </c>
       <c r="K57" s="5">
         <v>42374</v>
       </c>
       <c r="L57" s="6">
         <v>44202</v>
       </c>
       <c r="M57" s="2" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="58" spans="1:13" ht="15.75" customHeight="1">
+    <row r="58" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A58" s="2" t="s">
         <v>164</v>
       </c>
       <c r="B58" s="2" t="s">
         <v>165</v>
       </c>
       <c r="C58" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D58" s="2">
         <v>615645</v>
       </c>
       <c r="E58" s="2">
         <v>157192</v>
       </c>
       <c r="F58" s="3">
         <v>51.273054000000002</v>
       </c>
       <c r="G58" s="3">
         <v>1.0902270000000001</v>
       </c>
       <c r="H58" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I58" s="4">
         <v>2.4</v>
       </c>
       <c r="J58" s="4">
         <v>0.3</v>
       </c>
       <c r="K58" s="5">
         <v>42794</v>
       </c>
       <c r="L58" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M58" s="2" t="s">
         <v>166</v>
       </c>
     </row>
-    <row r="59" spans="1:13" ht="15.75" customHeight="1">
+    <row r="59" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A59" s="2" t="s">
         <v>167</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>168</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D59" s="2">
         <v>614522</v>
       </c>
       <c r="E59" s="2">
         <v>158240</v>
       </c>
       <c r="F59" s="3">
         <v>51.282887000000002</v>
       </c>
       <c r="G59" s="3">
         <v>1.074781</v>
       </c>
       <c r="H59" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I59" s="4">
         <v>2.58</v>
       </c>
       <c r="J59" s="4">
         <v>0.3</v>
       </c>
       <c r="K59" s="5">
         <v>42978</v>
       </c>
       <c r="L59" s="6">
         <v>44468</v>
       </c>
       <c r="M59" s="2" t="s">
         <v>169</v>
       </c>
     </row>
-    <row r="60" spans="1:13" ht="15.75" customHeight="1">
+    <row r="60" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A60" s="2" t="s">
         <v>170</v>
       </c>
       <c r="B60" s="2" t="s">
         <v>171</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D60" s="2">
         <v>613621</v>
       </c>
       <c r="E60" s="2">
         <v>158073</v>
       </c>
       <c r="F60" s="3">
         <v>51.281725999999999</v>
       </c>
       <c r="G60" s="3">
         <v>1.0617810000000001</v>
       </c>
       <c r="H60" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I60" s="4">
         <v>2.27</v>
       </c>
       <c r="J60" s="4">
         <v>2.2000000000000002</v>
       </c>
       <c r="K60" s="5">
         <v>42978</v>
       </c>
       <c r="L60" s="6">
         <v>44202</v>
       </c>
       <c r="M60" s="2" t="s">
         <v>172</v>
       </c>
     </row>
-    <row r="61" spans="1:13" ht="15.75" customHeight="1">
+    <row r="61" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A61" s="2" t="s">
         <v>173</v>
       </c>
       <c r="B61" s="2" t="s">
         <v>174</v>
       </c>
       <c r="C61" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D61" s="2">
         <v>613722</v>
       </c>
       <c r="E61" s="2">
         <v>156784</v>
       </c>
       <c r="F61" s="3">
         <v>51.270114</v>
       </c>
       <c r="G61" s="3">
         <v>1.062457</v>
       </c>
       <c r="H61" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I61" s="4">
         <v>2.52</v>
       </c>
       <c r="J61" s="4">
         <v>0.6</v>
       </c>
       <c r="K61" s="5">
         <v>42978</v>
       </c>
       <c r="L61" s="6">
         <v>44202</v>
       </c>
       <c r="M61" s="2" t="s">
         <v>175</v>
       </c>
     </row>
-    <row r="62" spans="1:13" ht="15.75" customHeight="1">
+    <row r="62" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A62" s="2" t="s">
         <v>176</v>
       </c>
       <c r="B62" s="2" t="s">
         <v>177</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D62" s="2">
         <v>612923</v>
       </c>
       <c r="E62" s="2">
         <v>156682</v>
       </c>
       <c r="F62" s="3">
         <v>51.269497000000001</v>
       </c>
       <c r="G62" s="3">
         <v>1.050959</v>
       </c>
       <c r="H62" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I62" s="4">
         <v>2.35</v>
       </c>
       <c r="J62" s="4">
         <v>1.5</v>
       </c>
       <c r="K62" s="5">
         <v>42978</v>
       </c>
       <c r="L62" s="6">
         <v>44468</v>
       </c>
       <c r="M62" s="2" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="63" spans="1:13" ht="15.75" customHeight="1">
+    <row r="63" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A63" s="2" t="s">
         <v>179</v>
       </c>
       <c r="B63" s="17" t="s">
         <v>180</v>
       </c>
       <c r="C63" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D63" s="2">
         <v>611070</v>
       </c>
       <c r="E63" s="2">
         <v>166555</v>
       </c>
       <c r="F63" s="3">
         <v>51.358837999999999</v>
       </c>
       <c r="G63" s="3">
         <v>1.0302750000000001</v>
       </c>
       <c r="H63" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I63" s="4">
         <v>2.2799999999999998</v>
       </c>
       <c r="J63" s="4">
         <v>0.4</v>
       </c>
       <c r="K63" s="5">
         <v>42978</v>
       </c>
       <c r="L63" s="6">
         <v>44202</v>
       </c>
       <c r="M63" s="2" t="s">
         <v>181</v>
       </c>
     </row>
-    <row r="64" spans="1:13" ht="15.75" customHeight="1">
+    <row r="64" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A64" s="2" t="s">
         <v>182</v>
       </c>
       <c r="B64" s="2" t="s">
         <v>183</v>
       </c>
       <c r="C64" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D64" s="2">
         <v>610696</v>
       </c>
       <c r="E64" s="2">
         <v>164570</v>
       </c>
       <c r="F64" s="3">
         <v>51.341152999999998</v>
       </c>
       <c r="G64" s="3">
         <v>1.0237369999999999</v>
       </c>
       <c r="H64" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I64" s="4">
         <v>2.1800000000000002</v>
       </c>
       <c r="J64" s="4">
         <v>2.1</v>
       </c>
       <c r="K64" s="5">
         <v>42978</v>
       </c>
       <c r="L64" s="6">
         <v>44202</v>
       </c>
       <c r="M64" s="2" t="s">
         <v>184</v>
       </c>
     </row>
-    <row r="65" spans="1:13" ht="15.75" customHeight="1">
+    <row r="65" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A65" s="2" t="s">
         <v>185</v>
       </c>
       <c r="B65" s="2" t="s">
         <v>186</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D65" s="2">
         <v>613484</v>
       </c>
       <c r="E65" s="2">
         <v>166687</v>
       </c>
       <c r="F65" s="3">
         <v>51.359121000000002</v>
       </c>
       <c r="G65" s="3">
         <v>1.0649740000000001</v>
       </c>
       <c r="H65" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I65" s="4">
         <v>2.25</v>
       </c>
       <c r="J65" s="4">
         <v>2.6</v>
       </c>
       <c r="K65" s="5">
         <v>42978</v>
       </c>
       <c r="L65" s="6">
         <v>44468</v>
       </c>
       <c r="M65" s="2" t="s">
         <v>187</v>
       </c>
     </row>
-    <row r="66" spans="1:13" ht="15.75" customHeight="1">
+    <row r="66" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A66" s="2" t="s">
         <v>188</v>
       </c>
       <c r="B66" s="2" t="s">
         <v>189</v>
       </c>
       <c r="C66" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D66" s="2">
         <v>617091</v>
       </c>
       <c r="E66" s="2">
         <v>165749</v>
       </c>
       <c r="F66" s="3">
         <v>51.349333999999999</v>
       </c>
       <c r="G66" s="3">
         <v>1.1161289999999999</v>
       </c>
       <c r="H66" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I66" s="4">
         <v>2.33</v>
       </c>
       <c r="J66" s="4">
         <v>0.9</v>
       </c>
       <c r="K66" s="5">
         <v>42978</v>
       </c>
       <c r="L66" s="6">
         <v>44468</v>
       </c>
       <c r="M66" s="2" t="s">
         <v>190</v>
       </c>
     </row>
-    <row r="67" spans="1:13" ht="15.75" customHeight="1">
+    <row r="67" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A67" s="2" t="s">
         <v>191</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>192</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D67" s="2">
         <v>615445</v>
       </c>
       <c r="E67" s="2">
         <v>157408</v>
       </c>
       <c r="F67" s="3">
         <v>51.275069000000002</v>
       </c>
       <c r="G67" s="3">
         <v>1.087494</v>
       </c>
       <c r="H67" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I67" s="4">
         <v>2.31</v>
       </c>
       <c r="J67" s="4">
         <v>0.4</v>
       </c>
       <c r="K67" s="5">
         <v>42978</v>
       </c>
       <c r="L67" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M67" s="2" t="s">
         <v>193</v>
       </c>
     </row>
-    <row r="68" spans="1:13" ht="15.75" customHeight="1">
+    <row r="68" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A68" s="2" t="s">
         <v>194</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>195</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D68" s="2">
         <v>615749</v>
       </c>
       <c r="E68" s="2">
         <v>158342</v>
       </c>
       <c r="F68" s="3">
         <v>51.2834</v>
       </c>
       <c r="G68" s="3">
         <v>1.092409</v>
       </c>
       <c r="H68" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I68" s="4">
         <v>2.37</v>
       </c>
       <c r="J68" s="4">
         <v>1.6</v>
       </c>
       <c r="K68" s="5">
         <v>42978</v>
       </c>
       <c r="L68" s="15">
         <v>43838</v>
       </c>
       <c r="M68" s="2" t="s">
         <v>196</v>
       </c>
     </row>
-    <row r="69" spans="1:13" ht="15.75" customHeight="1">
+    <row r="69" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A69" s="2" t="s">
         <v>197</v>
       </c>
       <c r="B69" s="2" t="s">
         <v>198</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>199</v>
       </c>
       <c r="D69" s="2">
         <v>611032</v>
       </c>
       <c r="E69" s="2">
         <v>166712</v>
       </c>
       <c r="F69" s="3">
         <v>51.360261000000001</v>
       </c>
       <c r="G69" s="3">
         <v>1.0298229999999999</v>
       </c>
       <c r="H69" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I69" s="4">
         <v>2.0299999999999998</v>
       </c>
       <c r="J69" s="4">
         <v>2.2000000000000002</v>
       </c>
       <c r="K69" s="5">
         <v>43132</v>
       </c>
       <c r="L69" s="15">
         <v>43838</v>
       </c>
       <c r="M69" s="2" t="s">
         <v>200</v>
       </c>
     </row>
-    <row r="70" spans="1:13" ht="15.75" customHeight="1">
+    <row r="70" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A70" s="2" t="s">
         <v>201</v>
       </c>
       <c r="B70" s="2" t="s">
         <v>202</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D70" s="2">
         <v>610665</v>
       </c>
       <c r="E70" s="2">
         <v>166785</v>
       </c>
       <c r="F70" s="3">
         <v>51.361052999999998</v>
       </c>
       <c r="G70" s="3">
         <v>1.024602</v>
       </c>
       <c r="H70" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I70" s="4">
         <v>2.4300000000000002</v>
       </c>
       <c r="J70" s="4">
         <v>3.6</v>
       </c>
       <c r="K70" s="5">
         <v>43132</v>
       </c>
       <c r="L70" s="6">
         <v>44468</v>
       </c>
       <c r="M70" s="2" t="s">
         <v>203</v>
       </c>
     </row>
-    <row r="71" spans="1:13" ht="15.75" customHeight="1">
+    <row r="71" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A71" s="2" t="s">
         <v>204</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>205</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D71" s="2">
         <v>610647</v>
       </c>
       <c r="E71" s="2">
         <v>166658</v>
       </c>
       <c r="F71" s="3">
         <v>51.359918999999998</v>
       </c>
       <c r="G71" s="3">
         <v>1.0242690000000001</v>
       </c>
       <c r="H71" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I71" s="4">
         <v>2.23</v>
       </c>
       <c r="J71" s="4">
         <v>2.1</v>
       </c>
       <c r="K71" s="5">
         <v>43132</v>
       </c>
       <c r="L71" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M71" s="2" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="72" spans="1:13" ht="15.75" customHeight="1">
+    <row r="72" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A72" s="2" t="s">
         <v>207</v>
       </c>
       <c r="B72" s="2" t="s">
         <v>208</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D72" s="2">
         <v>610670</v>
       </c>
       <c r="E72" s="2">
         <v>166252</v>
       </c>
       <c r="F72" s="3">
         <v>51.356265</v>
       </c>
       <c r="G72" s="3">
         <v>1.024359</v>
       </c>
       <c r="H72" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I72" s="4">
         <v>2.36</v>
       </c>
       <c r="J72" s="4">
         <v>1.8</v>
       </c>
       <c r="K72" s="5">
         <v>43132</v>
       </c>
       <c r="L72" s="6">
         <v>44468</v>
       </c>
       <c r="M72" s="2" t="s">
         <v>209</v>
       </c>
     </row>
-    <row r="73" spans="1:13" ht="15.75" customHeight="1">
+    <row r="73" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A73" s="2" t="s">
         <v>210</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>211</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D73" s="2">
         <v>616728</v>
       </c>
       <c r="E73" s="2">
         <v>161469</v>
       </c>
       <c r="F73" s="3">
         <v>51.311045</v>
       </c>
       <c r="G73" s="3">
         <v>1.1083229999999999</v>
       </c>
       <c r="H73" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I73" s="4">
         <v>1.91</v>
       </c>
       <c r="J73" s="4">
         <v>0.8</v>
       </c>
       <c r="K73" s="5">
         <v>43132</v>
       </c>
       <c r="L73" s="6">
         <v>44202</v>
       </c>
       <c r="M73" s="2" t="s">
         <v>212</v>
       </c>
     </row>
-    <row r="74" spans="1:13" ht="15.75" customHeight="1">
+    <row r="74" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A74" s="2" t="s">
         <v>213</v>
       </c>
       <c r="B74" s="2" t="s">
         <v>214</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D74" s="2">
         <v>618487</v>
       </c>
       <c r="E74" s="2">
         <v>160927</v>
       </c>
       <c r="F74" s="3">
         <v>51.305506000000001</v>
       </c>
       <c r="G74" s="8">
         <v>1.1331899999999999</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I74" s="4">
         <v>2.2400000000000002</v>
       </c>
       <c r="J74" s="4">
         <v>1.5</v>
       </c>
       <c r="K74" s="5">
         <v>43132</v>
       </c>
       <c r="L74" s="15">
         <v>43838</v>
       </c>
       <c r="M74" s="2" t="s">
         <v>215</v>
       </c>
     </row>
-    <row r="75" spans="1:13" ht="15.75" customHeight="1">
+    <row r="75" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A75" s="2" t="s">
         <v>216</v>
       </c>
       <c r="B75" s="2" t="s">
         <v>217</v>
       </c>
       <c r="C75" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D75" s="2">
         <v>620633</v>
       </c>
       <c r="E75" s="2">
         <v>162100</v>
       </c>
       <c r="F75" s="3">
         <v>51.315314999999998</v>
       </c>
       <c r="G75" s="3">
         <v>1.160785</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I75" s="4">
         <v>2.09</v>
       </c>
       <c r="J75" s="4">
         <v>1.32</v>
       </c>
       <c r="K75" s="5">
         <v>43132</v>
       </c>
       <c r="L75" s="6">
         <v>44202</v>
       </c>
       <c r="M75" s="2" t="s">
         <v>218</v>
       </c>
     </row>
-    <row r="76" spans="1:13" ht="15.75" customHeight="1">
+    <row r="76" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A76" s="2" t="s">
         <v>219</v>
       </c>
       <c r="B76" s="2" t="s">
         <v>220</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D76" s="2">
         <v>617674</v>
       </c>
       <c r="E76" s="2">
         <v>160475</v>
       </c>
       <c r="F76" s="3">
         <v>51.301758999999997</v>
       </c>
       <c r="G76" s="3">
         <v>1.1212690000000001</v>
       </c>
       <c r="H76" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I76" s="4">
         <v>2.25</v>
       </c>
       <c r="J76" s="4">
         <v>1.4</v>
       </c>
       <c r="K76" s="5">
         <v>43132</v>
       </c>
       <c r="L76" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M76" s="2" t="s">
         <v>221</v>
       </c>
     </row>
-    <row r="77" spans="1:13" ht="15.75" customHeight="1">
+    <row r="77" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A77" s="2" t="s">
         <v>222</v>
       </c>
       <c r="B77" s="2" t="s">
         <v>223</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D77" s="2">
         <v>615152</v>
       </c>
       <c r="E77" s="2">
         <v>158288</v>
       </c>
       <c r="F77" s="3">
         <v>51.283081000000003</v>
       </c>
       <c r="G77" s="3">
         <v>1.0832889999999999</v>
       </c>
       <c r="H77" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I77" s="4">
         <v>2.27</v>
       </c>
       <c r="J77" s="4">
         <v>1.3</v>
       </c>
       <c r="K77" s="5">
         <v>43132</v>
       </c>
       <c r="L77" s="15">
         <v>43838</v>
       </c>
       <c r="M77" s="2" t="s">
         <v>224</v>
       </c>
     </row>
-    <row r="78" spans="1:13" ht="15.75" customHeight="1">
+    <row r="78" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A78" s="2" t="s">
         <v>225</v>
       </c>
       <c r="B78" s="2" t="s">
         <v>226</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D78" s="2">
         <v>615402</v>
       </c>
       <c r="E78" s="2">
         <v>158088</v>
       </c>
       <c r="F78" s="3">
         <v>51.281191</v>
       </c>
       <c r="G78" s="3">
         <v>1.087288</v>
       </c>
       <c r="H78" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I78" s="4">
         <v>2.2200000000000002</v>
       </c>
       <c r="J78" s="4">
         <v>1</v>
       </c>
       <c r="K78" s="5">
         <v>43132</v>
       </c>
       <c r="L78" s="15">
         <v>43838</v>
       </c>
       <c r="M78" s="2" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="79" spans="1:13" ht="15.75" customHeight="1">
+    <row r="79" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A79" s="2" t="s">
         <v>228</v>
       </c>
       <c r="B79" s="2" t="s">
         <v>229</v>
       </c>
       <c r="C79" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D79" s="2">
         <v>615426</v>
       </c>
       <c r="E79" s="2">
         <v>158052</v>
       </c>
       <c r="F79" s="3">
         <v>51.280858000000002</v>
       </c>
       <c r="G79" s="8">
         <v>1.08761</v>
       </c>
       <c r="H79" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I79" s="4">
         <v>2.0699999999999998</v>
       </c>
       <c r="J79" s="4">
         <v>1.4</v>
       </c>
       <c r="K79" s="5">
         <v>43132</v>
       </c>
       <c r="L79" s="15">
         <v>43838</v>
       </c>
       <c r="M79" s="2" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="80" spans="1:13" ht="15.75" customHeight="1">
+    <row r="80" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A80" s="2" t="s">
         <v>231</v>
       </c>
       <c r="B80" s="2" t="s">
         <v>232</v>
       </c>
       <c r="C80" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D80" s="2">
         <v>614927</v>
       </c>
       <c r="E80" s="2">
         <v>158813</v>
       </c>
       <c r="F80" s="3">
         <v>51.287878999999997</v>
       </c>
       <c r="G80" s="3">
         <v>1.080924</v>
       </c>
       <c r="H80" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I80" s="4">
         <v>2.23</v>
       </c>
       <c r="J80" s="4">
         <v>0.35</v>
       </c>
       <c r="K80" s="5">
         <v>43132</v>
       </c>
       <c r="L80" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M80" s="2" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="81" spans="1:13" ht="15.75" customHeight="1">
+    <row r="81" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A81" s="2" t="s">
         <v>234</v>
       </c>
       <c r="B81" s="2" t="s">
         <v>235</v>
       </c>
       <c r="C81" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D81" s="2">
         <v>614867</v>
       </c>
       <c r="E81" s="2">
         <v>158899</v>
       </c>
       <c r="F81" s="3">
         <v>51.288674</v>
       </c>
       <c r="G81" s="3">
         <v>1.0801160000000001</v>
       </c>
       <c r="H81" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I81" s="4">
         <v>2.23</v>
       </c>
       <c r="J81" s="4">
         <v>0.32</v>
       </c>
       <c r="K81" s="5">
         <v>43132</v>
       </c>
       <c r="L81" s="6">
         <v>44468</v>
       </c>
       <c r="M81" s="2" t="s">
         <v>236</v>
       </c>
     </row>
-    <row r="82" spans="1:13" ht="15.75" customHeight="1">
+    <row r="82" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A82" s="2" t="s">
         <v>237</v>
       </c>
       <c r="B82" s="2" t="s">
         <v>238</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D82" s="2">
         <v>617879</v>
       </c>
       <c r="E82" s="2">
         <v>167895</v>
       </c>
       <c r="F82" s="3">
         <v>51.368299999999998</v>
       </c>
       <c r="G82" s="3">
         <v>1.128741</v>
       </c>
       <c r="H82" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I82" s="4">
         <v>2.34</v>
       </c>
       <c r="J82" s="4">
         <v>2.0699999999999998</v>
       </c>
       <c r="K82" s="5">
         <v>43132</v>
       </c>
       <c r="L82" s="15">
         <v>43838</v>
       </c>
       <c r="M82" s="2" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="83" spans="1:13" ht="15.75" customHeight="1">
+    <row r="83" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A83" t="s">
         <v>240</v>
       </c>
       <c r="B83" t="s">
         <v>30</v>
       </c>
       <c r="C83" t="s">
         <v>17</v>
       </c>
       <c r="D83">
         <v>615044</v>
       </c>
       <c r="E83">
         <v>157557</v>
       </c>
       <c r="F83" s="8">
         <v>51.276600000000002</v>
       </c>
       <c r="G83" s="8">
         <v>1.0818399999999999</v>
       </c>
       <c r="H83" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I83" s="9">
         <v>2.5</v>
       </c>
       <c r="J83" s="9">
         <v>1.7</v>
       </c>
       <c r="K83" s="5">
         <v>43472</v>
       </c>
       <c r="L83" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M83" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="84" spans="1:13" ht="15.75" customHeight="1">
+    <row r="84" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A84" t="s">
         <v>242</v>
       </c>
       <c r="B84" t="s">
         <v>243</v>
       </c>
       <c r="C84" t="s">
         <v>28</v>
       </c>
       <c r="D84">
         <v>618285</v>
       </c>
       <c r="E84">
         <v>165902</v>
       </c>
       <c r="F84" s="13">
         <v>51.35033</v>
       </c>
       <c r="G84" s="13">
         <v>1.1333654</v>
       </c>
       <c r="H84" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I84" s="18">
         <v>2.2999999999999998</v>
       </c>
       <c r="J84" s="18">
         <v>0</v>
       </c>
       <c r="K84" s="102">
         <v>43745</v>
       </c>
       <c r="L84" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M84" s="7" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="85" spans="1:13" ht="15.75" customHeight="1">
+    <row r="85" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A85" t="s">
         <v>245</v>
       </c>
       <c r="B85" t="s">
         <v>246</v>
       </c>
       <c r="C85" t="s">
         <v>17</v>
       </c>
       <c r="D85">
         <v>618311</v>
       </c>
       <c r="E85">
         <v>165865</v>
       </c>
       <c r="F85" s="8">
         <v>51.349908999999997</v>
       </c>
       <c r="G85" s="8">
         <v>1.1336919999999999</v>
       </c>
       <c r="H85" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I85" s="18">
         <v>2.4500000000000002</v>
       </c>
       <c r="J85" s="18">
         <v>2.6</v>
       </c>
       <c r="K85" s="102">
         <v>43745</v>
       </c>
       <c r="L85" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M85" s="7" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="86" spans="1:13" ht="15.75" customHeight="1">
+    <row r="86" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A86" t="s">
         <v>248</v>
       </c>
       <c r="B86" t="s">
         <v>249</v>
       </c>
       <c r="C86" t="s">
         <v>28</v>
       </c>
       <c r="D86">
         <v>618314</v>
       </c>
       <c r="E86">
         <v>165821</v>
       </c>
       <c r="F86" s="8">
         <v>51.349511999999997</v>
       </c>
       <c r="G86" s="8">
         <v>1.1337079999999999</v>
       </c>
       <c r="H86" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I86" s="18">
         <v>2.5</v>
       </c>
       <c r="J86" s="18">
         <v>0.8</v>
       </c>
       <c r="K86" s="102">
         <v>43745</v>
       </c>
       <c r="L86" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M86" s="7" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="87" spans="1:13" ht="15.75" customHeight="1">
+    <row r="87" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A87" s="2" t="s">
         <v>251</v>
       </c>
       <c r="B87" s="7" t="s">
         <v>252</v>
       </c>
       <c r="C87" t="s">
         <v>17</v>
       </c>
       <c r="D87" s="19">
         <v>618292</v>
       </c>
       <c r="E87" s="19">
         <v>165801</v>
       </c>
       <c r="F87" s="13">
         <v>51.349339000000001</v>
       </c>
       <c r="G87" s="13">
         <v>1.1333869999999999</v>
       </c>
       <c r="H87" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I87" s="9">
         <v>2.2120000000000002</v>
       </c>
       <c r="J87" s="9">
         <v>1.419</v>
       </c>
       <c r="K87" s="20">
         <v>43838</v>
       </c>
       <c r="L87" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M87" s="7" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="88" spans="1:13" ht="15.75" customHeight="1">
+    <row r="88" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A88" t="s">
         <v>254</v>
       </c>
       <c r="B88" s="7" t="s">
         <v>255</v>
       </c>
       <c r="C88" t="s">
         <v>17</v>
       </c>
       <c r="D88" s="2">
         <v>615618</v>
       </c>
       <c r="E88" s="2">
         <v>158367</v>
       </c>
       <c r="F88" s="3">
         <v>51.283614</v>
       </c>
       <c r="G88" s="3">
         <v>1.090549</v>
       </c>
       <c r="H88" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I88" s="4">
         <v>2.2999999999999998</v>
       </c>
       <c r="J88" s="4">
         <v>1.05</v>
       </c>
       <c r="K88" s="20">
         <v>43838</v>
       </c>
       <c r="L88" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M88" s="7" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="89" spans="1:13" ht="15.75" customHeight="1">
+    <row r="89" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A89" t="s">
         <v>257</v>
       </c>
       <c r="B89" s="7" t="s">
         <v>258</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D89" s="2">
         <v>615177</v>
       </c>
       <c r="E89" s="2">
         <v>158623</v>
       </c>
       <c r="F89" s="3">
         <v>51.286079000000001</v>
       </c>
       <c r="G89" s="3">
         <v>1.084389</v>
       </c>
       <c r="H89" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I89" s="4">
         <v>2.25</v>
       </c>
       <c r="J89" s="4">
         <v>32</v>
       </c>
       <c r="K89" s="20">
         <v>43838</v>
       </c>
       <c r="L89" s="6">
         <v>44468</v>
       </c>
       <c r="M89" s="7" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="90" spans="1:13" ht="15.75" customHeight="1">
+    <row r="90" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A90" t="s">
         <v>260</v>
       </c>
       <c r="B90" s="7" t="s">
         <v>261</v>
       </c>
       <c r="C90" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D90" s="2">
         <v>617840</v>
       </c>
       <c r="E90" s="2">
         <v>160482</v>
       </c>
       <c r="F90" s="3">
         <v>51.301758999999997</v>
       </c>
       <c r="G90" s="3">
         <v>1.123651</v>
       </c>
       <c r="H90" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I90" s="4">
         <v>2.2679999999999998</v>
       </c>
       <c r="J90" s="4">
         <v>2.2000000000000002</v>
       </c>
       <c r="K90" s="6">
         <v>43868</v>
       </c>
       <c r="L90" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M90" s="7" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="91" spans="1:13" ht="15.75" customHeight="1">
+    <row r="91" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A91" t="s">
         <v>263</v>
       </c>
       <c r="B91" s="7" t="s">
         <v>264</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D91" s="2">
         <v>615327</v>
       </c>
       <c r="E91" s="2">
         <v>157495</v>
       </c>
       <c r="F91" s="3">
         <v>51.275894999999998</v>
       </c>
       <c r="G91" s="3">
         <v>1.0858574999999999</v>
       </c>
       <c r="H91" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I91" s="4">
         <v>2.25</v>
       </c>
       <c r="J91" s="4">
         <v>0.4</v>
       </c>
       <c r="K91" s="6">
         <v>43868</v>
       </c>
       <c r="L91" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M91" s="7" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="92" spans="1:13" ht="15.75" customHeight="1">
+    <row r="92" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A92" t="s">
         <v>266</v>
       </c>
       <c r="B92" s="7" t="s">
         <v>267</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D92" s="2">
         <v>617693</v>
       </c>
       <c r="E92" s="2">
         <v>168177</v>
       </c>
       <c r="F92" s="3">
         <v>51.370902999999998</v>
       </c>
       <c r="G92" s="3">
         <v>1.1262454</v>
       </c>
       <c r="H92" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I92" s="4">
         <v>2.2240000000000002</v>
       </c>
       <c r="J92" s="4">
         <v>0.499</v>
       </c>
       <c r="K92" s="6">
         <v>43868</v>
       </c>
       <c r="L92" s="6">
         <v>44468</v>
       </c>
       <c r="M92" s="7" t="s">
         <v>268</v>
       </c>
     </row>
-    <row r="93" spans="1:13" ht="15.75" customHeight="1">
+    <row r="93" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A93" t="s">
         <v>269</v>
       </c>
       <c r="B93" s="7" t="s">
         <v>270</v>
       </c>
       <c r="C93" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D93" s="2">
         <v>617691</v>
       </c>
       <c r="E93" s="2">
         <v>160045</v>
       </c>
       <c r="F93" s="3">
         <v>51.297891999999997</v>
       </c>
       <c r="G93" s="3">
         <v>1.1212506</v>
       </c>
       <c r="H93" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I93" s="4">
         <v>2.4</v>
       </c>
       <c r="J93" s="4">
         <v>1.5</v>
       </c>
       <c r="K93" s="6">
         <v>43868</v>
       </c>
       <c r="L93" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M93" s="7" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="94" spans="1:13" ht="15.75" customHeight="1">
+    <row r="94" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A94" t="s">
         <v>272</v>
       </c>
       <c r="B94" s="7" t="s">
         <v>273</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D94" s="2">
         <v>617747</v>
       </c>
       <c r="E94" s="2">
         <v>160101</v>
       </c>
       <c r="F94" s="3">
         <v>51.298372999999998</v>
       </c>
       <c r="G94" s="3">
         <v>1.1220867000000001</v>
       </c>
       <c r="H94" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I94" s="4">
         <v>2.48</v>
       </c>
       <c r="J94" s="4">
         <v>1.53</v>
       </c>
       <c r="K94" s="6">
         <v>43868</v>
       </c>
       <c r="L94" s="6">
         <v>44468</v>
       </c>
       <c r="M94" s="7" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="95" spans="1:13" ht="15.75" customHeight="1">
+    <row r="95" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A95" t="s">
         <v>275</v>
       </c>
       <c r="B95" s="7" t="s">
         <v>276</v>
       </c>
       <c r="C95" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D95" s="2">
         <v>617753</v>
       </c>
       <c r="E95" s="2">
         <v>160089</v>
       </c>
       <c r="F95" s="3">
         <v>51.298262999999999</v>
       </c>
       <c r="G95" s="3">
         <v>1.1221653</v>
       </c>
       <c r="H95" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I95" s="4">
         <v>2.44</v>
       </c>
       <c r="J95" s="4">
         <v>1.32</v>
       </c>
       <c r="K95" s="20">
         <v>43838</v>
       </c>
       <c r="L95" s="6">
         <v>44468</v>
       </c>
       <c r="M95" s="7" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="96" spans="1:13" ht="15.75" customHeight="1">
+    <row r="96" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A96" t="s">
         <v>278</v>
       </c>
       <c r="B96" s="7" t="s">
         <v>279</v>
       </c>
       <c r="C96" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D96" s="2">
         <v>618006</v>
       </c>
       <c r="E96" s="2">
         <v>166914</v>
       </c>
       <c r="F96" s="3">
         <v>51.359444000000003</v>
       </c>
       <c r="G96" s="3">
         <v>1.1299612999999999</v>
       </c>
       <c r="H96" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I96" s="4">
         <v>2.2570000000000001</v>
       </c>
       <c r="J96" s="4">
         <v>1.8640000000000001</v>
       </c>
       <c r="K96" s="20">
         <v>43838</v>
       </c>
       <c r="L96" s="6">
         <v>44468</v>
       </c>
       <c r="M96" s="103" t="s">
         <v>280</v>
       </c>
     </row>
-    <row r="97" spans="1:13" ht="15.75" customHeight="1">
+    <row r="97" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A97" s="2" t="s">
         <v>281</v>
       </c>
       <c r="B97" s="2" t="s">
         <v>282</v>
       </c>
       <c r="C97" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D97" s="2">
         <v>616476</v>
       </c>
       <c r="E97" s="2">
         <v>167240</v>
       </c>
       <c r="F97" s="3">
         <v>51.362954999999999</v>
       </c>
       <c r="G97" s="3">
         <v>1.1082181</v>
       </c>
       <c r="H97" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I97" s="4">
         <v>2.2120000000000002</v>
       </c>
       <c r="J97" s="4">
         <v>1.7729999999999999</v>
       </c>
       <c r="K97" s="6">
         <v>43986</v>
       </c>
       <c r="L97" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M97" s="2" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="98" spans="1:13" ht="15.75" customHeight="1">
+    <row r="98" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A98" s="2" t="s">
         <v>284</v>
       </c>
       <c r="B98" s="21" t="s">
         <v>285</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D98" s="2">
         <v>618000</v>
       </c>
       <c r="E98" s="2">
         <v>159756</v>
       </c>
       <c r="F98" s="3">
         <v>51.295175999999998</v>
       </c>
       <c r="G98" s="3">
         <v>1.1255021999999999</v>
       </c>
       <c r="H98" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I98" s="2">
         <v>2.14</v>
       </c>
       <c r="J98" s="2">
         <v>0.75</v>
       </c>
       <c r="K98" s="6">
         <v>44197</v>
       </c>
       <c r="L98" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M98" s="2" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="99" spans="1:13" ht="15.75" customHeight="1">
+    <row r="99" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A99" s="2" t="s">
         <v>287</v>
       </c>
       <c r="B99" s="2" t="s">
         <v>288</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>28</v>
       </c>
       <c r="D99" s="2">
         <v>610647</v>
       </c>
       <c r="E99" s="2">
         <v>166658</v>
       </c>
       <c r="H99" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I99" s="2">
         <v>2.64</v>
       </c>
       <c r="J99" s="2">
         <v>0.35</v>
       </c>
       <c r="K99" s="6">
         <v>44468</v>
       </c>
       <c r="L99" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M99" s="2" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="100" spans="1:13" ht="15.75" customHeight="1">
+    <row r="100" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A100" s="2" t="s">
         <v>289</v>
       </c>
       <c r="B100" s="2" t="s">
         <v>290</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D100" s="2">
         <v>619793</v>
       </c>
       <c r="E100" s="2">
         <v>168248</v>
       </c>
       <c r="H100" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I100" s="2">
         <v>2.2999999999999998</v>
       </c>
       <c r="J100" s="2">
         <v>1.74</v>
       </c>
       <c r="K100" s="6">
         <v>44468</v>
       </c>
       <c r="L100" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M100" s="2" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="101" spans="1:13" ht="15.75" customHeight="1">
+    <row r="101" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A101" s="2" t="s">
         <v>291</v>
       </c>
       <c r="B101" s="2" t="s">
         <v>292</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D101" s="2">
         <v>611719</v>
       </c>
       <c r="E101" s="2">
         <v>165218</v>
       </c>
       <c r="H101" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I101" s="2">
         <v>2.2999999999999998</v>
       </c>
       <c r="J101" s="2">
         <v>3.28</v>
       </c>
       <c r="K101" s="6">
         <v>44468</v>
       </c>
       <c r="L101" s="16" t="s">
         <v>18</v>
       </c>
       <c r="M101" s="2" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="102" spans="1:13" ht="15.75" customHeight="1">
+    <row r="102" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A102" s="2" t="s">
         <v>294</v>
       </c>
       <c r="B102" s="2" t="s">
         <v>295</v>
       </c>
       <c r="C102" s="2" t="s">
         <v>17</v>
       </c>
       <c r="D102" s="2">
         <v>613610</v>
       </c>
       <c r="E102" s="2">
         <v>156735</v>
       </c>
       <c r="F102" s="22">
         <v>51.269719000000002</v>
       </c>
       <c r="G102" s="23">
         <v>1.0608184000000001</v>
       </c>
       <c r="H102" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I102" s="2">
         <v>2.46</v>
       </c>
       <c r="J102" s="2">
         <v>4.1500000000000004</v>
       </c>
       <c r="K102" s="6">
         <v>44930</v>
       </c>
       <c r="L102" s="2" t="s">
         <v>18</v>
       </c>
       <c r="M102" s="2" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="103" spans="1:13" ht="15.75" customHeight="1"/>
-[...5 lines deleted...]
-    <row r="109" spans="1:13" ht="15.75" customHeight="1">
+    <row r="103" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="104" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="105" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="106" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="107" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="108" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="109" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="B109" s="21"/>
       <c r="F109" s="3"/>
       <c r="G109" s="3"/>
       <c r="K109" s="6"/>
       <c r="L109" s="16"/>
     </row>
-    <row r="110" spans="1:13" ht="15.75" customHeight="1">
+    <row r="110" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K110" s="6"/>
       <c r="L110" s="16"/>
     </row>
-    <row r="111" spans="1:13" ht="15.75" customHeight="1">
+    <row r="111" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K111" s="6"/>
       <c r="L111" s="16"/>
     </row>
-    <row r="112" spans="1:13" ht="15.75" customHeight="1">
+    <row r="112" spans="1:13" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K112" s="6"/>
       <c r="L112" s="16"/>
     </row>
-    <row r="113" ht="15.75" customHeight="1"/>
-[...888 lines deleted...]
-    <row r="1002" ht="15.75" customHeight="1"/>
+    <row r="113" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="114" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="115" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="116" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="117" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="118" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="119" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="120" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="121" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="122" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="123" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="124" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="125" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="126" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="127" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="128" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="129" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="130" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="131" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="132" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="133" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="134" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="135" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="136" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="137" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="138" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="139" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="140" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="141" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="142" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="143" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="144" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="145" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="146" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="147" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="148" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="149" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="150" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="151" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="152" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="153" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="154" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="155" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="156" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="157" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="158" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="159" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="160" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="161" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="162" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="163" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="164" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="165" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="166" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="167" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="168" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="169" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="170" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="171" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="172" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="173" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="174" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="175" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="176" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="177" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="178" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="179" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="180" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="181" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="182" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="183" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="184" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="185" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="186" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="187" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="188" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="189" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="190" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="191" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="192" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="193" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="194" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="195" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="196" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="197" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="198" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="199" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="200" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="201" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="202" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="203" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="204" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="205" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="206" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="207" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="208" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="209" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="210" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="211" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="212" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="213" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="214" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="215" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="216" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="217" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="218" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="219" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="220" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="221" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="222" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="223" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="224" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="225" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="226" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="227" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="228" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="229" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="230" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="231" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="232" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="233" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="234" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="235" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="236" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="237" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="238" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="239" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="240" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="241" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="242" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="243" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="244" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="245" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="246" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="247" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="248" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="249" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="250" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="251" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="252" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="253" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="254" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="255" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="256" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="257" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="258" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="259" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="260" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="261" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="262" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="263" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="264" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="265" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="266" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="267" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="268" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="269" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="270" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="271" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="272" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="273" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="274" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="275" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="276" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="277" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="278" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="279" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="280" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="281" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="282" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="283" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="284" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="285" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="286" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="287" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="288" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="289" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="290" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="291" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="292" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="293" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="294" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="295" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="296" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="297" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="298" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="299" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="300" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="301" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="302" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="303" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="304" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="305" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="306" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="307" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="308" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="309" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="310" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="311" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="312" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="313" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="314" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="315" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="316" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="317" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="318" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="319" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="320" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="321" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="322" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="323" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="324" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="325" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="326" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="327" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="328" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="329" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="330" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="331" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="332" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="333" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="334" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="335" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="336" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="337" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="338" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="339" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="340" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="341" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="342" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="343" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="344" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="345" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="346" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="347" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="348" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="349" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="350" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="351" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="352" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="353" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="354" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="355" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="356" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="357" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="358" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="359" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="360" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="361" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="362" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="363" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="364" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="365" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="366" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="367" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="368" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="369" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="370" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="371" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="372" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="373" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="374" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="375" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="376" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="377" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="378" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="379" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="380" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="381" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="382" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="383" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="384" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="385" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="386" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="387" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="388" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="389" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="390" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="391" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="392" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="393" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="394" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="395" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="396" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="397" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="398" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="399" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="400" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="401" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="402" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="403" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="404" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="405" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="406" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="407" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="408" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="409" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="410" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="411" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="412" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="413" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="414" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="415" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="416" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="417" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="418" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="419" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="420" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="421" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="422" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="423" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="424" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="425" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="426" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="427" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="428" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="429" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="430" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="431" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="432" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="433" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="434" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="435" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="436" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="437" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="438" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="439" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="440" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="441" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="442" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="443" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="444" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="445" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="446" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="447" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="448" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="449" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="450" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="451" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="452" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="453" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="454" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="455" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="456" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="457" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="458" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="459" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="460" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="461" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="462" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="463" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="464" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="465" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="466" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="467" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="468" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="469" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="470" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="471" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="472" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="473" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="474" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="475" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="476" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="477" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="478" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="479" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="480" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="481" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="482" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="483" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="484" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="485" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="486" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="487" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="488" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="489" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="490" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="491" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="492" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="493" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="494" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="495" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="496" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="497" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="498" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="499" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="500" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="501" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="502" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="503" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="504" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="505" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="506" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="507" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="508" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="509" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="510" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="511" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="512" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="513" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="514" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="515" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="516" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="517" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="518" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="519" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="520" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="521" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="522" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="523" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="524" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="525" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="526" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="527" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="528" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="529" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="530" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="531" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="532" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="533" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="534" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="535" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="536" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="537" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="538" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="539" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="540" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="541" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="542" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="543" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="544" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="545" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="546" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="547" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="548" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="549" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="550" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="551" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="552" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="553" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="554" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="555" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="556" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="557" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="558" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="559" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="560" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="561" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="562" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="563" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="564" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="565" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="566" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="567" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="568" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="569" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="570" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="571" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="572" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="573" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="574" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="575" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="576" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="577" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="578" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="579" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="580" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="581" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="582" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="583" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="584" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="585" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="586" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="587" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="588" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="589" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="590" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="591" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="592" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="593" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="594" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="595" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="596" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="597" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="598" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="599" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="600" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="601" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="602" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="603" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="604" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="605" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="606" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="607" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="608" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="609" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="610" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="611" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="612" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="613" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="614" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="615" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="616" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="617" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="618" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="619" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="620" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="621" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="622" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="623" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="624" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="625" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="626" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="627" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="628" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="629" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="630" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="631" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="632" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="633" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="634" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="635" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="636" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="637" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="638" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="639" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="640" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="641" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="642" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="643" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="644" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="645" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="646" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="647" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="648" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="649" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="650" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="651" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="652" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="653" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="654" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="655" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="656" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="657" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="658" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="659" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="660" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="661" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="662" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="663" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="664" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="665" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="666" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="667" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="668" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="669" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="670" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="671" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="672" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="673" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="674" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="675" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="676" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="677" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="678" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="679" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="680" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="681" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="682" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="683" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="684" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="685" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="686" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="687" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="688" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="689" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="690" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="691" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="692" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="693" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="694" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="695" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="696" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="697" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="698" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="699" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="700" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="701" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="702" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="703" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="704" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="705" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="706" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="707" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="708" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="709" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="710" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="711" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="712" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="713" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="714" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="715" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="716" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="717" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="718" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="719" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="720" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="721" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="722" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="723" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="724" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="725" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="726" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="727" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="728" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="729" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="730" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="731" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="732" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="733" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="734" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="735" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="736" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="737" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="738" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="739" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="740" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="741" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="742" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="743" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="744" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="745" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="746" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="747" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="748" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="749" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="750" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="751" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="752" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="753" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="754" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="755" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="756" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="757" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="758" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="759" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="760" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="761" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="762" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="763" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="764" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="765" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="766" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="767" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="768" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="769" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="770" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="771" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="772" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="773" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="774" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="775" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="776" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="777" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="778" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="779" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="780" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="781" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="782" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="783" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="784" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="785" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="786" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="787" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="788" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="789" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="790" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="791" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="792" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="793" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="794" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="795" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="796" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="797" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="798" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="799" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="800" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="801" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="802" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="803" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="804" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="805" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="806" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="807" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="808" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="809" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="810" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="811" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="812" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="813" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="814" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="815" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="816" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="817" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="818" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="819" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="820" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="821" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="822" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="823" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="824" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="825" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="826" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="827" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="828" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="829" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="830" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="831" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="832" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="833" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="834" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="835" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="836" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="837" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="838" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="839" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="840" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="841" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="842" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="843" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="844" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="845" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="846" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="847" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="848" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="849" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="850" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="851" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="852" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="853" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="854" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="855" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="856" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="857" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="858" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="859" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="860" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="861" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="862" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="863" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="864" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="865" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="866" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="867" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="868" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="869" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="870" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="871" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="872" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="873" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="874" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="875" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="876" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="877" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="878" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="879" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="880" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="881" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="882" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="883" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="884" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="885" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="886" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="887" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="888" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="889" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="890" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="891" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="892" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="893" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="894" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="895" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="896" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="897" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="898" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="899" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="900" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="901" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="902" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="903" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="904" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="905" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="906" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="907" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="908" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="909" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="910" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="911" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="912" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="913" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="914" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="915" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="916" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="917" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="918" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="919" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="920" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="921" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="922" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="923" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="924" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="925" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="926" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="927" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="928" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="929" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="930" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="931" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="932" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="933" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="934" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="935" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="936" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="937" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="938" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="939" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="940" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="941" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="942" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="943" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="944" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="945" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="946" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="947" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="948" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="949" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="950" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="951" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="952" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="953" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="954" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="955" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="956" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="957" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="958" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="959" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="960" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="961" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="962" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="963" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="964" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="965" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="966" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="967" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="968" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="969" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="970" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="971" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="972" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="973" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="974" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="975" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="976" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="977" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="978" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="979" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="980" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="981" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="982" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="983" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="984" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="985" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="986" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="987" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="988" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="989" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="990" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="991" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="992" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="993" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="994" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="995" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="996" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="997" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="998" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="999" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="1000" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="1001" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="1002" ht="15.75" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:U968"/>
   <sheetViews>
     <sheetView topLeftCell="A26" workbookViewId="0">
       <selection activeCell="U3" sqref="U3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.7109375" customWidth="1"/>
+    <col min="1" max="1" width="8.6640625" customWidth="1"/>
     <col min="2" max="2" width="11" customWidth="1"/>
-    <col min="3" max="3" width="48.140625" customWidth="1"/>
-    <col min="4" max="4" width="20.28515625" customWidth="1"/>
+    <col min="3" max="3" width="48.109375" customWidth="1"/>
+    <col min="4" max="4" width="20.33203125" customWidth="1"/>
     <col min="5" max="5" width="8" customWidth="1"/>
-    <col min="6" max="6" width="9.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="9" max="13" width="8.5703125" customWidth="1"/>
+    <col min="6" max="6" width="9.44140625" customWidth="1"/>
+    <col min="7" max="7" width="8.5546875" customWidth="1"/>
+    <col min="8" max="8" width="8.88671875" customWidth="1"/>
+    <col min="9" max="13" width="8.5546875" customWidth="1"/>
     <col min="14" max="14" width="8" customWidth="1"/>
-    <col min="15" max="15" width="10.5703125" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="22" max="26" width="8.7109375" customWidth="1"/>
+    <col min="15" max="15" width="10.5546875" customWidth="1"/>
+    <col min="16" max="16" width="8.5546875" customWidth="1"/>
+    <col min="17" max="17" width="10.44140625" customWidth="1"/>
+    <col min="18" max="18" width="10.109375" customWidth="1"/>
+    <col min="19" max="19" width="19.44140625" customWidth="1"/>
+    <col min="20" max="20" width="23.5546875" customWidth="1"/>
+    <col min="21" max="21" width="39.33203125" customWidth="1"/>
+    <col min="22" max="26" width="8.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="14.45">
+    <row r="1" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A1" s="24" t="s">
         <v>297</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="26"/>
       <c r="G1" s="25"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="26" t="s">
         <v>298</v>
       </c>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
       <c r="M1" s="26"/>
       <c r="N1" s="26"/>
       <c r="O1" s="28"/>
       <c r="P1" s="28"/>
       <c r="Q1" s="26"/>
       <c r="R1" s="26"/>
       <c r="S1" s="26"/>
-      <c r="T1" s="143" t="s">
+      <c r="T1" s="140" t="s">
         <v>299</v>
       </c>
-      <c r="U1" s="143" t="s">
+      <c r="U1" s="140" t="s">
         <v>300</v>
       </c>
     </row>
-    <row r="2" spans="1:21" ht="19.5" customHeight="1">
+    <row r="2" spans="1:21" ht="19.5" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="25" t="s">
         <v>301</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="25" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="25" t="s">
         <v>302</v>
       </c>
       <c r="H2" s="27" t="s">
         <v>303</v>
       </c>
       <c r="I2" s="27" t="s">
@@ -7497,54 +7869,54 @@
       </c>
       <c r="L2" s="25" t="s">
         <v>307</v>
       </c>
       <c r="M2" s="25" t="s">
         <v>308</v>
       </c>
       <c r="N2" s="25" t="s">
         <v>309</v>
       </c>
       <c r="O2" s="27" t="s">
         <v>310</v>
       </c>
       <c r="P2" s="27" t="s">
         <v>311</v>
       </c>
       <c r="Q2" s="25" t="s">
         <v>312</v>
       </c>
       <c r="R2" s="25" t="s">
         <v>313</v>
       </c>
       <c r="S2" s="25" t="s">
         <v>314</v>
       </c>
-      <c r="T2" s="144"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:21" ht="14.45">
+      <c r="T2" s="141"/>
+      <c r="U2" s="141"/>
+    </row>
+    <row r="3" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A3" s="26">
         <v>1</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>101</v>
       </c>
       <c r="C3" s="26" t="s">
         <v>315</v>
       </c>
       <c r="D3" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="26">
         <v>616169</v>
       </c>
       <c r="F3" s="26">
         <v>159067</v>
       </c>
       <c r="G3" s="29">
         <v>39.6</v>
       </c>
       <c r="H3" s="29">
         <v>43</v>
       </c>
       <c r="I3" s="29">
@@ -7562,51 +7934,51 @@
       <c r="M3" s="29">
         <v>37.299999999999997</v>
       </c>
       <c r="N3" s="30">
         <v>32</v>
       </c>
       <c r="O3" s="30">
         <v>35.6</v>
       </c>
       <c r="P3" s="30">
         <v>44.7</v>
       </c>
       <c r="Q3" s="30">
         <v>42.4</v>
       </c>
       <c r="R3" s="31">
         <v>31.3</v>
       </c>
       <c r="S3" s="29">
         <f>AVERAGE(G3:R3)</f>
         <v>38.716666666666661</v>
       </c>
       <c r="T3" s="32"/>
       <c r="U3" s="26"/>
     </row>
-    <row r="4" spans="1:21" ht="14.45">
+    <row r="4" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A4" s="26">
         <v>2</v>
       </c>
       <c r="B4" s="26" t="s">
         <v>219</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>316</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="26">
         <v>617674</v>
       </c>
       <c r="F4" s="26">
         <v>160475</v>
       </c>
       <c r="G4" s="33">
         <v>32.1</v>
       </c>
       <c r="H4" s="33">
         <v>36.5</v>
       </c>
       <c r="I4" s="33">
@@ -7624,51 +7996,51 @@
       <c r="M4" s="29">
         <v>25.7</v>
       </c>
       <c r="N4" s="34" t="s">
         <v>318</v>
       </c>
       <c r="O4" s="35">
         <v>15.9</v>
       </c>
       <c r="P4" s="35">
         <v>40.1</v>
       </c>
       <c r="Q4" s="35">
         <v>40</v>
       </c>
       <c r="R4" s="36">
         <v>32.299999999999997</v>
       </c>
       <c r="S4" s="29">
         <f t="shared" ref="S4:S41" si="0">AVERAGE(G4:R4)</f>
         <v>31.639999999999997</v>
       </c>
       <c r="T4" s="32"/>
       <c r="U4" s="26"/>
     </row>
-    <row r="5" spans="1:21" ht="14.45">
+    <row r="5" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A5" s="37">
         <v>3</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>269</v>
       </c>
       <c r="C5" s="37" t="s">
         <v>270</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="26">
         <v>617691</v>
       </c>
       <c r="F5" s="26">
         <v>160045</v>
       </c>
       <c r="G5" s="33">
         <v>36.799999999999997</v>
       </c>
       <c r="H5" s="33">
         <v>34.4</v>
       </c>
       <c r="I5" s="33">
@@ -7686,51 +8058,51 @@
       <c r="M5" s="29">
         <v>31.5</v>
       </c>
       <c r="N5" s="35">
         <v>24.3</v>
       </c>
       <c r="O5" s="35">
         <v>28.5</v>
       </c>
       <c r="P5" s="35">
         <v>41.8</v>
       </c>
       <c r="Q5" s="35">
         <v>35.200000000000003</v>
       </c>
       <c r="R5" s="38" t="s">
         <v>318</v>
       </c>
       <c r="S5" s="29">
         <f t="shared" si="0"/>
         <v>33.436363636363637</v>
       </c>
       <c r="T5" s="32"/>
       <c r="U5" s="26"/>
     </row>
-    <row r="6" spans="1:21" ht="14.45">
+    <row r="6" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A6" s="26">
         <v>4</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>284</v>
       </c>
       <c r="C6" s="39" t="s">
         <v>285</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="26">
         <v>618000</v>
       </c>
       <c r="F6" s="26">
         <v>159756</v>
       </c>
       <c r="G6" s="40">
         <v>25.3</v>
       </c>
       <c r="H6" s="33">
         <v>34.200000000000003</v>
       </c>
       <c r="I6" s="41" t="s">
@@ -7748,51 +8120,51 @@
       <c r="M6" s="27">
         <v>30.7</v>
       </c>
       <c r="N6" s="36">
         <v>16.399999999999999</v>
       </c>
       <c r="O6" s="36">
         <v>24.1</v>
       </c>
       <c r="P6" s="36">
         <v>35.200000000000003</v>
       </c>
       <c r="Q6" s="36">
         <v>28.1</v>
       </c>
       <c r="R6" s="36">
         <v>19.2</v>
       </c>
       <c r="S6" s="29">
         <f t="shared" si="0"/>
         <v>27.927272727272726</v>
       </c>
       <c r="T6" s="32"/>
       <c r="U6" s="26"/>
     </row>
-    <row r="7" spans="1:21" ht="14.45">
+    <row r="7" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A7" s="37">
         <v>5</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>260</v>
       </c>
       <c r="C7" s="37" t="s">
         <v>261</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="26">
         <v>617840</v>
       </c>
       <c r="F7" s="26">
         <v>160482</v>
       </c>
       <c r="G7" s="33">
         <v>34.1</v>
       </c>
       <c r="H7" s="33">
         <v>40.299999999999997</v>
       </c>
       <c r="I7" s="33">
@@ -7810,51 +8182,51 @@
       <c r="M7" s="29">
         <v>34.5</v>
       </c>
       <c r="N7" s="35">
         <v>30.4</v>
       </c>
       <c r="O7" s="35">
         <v>34.4</v>
       </c>
       <c r="P7" s="35">
         <v>33</v>
       </c>
       <c r="Q7" s="35">
         <v>31.3</v>
       </c>
       <c r="R7" s="36">
         <v>24.3</v>
       </c>
       <c r="S7" s="29">
         <f t="shared" si="0"/>
         <v>31.608333333333331</v>
       </c>
       <c r="T7" s="32"/>
       <c r="U7" s="26"/>
     </row>
-    <row r="8" spans="1:21" ht="14.45">
+    <row r="8" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A8" s="26">
         <v>6</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>134</v>
       </c>
       <c r="C8" s="26" t="s">
         <v>320</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="26">
         <v>618242</v>
       </c>
       <c r="F8" s="26">
         <v>165948</v>
       </c>
       <c r="G8" s="33">
         <v>27.5</v>
       </c>
       <c r="H8" s="40">
         <v>35.4</v>
       </c>
       <c r="I8" s="41" t="s">
@@ -7872,51 +8244,51 @@
       <c r="M8" s="29">
         <v>26.4</v>
       </c>
       <c r="N8" s="35">
         <v>19.100000000000001</v>
       </c>
       <c r="O8" s="35">
         <v>22</v>
       </c>
       <c r="P8" s="35">
         <v>26</v>
       </c>
       <c r="Q8" s="35">
         <v>21.2</v>
       </c>
       <c r="R8" s="42">
         <v>18.399999999999999</v>
       </c>
       <c r="S8" s="29">
         <f t="shared" si="0"/>
         <v>25.627272727272725</v>
       </c>
       <c r="T8" s="32"/>
       <c r="U8" s="26"/>
     </row>
-    <row r="9" spans="1:21" ht="14.45">
+    <row r="9" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A9" s="26">
         <v>7</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>321</v>
       </c>
       <c r="C9" s="43" t="s">
         <v>141</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="26">
         <v>618241</v>
       </c>
       <c r="F9" s="26">
         <v>165928</v>
       </c>
       <c r="G9" s="33">
         <v>36.200000000000003</v>
       </c>
       <c r="H9" s="33">
         <v>49</v>
       </c>
       <c r="I9" s="41" t="s">
@@ -7934,51 +8306,51 @@
       <c r="M9" s="44">
         <v>42.2</v>
       </c>
       <c r="N9" s="35">
         <v>37.6</v>
       </c>
       <c r="O9" s="35">
         <v>24.9</v>
       </c>
       <c r="P9" s="35">
         <v>44.8</v>
       </c>
       <c r="Q9" s="35">
         <v>43.1</v>
       </c>
       <c r="R9" s="36">
         <v>32.299999999999997</v>
       </c>
       <c r="S9" s="29">
         <f t="shared" si="0"/>
         <v>39.490909090909092</v>
       </c>
       <c r="T9" s="32"/>
       <c r="U9" s="26"/>
     </row>
-    <row r="10" spans="1:21" ht="14.45">
+    <row r="10" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A10" s="26">
         <v>8</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>242</v>
       </c>
       <c r="C10" s="43" t="s">
         <v>322</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="25">
         <v>618285</v>
       </c>
       <c r="F10" s="25">
         <v>165902</v>
       </c>
       <c r="G10" s="33">
         <v>29.2</v>
       </c>
       <c r="H10" s="33">
         <v>38</v>
       </c>
       <c r="I10" s="33">
@@ -7996,51 +8368,51 @@
       <c r="M10" s="44">
         <v>34.6</v>
       </c>
       <c r="N10" s="35">
         <v>30.2</v>
       </c>
       <c r="O10" s="35">
         <v>29.4</v>
       </c>
       <c r="P10" s="35">
         <v>37.6</v>
       </c>
       <c r="Q10" s="35">
         <v>35.200000000000003</v>
       </c>
       <c r="R10" s="36">
         <v>14</v>
       </c>
       <c r="S10" s="29">
         <f t="shared" si="0"/>
         <v>32.475000000000001</v>
       </c>
       <c r="T10" s="32"/>
       <c r="U10" s="26"/>
     </row>
-    <row r="11" spans="1:21" ht="14.45">
+    <row r="11" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A11" s="26">
         <v>9</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>287</v>
       </c>
       <c r="C11" s="26" t="s">
         <v>288</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="25">
         <v>610647</v>
       </c>
       <c r="F11" s="25">
         <v>166658</v>
       </c>
       <c r="G11" s="40">
         <v>30.9</v>
       </c>
       <c r="H11" s="33">
         <v>21.7</v>
       </c>
       <c r="I11" s="33">
@@ -8058,51 +8430,51 @@
       <c r="M11" s="44">
         <v>23</v>
       </c>
       <c r="N11" s="35">
         <v>20.7</v>
       </c>
       <c r="O11" s="35">
         <v>21.5</v>
       </c>
       <c r="P11" s="35">
         <v>27.6</v>
       </c>
       <c r="Q11" s="35">
         <v>24.1</v>
       </c>
       <c r="R11" s="36">
         <v>19.600000000000001</v>
       </c>
       <c r="S11" s="29">
         <f t="shared" si="0"/>
         <v>23.158333333333331</v>
       </c>
       <c r="T11" s="32"/>
       <c r="U11" s="26"/>
     </row>
-    <row r="12" spans="1:21" ht="14.45">
+    <row r="12" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A12" s="26">
         <v>10</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>245</v>
       </c>
       <c r="C12" s="43" t="s">
         <v>246</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="25">
         <v>618311</v>
       </c>
       <c r="F12" s="25">
         <v>165865</v>
       </c>
       <c r="G12" s="29">
         <v>32.799999999999997</v>
       </c>
       <c r="H12" s="29">
         <v>43</v>
       </c>
       <c r="I12" s="29">
@@ -8120,51 +8492,51 @@
       <c r="M12" s="44">
         <v>41.3</v>
       </c>
       <c r="N12" s="30">
         <v>33.9</v>
       </c>
       <c r="O12" s="30">
         <v>31</v>
       </c>
       <c r="P12" s="30">
         <v>42.5</v>
       </c>
       <c r="Q12" s="30">
         <v>39.200000000000003</v>
       </c>
       <c r="R12" s="31">
         <v>26.3</v>
       </c>
       <c r="S12" s="29">
         <f t="shared" si="0"/>
         <v>34.65</v>
       </c>
       <c r="T12" s="32"/>
       <c r="U12" s="26"/>
     </row>
-    <row r="13" spans="1:21" ht="14.45">
+    <row r="13" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A13" s="26">
         <v>11</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>248</v>
       </c>
       <c r="C13" s="43" t="s">
         <v>323</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="25">
         <v>618314</v>
       </c>
       <c r="F13" s="25">
         <v>165821</v>
       </c>
       <c r="G13" s="33">
         <v>38.799999999999997</v>
       </c>
       <c r="H13" s="33">
         <v>46.9</v>
       </c>
       <c r="I13" s="33">
@@ -8182,51 +8554,51 @@
       <c r="M13" s="44">
         <v>34.4</v>
       </c>
       <c r="N13" s="34" t="s">
         <v>318</v>
       </c>
       <c r="O13" s="35">
         <v>29.2</v>
       </c>
       <c r="P13" s="35">
         <v>37.9</v>
       </c>
       <c r="Q13" s="35">
         <v>34.9</v>
       </c>
       <c r="R13" s="36">
         <v>26.4</v>
       </c>
       <c r="S13" s="29">
         <f t="shared" si="0"/>
         <v>35.236363636363627</v>
       </c>
       <c r="T13" s="32"/>
       <c r="U13" s="26"/>
     </row>
-    <row r="14" spans="1:21" ht="14.45">
+    <row r="14" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A14" s="26">
         <v>12</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>251</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>252</v>
       </c>
       <c r="D14" s="25" t="s">
         <v>17</v>
       </c>
       <c r="E14" s="45">
         <v>618292</v>
       </c>
       <c r="F14" s="45">
         <v>165801</v>
       </c>
       <c r="G14" s="33">
         <v>37</v>
       </c>
       <c r="H14" s="33">
         <v>53.3</v>
       </c>
       <c r="I14" s="33">
@@ -8244,51 +8616,51 @@
       <c r="M14" s="44">
         <v>38.5</v>
       </c>
       <c r="N14" s="35">
         <v>34.5</v>
       </c>
       <c r="O14" s="35">
         <v>31.7</v>
       </c>
       <c r="P14" s="35">
         <v>42.4</v>
       </c>
       <c r="Q14" s="35">
         <v>31.3</v>
       </c>
       <c r="R14" s="36">
         <v>52.2</v>
       </c>
       <c r="S14" s="29">
         <f t="shared" si="0"/>
         <v>38.824999999999996</v>
       </c>
       <c r="T14" s="32"/>
       <c r="U14" s="26"/>
     </row>
-    <row r="15" spans="1:21" ht="14.45">
+    <row r="15" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A15" s="26">
         <v>13</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>294</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>295</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="26">
         <v>613610</v>
       </c>
       <c r="F15" s="26">
         <v>156735</v>
       </c>
       <c r="G15" s="33">
         <v>27.9</v>
       </c>
       <c r="H15" s="33">
         <v>33.4</v>
       </c>
       <c r="I15" s="33">
@@ -8306,51 +8678,51 @@
       <c r="M15" s="44">
         <v>23.3</v>
       </c>
       <c r="N15" s="35">
         <v>14</v>
       </c>
       <c r="O15" s="35">
         <v>23.1</v>
       </c>
       <c r="P15" s="35">
         <v>24.2</v>
       </c>
       <c r="Q15" s="35">
         <v>20.100000000000001</v>
       </c>
       <c r="R15" s="36">
         <v>17.2</v>
       </c>
       <c r="S15" s="29">
         <f t="shared" si="0"/>
         <v>23.45</v>
       </c>
       <c r="T15" s="32"/>
       <c r="U15" s="26"/>
     </row>
-    <row r="16" spans="1:21" ht="14.45">
+    <row r="16" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A16" s="26">
         <v>14</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>281</v>
       </c>
       <c r="C16" s="26" t="s">
         <v>324</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="26">
         <v>616476</v>
       </c>
       <c r="F16" s="26">
         <v>167240</v>
       </c>
       <c r="G16" s="33">
         <v>34.799999999999997</v>
       </c>
       <c r="H16" s="41" t="s">
         <v>319</v>
       </c>
       <c r="I16" s="41" t="s">
@@ -8368,51 +8740,51 @@
       <c r="M16" s="44" t="s">
         <v>318</v>
       </c>
       <c r="N16" s="34" t="s">
         <v>318</v>
       </c>
       <c r="O16" s="35">
         <v>30.9</v>
       </c>
       <c r="P16" s="34" t="s">
         <v>318</v>
       </c>
       <c r="Q16" s="35">
         <v>36.9</v>
       </c>
       <c r="R16" s="35">
         <v>24</v>
       </c>
       <c r="S16" s="29">
         <f t="shared" si="0"/>
         <v>31.65</v>
       </c>
       <c r="T16" s="32"/>
       <c r="U16" s="46"/>
     </row>
-    <row r="17" spans="1:21" ht="14.45">
+    <row r="17" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A17" s="26">
         <v>15</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>291</v>
       </c>
       <c r="C17" s="26" t="s">
         <v>292</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E17" s="26">
         <v>611719</v>
       </c>
       <c r="F17" s="26">
         <v>165218</v>
       </c>
       <c r="G17" s="33">
         <v>35.200000000000003</v>
       </c>
       <c r="H17" s="33">
         <v>42.8</v>
       </c>
       <c r="I17" s="33">
@@ -8430,51 +8802,51 @@
       <c r="M17" s="44">
         <v>28.7</v>
       </c>
       <c r="N17" s="35">
         <v>26.2</v>
       </c>
       <c r="O17" s="35">
         <v>25.5</v>
       </c>
       <c r="P17" s="35">
         <v>33.6</v>
       </c>
       <c r="Q17" s="35">
         <v>25</v>
       </c>
       <c r="R17" s="36">
         <v>23.6</v>
       </c>
       <c r="S17" s="29">
         <f t="shared" si="0"/>
         <v>29.866666666666671</v>
       </c>
       <c r="T17" s="32"/>
       <c r="U17" s="26"/>
     </row>
-    <row r="18" spans="1:21" ht="14.45">
+    <row r="18" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A18" s="26">
         <v>16</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>204</v>
       </c>
       <c r="C18" s="26" t="s">
         <v>326</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E18" s="26">
         <v>610647</v>
       </c>
       <c r="F18" s="26">
         <v>166658</v>
       </c>
       <c r="G18" s="33">
         <v>22.1</v>
       </c>
       <c r="H18" s="33">
         <v>31</v>
       </c>
       <c r="I18" s="33">
@@ -8492,51 +8864,51 @@
       <c r="M18" s="44">
         <v>26.4</v>
       </c>
       <c r="N18" s="35">
         <v>19.3</v>
       </c>
       <c r="O18" s="35">
         <v>23.4</v>
       </c>
       <c r="P18" s="35">
         <v>28.5</v>
       </c>
       <c r="Q18" s="35">
         <v>23.2</v>
       </c>
       <c r="R18" s="36">
         <v>16.3</v>
       </c>
       <c r="S18" s="29">
         <f t="shared" si="0"/>
         <v>24.491666666666671</v>
       </c>
       <c r="T18" s="32"/>
       <c r="U18" s="26"/>
     </row>
-    <row r="19" spans="1:21" ht="14.45">
+    <row r="19" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A19" s="26">
         <v>17</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>76</v>
       </c>
       <c r="C19" s="26" t="s">
         <v>327</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E19" s="26">
         <v>614410</v>
       </c>
       <c r="F19" s="26">
         <v>157702</v>
       </c>
       <c r="G19" s="33">
         <v>37</v>
       </c>
       <c r="H19" s="33">
         <v>48.6</v>
       </c>
       <c r="I19" s="33">
@@ -8554,51 +8926,51 @@
       <c r="M19" s="44">
         <v>47.4</v>
       </c>
       <c r="N19" s="35">
         <v>46.2</v>
       </c>
       <c r="O19" s="35">
         <v>46.4</v>
       </c>
       <c r="P19" s="35">
         <v>55</v>
       </c>
       <c r="Q19" s="35">
         <v>44.3</v>
       </c>
       <c r="R19" s="36">
         <v>39.799999999999997</v>
       </c>
       <c r="S19" s="47">
         <f t="shared" si="0"/>
         <v>46.149999999999984</v>
       </c>
       <c r="T19" s="32"/>
       <c r="U19" s="26"/>
     </row>
-    <row r="20" spans="1:21" ht="14.45">
+    <row r="20" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A20" s="26">
         <v>18</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>91</v>
       </c>
       <c r="C20" s="26" t="s">
         <v>92</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="26">
         <v>613902</v>
       </c>
       <c r="F20" s="26">
         <v>156851</v>
       </c>
       <c r="G20" s="33">
         <v>50.6</v>
       </c>
       <c r="H20" s="33">
         <v>54.4</v>
       </c>
       <c r="I20" s="33">
@@ -8616,51 +8988,51 @@
       <c r="M20" s="44">
         <v>34.6</v>
       </c>
       <c r="N20" s="30">
         <v>31.9</v>
       </c>
       <c r="O20" s="34" t="s">
         <v>318</v>
       </c>
       <c r="P20" s="35">
         <v>44.8</v>
       </c>
       <c r="Q20" s="34" t="s">
         <v>318</v>
       </c>
       <c r="R20" s="38" t="s">
         <v>318</v>
       </c>
       <c r="S20" s="29">
         <f t="shared" si="0"/>
         <v>41.477777777777781</v>
       </c>
       <c r="T20" s="32"/>
       <c r="U20" s="26"/>
     </row>
-    <row r="21" spans="1:21" ht="14.45">
+    <row r="21" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A21" s="26">
         <v>19</v>
       </c>
       <c r="B21" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="26" t="s">
         <v>328</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="26">
         <v>614065</v>
       </c>
       <c r="F21" s="26">
         <v>156976</v>
       </c>
       <c r="G21" s="29">
         <v>43.6</v>
       </c>
       <c r="H21" s="29">
         <v>49.7</v>
       </c>
       <c r="I21" s="27">
@@ -8678,51 +9050,51 @@
       <c r="M21" s="44">
         <v>41.3</v>
       </c>
       <c r="N21" s="35">
         <v>37.700000000000003</v>
       </c>
       <c r="O21" s="30">
         <v>37.299999999999997</v>
       </c>
       <c r="P21" s="30">
         <v>42.3</v>
       </c>
       <c r="Q21" s="30">
         <v>37.799999999999997</v>
       </c>
       <c r="R21" s="31">
         <v>26</v>
       </c>
       <c r="S21" s="29">
         <f t="shared" si="0"/>
         <v>38.758333333333333</v>
       </c>
       <c r="T21" s="32"/>
       <c r="U21" s="26"/>
     </row>
-    <row r="22" spans="1:21" ht="14.45">
+    <row r="22" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A22" s="26">
         <v>20</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>125</v>
       </c>
       <c r="C22" s="25" t="s">
         <v>126</v>
       </c>
       <c r="D22" s="25" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="37">
         <v>614500</v>
       </c>
       <c r="F22" s="37">
         <v>157337</v>
       </c>
       <c r="G22" s="33">
         <v>50.9</v>
       </c>
       <c r="H22" s="33">
         <v>52.2</v>
       </c>
       <c r="I22" s="33">
@@ -8740,51 +9112,51 @@
       <c r="M22" s="44">
         <v>42.2</v>
       </c>
       <c r="N22" s="35">
         <v>22</v>
       </c>
       <c r="O22" s="35">
         <v>41</v>
       </c>
       <c r="P22" s="35">
         <v>41.9</v>
       </c>
       <c r="Q22" s="35">
         <v>41.3</v>
       </c>
       <c r="R22" s="35">
         <v>35.799999999999997</v>
       </c>
       <c r="S22" s="47">
         <f t="shared" si="0"/>
         <v>41.008333333333333</v>
       </c>
       <c r="T22" s="32"/>
       <c r="U22" s="26"/>
     </row>
-    <row r="23" spans="1:21" ht="14.45">
+    <row r="23" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A23" s="26">
         <v>21</v>
       </c>
       <c r="B23" s="25" t="s">
         <v>116</v>
       </c>
       <c r="C23" s="25" t="s">
         <v>117</v>
       </c>
       <c r="D23" s="25" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="25">
         <v>614479</v>
       </c>
       <c r="F23" s="25">
         <v>157857</v>
       </c>
       <c r="G23" s="33">
         <v>26.9</v>
       </c>
       <c r="H23" s="33">
         <v>36.299999999999997</v>
       </c>
       <c r="I23" s="33">
@@ -8802,51 +9174,51 @@
       <c r="M23" s="44">
         <v>33.4</v>
       </c>
       <c r="N23" s="35">
         <v>21.3</v>
       </c>
       <c r="O23" s="35">
         <v>28.6</v>
       </c>
       <c r="P23" s="35">
         <v>35.5</v>
       </c>
       <c r="Q23" s="35">
         <v>27.5</v>
       </c>
       <c r="R23" s="36">
         <v>24.9</v>
       </c>
       <c r="S23" s="29">
         <f t="shared" si="0"/>
         <v>30.175000000000001</v>
       </c>
       <c r="T23" s="32"/>
       <c r="U23" s="26"/>
     </row>
-    <row r="24" spans="1:21" ht="14.45">
+    <row r="24" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A24" s="26">
         <v>22</v>
       </c>
       <c r="B24" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="26" t="s">
         <v>329</v>
       </c>
       <c r="D24" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="26">
         <v>614675</v>
       </c>
       <c r="F24" s="26">
         <v>158219</v>
       </c>
       <c r="G24" s="33">
         <v>26.2</v>
       </c>
       <c r="H24" s="33">
         <v>39.799999999999997</v>
       </c>
       <c r="I24" s="33">
@@ -8864,51 +9236,51 @@
       <c r="M24" s="44">
         <v>27.6</v>
       </c>
       <c r="N24" s="35">
         <v>34.4</v>
       </c>
       <c r="O24" s="34" t="s">
         <v>318</v>
       </c>
       <c r="P24" s="35">
         <v>37.1</v>
       </c>
       <c r="Q24" s="35">
         <v>32.299999999999997</v>
       </c>
       <c r="R24" s="35">
         <v>25.9</v>
       </c>
       <c r="S24" s="29">
         <f t="shared" si="0"/>
         <v>31.127272727272725</v>
       </c>
       <c r="T24" s="32"/>
       <c r="U24" s="26"/>
     </row>
-    <row r="25" spans="1:21" ht="14.45">
+    <row r="25" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A25" s="26">
         <v>23</v>
       </c>
       <c r="B25" s="26" t="s">
         <v>113</v>
       </c>
       <c r="C25" s="26" t="s">
         <v>114</v>
       </c>
       <c r="D25" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="26">
         <v>614454</v>
       </c>
       <c r="F25" s="26">
         <v>158180</v>
       </c>
       <c r="G25" s="33">
         <v>36.299999999999997</v>
       </c>
       <c r="H25" s="33">
         <v>41.2</v>
       </c>
       <c r="I25" s="33">
@@ -8926,51 +9298,51 @@
       <c r="M25" s="29">
         <v>32.200000000000003</v>
       </c>
       <c r="N25" s="35">
         <v>22.3</v>
       </c>
       <c r="O25" s="35">
         <v>35.700000000000003</v>
       </c>
       <c r="P25" s="35">
         <v>45.6</v>
       </c>
       <c r="Q25" s="35">
         <v>44.5</v>
       </c>
       <c r="R25" s="36">
         <v>27.4</v>
       </c>
       <c r="S25" s="29">
         <f t="shared" si="0"/>
         <v>35.56666666666667</v>
       </c>
       <c r="T25" s="32"/>
       <c r="U25" s="26"/>
     </row>
-    <row r="26" spans="1:21" ht="14.45">
+    <row r="26" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A26" s="26">
         <v>24</v>
       </c>
       <c r="B26" s="26" t="s">
         <v>231</v>
       </c>
       <c r="C26" s="26" t="s">
         <v>232</v>
       </c>
       <c r="D26" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E26" s="26">
         <v>614927</v>
       </c>
       <c r="F26" s="26">
         <v>158813</v>
       </c>
       <c r="G26" s="33">
         <v>32.4</v>
       </c>
       <c r="H26" s="33">
         <v>35.9</v>
       </c>
       <c r="I26" s="33">
@@ -8988,51 +9360,51 @@
       <c r="M26" s="44">
         <v>20.5</v>
       </c>
       <c r="N26" s="34" t="s">
         <v>318</v>
       </c>
       <c r="O26" s="35">
         <v>25.9</v>
       </c>
       <c r="P26" s="35">
         <v>31.4</v>
       </c>
       <c r="Q26" s="35">
         <v>25.8</v>
       </c>
       <c r="R26" s="36">
         <v>21.9</v>
       </c>
       <c r="S26" s="29">
         <f t="shared" si="0"/>
         <v>28.109090909090909</v>
       </c>
       <c r="T26" s="32"/>
       <c r="U26" s="26"/>
     </row>
-    <row r="27" spans="1:21" ht="14.45">
+    <row r="27" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A27" s="26">
         <v>25</v>
       </c>
       <c r="B27" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>330</v>
       </c>
       <c r="D27" s="26" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="26">
         <v>616186</v>
       </c>
       <c r="F27" s="26">
         <v>157320</v>
       </c>
       <c r="G27" s="33">
         <v>17.2</v>
       </c>
       <c r="H27" s="33">
         <v>14.1</v>
       </c>
       <c r="I27" s="33">
@@ -9050,51 +9422,51 @@
       <c r="M27" s="44" t="s">
         <v>318</v>
       </c>
       <c r="N27" s="35">
         <v>7.1</v>
       </c>
       <c r="O27" s="35">
         <v>9.1</v>
       </c>
       <c r="P27" s="35">
         <v>12.2</v>
       </c>
       <c r="Q27" s="35">
         <v>17.600000000000001</v>
       </c>
       <c r="R27" s="36">
         <v>8.4</v>
       </c>
       <c r="S27" s="29">
         <f t="shared" si="0"/>
         <v>13.509090909090908</v>
       </c>
       <c r="T27" s="32"/>
       <c r="U27" s="26"/>
     </row>
-    <row r="28" spans="1:21" ht="14.45">
+    <row r="28" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A28" s="26">
         <v>26</v>
       </c>
       <c r="B28" s="26" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="26" t="s">
         <v>331</v>
       </c>
       <c r="D28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="E28" s="26">
         <v>616186</v>
       </c>
       <c r="F28" s="26">
         <v>157320</v>
       </c>
       <c r="G28" s="33">
         <v>17.3</v>
       </c>
       <c r="H28" s="33">
         <v>16.7</v>
       </c>
       <c r="I28" s="33">
@@ -9112,51 +9484,51 @@
       <c r="M28" s="44">
         <v>9.1</v>
       </c>
       <c r="N28" s="35">
         <v>7.2</v>
       </c>
       <c r="O28" s="35">
         <v>9.1999999999999993</v>
       </c>
       <c r="P28" s="35">
         <v>11.4</v>
       </c>
       <c r="Q28" s="35">
         <v>22.2</v>
       </c>
       <c r="R28" s="36">
         <v>9.4</v>
       </c>
       <c r="S28" s="29">
         <f t="shared" si="0"/>
         <v>11.358333333333334</v>
       </c>
       <c r="T28" s="32"/>
       <c r="U28" s="26"/>
     </row>
-    <row r="29" spans="1:21" ht="14.45">
+    <row r="29" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A29" s="26">
         <v>27</v>
       </c>
       <c r="B29" s="26" t="s">
         <v>70</v>
       </c>
       <c r="C29" s="26" t="s">
         <v>331</v>
       </c>
       <c r="D29" s="26" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="26">
         <v>616186</v>
       </c>
       <c r="F29" s="26">
         <v>157320</v>
       </c>
       <c r="G29" s="33">
         <v>16.5</v>
       </c>
       <c r="H29" s="33">
         <v>17.100000000000001</v>
       </c>
       <c r="I29" s="33">
@@ -9174,51 +9546,51 @@
       <c r="M29" s="44">
         <v>9</v>
       </c>
       <c r="N29" s="29">
         <v>7</v>
       </c>
       <c r="O29" s="35">
         <v>9.6</v>
       </c>
       <c r="P29" s="35">
         <v>12.9</v>
       </c>
       <c r="Q29" s="35">
         <v>2.1</v>
       </c>
       <c r="R29" s="36">
         <v>9</v>
       </c>
       <c r="S29" s="29">
         <f t="shared" si="0"/>
         <v>10.509090909090908</v>
       </c>
       <c r="T29" s="32"/>
       <c r="U29" s="26"/>
     </row>
-    <row r="30" spans="1:21" ht="14.45">
+    <row r="30" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A30" s="26"/>
       <c r="B30" s="26"/>
       <c r="C30" s="26" t="s">
         <v>330</v>
       </c>
       <c r="D30" s="26" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="26">
         <v>616186</v>
       </c>
       <c r="F30" s="26">
         <v>157320</v>
       </c>
       <c r="G30" s="47">
         <f t="shared" ref="G30:R30" si="1">AVERAGE(G27:G29)</f>
         <v>17</v>
       </c>
       <c r="H30" s="47">
         <f t="shared" si="1"/>
         <v>15.966666666666667</v>
       </c>
       <c r="I30" s="47">
         <f t="shared" si="1"/>
         <v>10</v>
@@ -9244,51 +9616,51 @@
         <v>7.1000000000000005</v>
       </c>
       <c r="O30" s="47">
         <f t="shared" si="1"/>
         <v>9.2999999999999989</v>
       </c>
       <c r="P30" s="47">
         <f t="shared" si="1"/>
         <v>12.166666666666666</v>
       </c>
       <c r="Q30" s="47">
         <f t="shared" si="1"/>
         <v>13.966666666666667</v>
       </c>
       <c r="R30" s="47">
         <f t="shared" si="1"/>
         <v>8.9333333333333336</v>
       </c>
       <c r="S30" s="47">
         <f t="shared" si="0"/>
         <v>11.99722222222222</v>
       </c>
       <c r="T30" s="32"/>
       <c r="U30" s="26"/>
     </row>
-    <row r="31" spans="1:21" ht="14.45">
+    <row r="31" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A31" s="26">
         <v>28</v>
       </c>
       <c r="B31" s="26" t="s">
         <v>191</v>
       </c>
       <c r="C31" s="26" t="s">
         <v>332</v>
       </c>
       <c r="D31" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E31" s="26">
         <v>615445</v>
       </c>
       <c r="F31" s="26">
         <v>157408</v>
       </c>
       <c r="G31" s="29">
         <v>33</v>
       </c>
       <c r="H31" s="29">
         <v>41.6</v>
       </c>
       <c r="I31" s="41" t="s">
@@ -9306,51 +9678,51 @@
       <c r="M31" s="44">
         <v>30.6</v>
       </c>
       <c r="N31" s="29">
         <v>28.4</v>
       </c>
       <c r="O31" s="30">
         <v>32.299999999999997</v>
       </c>
       <c r="P31" s="30">
         <v>34.200000000000003</v>
       </c>
       <c r="Q31" s="30">
         <v>33.5</v>
       </c>
       <c r="R31" s="49" t="s">
         <v>318</v>
       </c>
       <c r="S31" s="29">
         <f t="shared" si="0"/>
         <v>33.07</v>
       </c>
       <c r="T31" s="32"/>
       <c r="U31" s="26"/>
     </row>
-    <row r="32" spans="1:21" ht="14.45">
+    <row r="32" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A32" s="26">
         <v>29</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>263</v>
       </c>
       <c r="C32" s="37" t="s">
         <v>264</v>
       </c>
       <c r="D32" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E32" s="26">
         <v>615327</v>
       </c>
       <c r="F32" s="26">
         <v>157495</v>
       </c>
       <c r="G32" s="33">
         <v>51.6</v>
       </c>
       <c r="H32" s="33">
         <v>52.8</v>
       </c>
       <c r="I32" s="33">
@@ -9368,51 +9740,51 @@
       <c r="M32" s="29">
         <v>42.2</v>
       </c>
       <c r="N32" s="29">
         <v>48</v>
       </c>
       <c r="O32" s="35">
         <v>47.6</v>
       </c>
       <c r="P32" s="35">
         <v>58.7</v>
       </c>
       <c r="Q32" s="35">
         <v>53.7</v>
       </c>
       <c r="R32" s="36">
         <v>44</v>
       </c>
       <c r="S32" s="47">
         <f t="shared" si="0"/>
         <v>44.25</v>
       </c>
       <c r="T32" s="32"/>
       <c r="U32" s="26"/>
     </row>
-    <row r="33" spans="1:21" ht="14.45">
+    <row r="33" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A33" s="26">
         <v>30</v>
       </c>
       <c r="B33" s="26" t="s">
         <v>164</v>
       </c>
       <c r="C33" s="26" t="s">
         <v>333</v>
       </c>
       <c r="D33" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E33" s="26">
         <v>615645</v>
       </c>
       <c r="F33" s="26">
         <v>157192</v>
       </c>
       <c r="G33" s="33">
         <v>35.6</v>
       </c>
       <c r="H33" s="33">
         <v>42.7</v>
       </c>
       <c r="I33" s="33">
@@ -9430,51 +9802,51 @@
       <c r="M33" s="29">
         <v>35.1</v>
       </c>
       <c r="N33" s="29">
         <v>27.7</v>
       </c>
       <c r="O33" s="35">
         <v>34.4</v>
       </c>
       <c r="P33" s="35">
         <v>33.700000000000003</v>
       </c>
       <c r="Q33" s="35">
         <v>33</v>
       </c>
       <c r="R33" s="36">
         <v>14</v>
       </c>
       <c r="S33" s="29">
         <f t="shared" si="0"/>
         <v>32.591666666666661</v>
       </c>
       <c r="T33" s="32"/>
       <c r="U33" s="26"/>
     </row>
-    <row r="34" spans="1:21" ht="14.45">
+    <row r="34" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A34" s="26">
         <v>31</v>
       </c>
       <c r="B34" s="26" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="26" t="s">
         <v>109</v>
       </c>
       <c r="D34" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E34" s="26">
         <v>615106</v>
       </c>
       <c r="F34" s="26">
         <v>157382</v>
       </c>
       <c r="G34" s="33">
         <v>33.4</v>
       </c>
       <c r="H34" s="33">
         <v>41.7</v>
       </c>
       <c r="I34" s="33">
@@ -9492,51 +9864,51 @@
       <c r="M34" s="29">
         <v>36</v>
       </c>
       <c r="N34" s="29">
         <v>21.3</v>
       </c>
       <c r="O34" s="35">
         <v>29.5</v>
       </c>
       <c r="P34" s="35">
         <v>37.799999999999997</v>
       </c>
       <c r="Q34" s="35">
         <v>31.7</v>
       </c>
       <c r="R34" s="36">
         <v>20.5</v>
       </c>
       <c r="S34" s="29">
         <f t="shared" si="0"/>
         <v>32.118181818181817</v>
       </c>
       <c r="T34" s="32"/>
       <c r="U34" s="26"/>
     </row>
-    <row r="35" spans="1:21" ht="14.45">
+    <row r="35" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A35" s="26">
         <v>32</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>240</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>30</v>
       </c>
       <c r="D35" s="25" t="s">
         <v>17</v>
       </c>
       <c r="E35" s="25">
         <v>615044</v>
       </c>
       <c r="F35" s="25">
         <v>157557</v>
       </c>
       <c r="G35" s="33">
         <v>25.9</v>
       </c>
       <c r="H35" s="33">
         <v>40.1</v>
       </c>
       <c r="I35" s="33">
@@ -9554,51 +9926,51 @@
       <c r="M35" s="29">
         <v>29.8</v>
       </c>
       <c r="N35" s="29">
         <v>23.6</v>
       </c>
       <c r="O35" s="35">
         <v>28.1</v>
       </c>
       <c r="P35" s="35">
         <v>34</v>
       </c>
       <c r="Q35" s="35">
         <v>29.1</v>
       </c>
       <c r="R35" s="35">
         <v>24.2</v>
       </c>
       <c r="S35" s="29">
         <f t="shared" si="0"/>
         <v>30.158333333333335</v>
       </c>
       <c r="T35" s="32"/>
       <c r="U35" s="26"/>
     </row>
-    <row r="36" spans="1:21" ht="14.45">
+    <row r="36" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A36" s="26">
         <v>33</v>
       </c>
       <c r="B36" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="26" t="s">
         <v>334</v>
       </c>
       <c r="D36" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="26">
         <v>615295</v>
       </c>
       <c r="F36" s="26">
         <v>158001</v>
       </c>
       <c r="G36" s="33">
         <v>56.2</v>
       </c>
       <c r="H36" s="33">
         <v>56.4</v>
       </c>
       <c r="I36" s="41" t="s">
@@ -9616,51 +9988,51 @@
       <c r="M36" s="29">
         <v>39.200000000000003</v>
       </c>
       <c r="N36" s="29">
         <v>44.4</v>
       </c>
       <c r="O36" s="35">
         <v>43.1</v>
       </c>
       <c r="P36" s="35">
         <v>58.1</v>
       </c>
       <c r="Q36" s="35">
         <v>56.6</v>
       </c>
       <c r="R36" s="42">
         <v>41.5</v>
       </c>
       <c r="S36" s="47">
         <f t="shared" si="0"/>
         <v>42.363636363636367</v>
       </c>
       <c r="T36" s="32"/>
       <c r="U36" s="26"/>
     </row>
-    <row r="37" spans="1:21" ht="14.45">
+    <row r="37" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A37" s="26">
         <v>34</v>
       </c>
       <c r="B37" s="26" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="26" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E37" s="26">
         <v>615390</v>
       </c>
       <c r="F37" s="26">
         <v>158180</v>
       </c>
       <c r="G37" s="33">
         <v>51</v>
       </c>
       <c r="H37" s="33">
         <v>56.6</v>
       </c>
       <c r="I37" s="33">
@@ -9678,51 +10050,51 @@
       <c r="M37" s="29">
         <v>38.700000000000003</v>
       </c>
       <c r="N37" s="29">
         <v>42.7</v>
       </c>
       <c r="O37" s="35">
         <v>41.2</v>
       </c>
       <c r="P37" s="35">
         <v>54.5</v>
       </c>
       <c r="Q37" s="35">
         <v>50.7</v>
       </c>
       <c r="R37" s="35">
         <v>36.200000000000003</v>
       </c>
       <c r="S37" s="47">
         <f t="shared" si="0"/>
         <v>44.024999999999999</v>
       </c>
       <c r="T37" s="32"/>
       <c r="U37" s="26"/>
     </row>
-    <row r="38" spans="1:21" ht="14.45">
+    <row r="38" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A38" s="26">
         <v>35</v>
       </c>
       <c r="B38" s="26" t="s">
         <v>94</v>
       </c>
       <c r="C38" s="26" t="s">
         <v>335</v>
       </c>
       <c r="D38" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E38" s="26">
         <v>615401</v>
       </c>
       <c r="F38" s="26">
         <v>158169</v>
       </c>
       <c r="G38" s="33">
         <v>28</v>
       </c>
       <c r="H38" s="33">
         <v>36.6</v>
       </c>
       <c r="I38" s="33">
@@ -9740,51 +10112,51 @@
       <c r="M38" s="29">
         <v>23.6</v>
       </c>
       <c r="N38" s="29">
         <v>16.2</v>
       </c>
       <c r="O38" s="35">
         <v>22.5</v>
       </c>
       <c r="P38" s="35">
         <v>27.1</v>
       </c>
       <c r="Q38" s="35">
         <v>25.8</v>
       </c>
       <c r="R38" s="42">
         <v>19.3</v>
       </c>
       <c r="S38" s="29">
         <f t="shared" si="0"/>
         <v>25.991666666666671</v>
       </c>
       <c r="T38" s="32"/>
       <c r="U38" s="26"/>
     </row>
-    <row r="39" spans="1:21" ht="14.45">
+    <row r="39" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A39" s="26">
         <v>36</v>
       </c>
       <c r="B39" s="26" t="s">
         <v>97</v>
       </c>
       <c r="C39" s="26" t="s">
         <v>331</v>
       </c>
       <c r="D39" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E39" s="26">
         <v>615401</v>
       </c>
       <c r="F39" s="26">
         <v>158169</v>
       </c>
       <c r="G39" s="33">
         <v>25.3</v>
       </c>
       <c r="H39" s="33">
         <v>33.1</v>
       </c>
       <c r="I39" s="33">
@@ -9802,51 +10174,51 @@
       <c r="M39" s="44">
         <v>22.5</v>
       </c>
       <c r="N39" s="29">
         <v>16.600000000000001</v>
       </c>
       <c r="O39" s="35">
         <v>22.6</v>
       </c>
       <c r="P39" s="35">
         <v>26.7</v>
       </c>
       <c r="Q39" s="35">
         <v>22.2</v>
       </c>
       <c r="R39" s="42">
         <v>20.2</v>
       </c>
       <c r="S39" s="29">
         <f t="shared" si="0"/>
         <v>23.408333333333331</v>
       </c>
       <c r="T39" s="32"/>
       <c r="U39" s="26"/>
     </row>
-    <row r="40" spans="1:21" ht="14.45">
+    <row r="40" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A40" s="26">
         <v>37</v>
       </c>
       <c r="B40" s="26" t="s">
         <v>100</v>
       </c>
       <c r="C40" s="26" t="s">
         <v>331</v>
       </c>
       <c r="D40" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="26">
         <v>615401</v>
       </c>
       <c r="F40" s="26">
         <v>158169</v>
       </c>
       <c r="G40" s="50">
         <v>21.5</v>
       </c>
       <c r="H40" s="44">
         <v>33.5</v>
       </c>
       <c r="I40" s="50">
@@ -9864,51 +10236,51 @@
       <c r="M40" s="44">
         <v>28.3</v>
       </c>
       <c r="N40" s="29">
         <v>14.7</v>
       </c>
       <c r="O40" s="29">
         <v>22.9</v>
       </c>
       <c r="P40" s="29">
         <v>6.5</v>
       </c>
       <c r="Q40" s="29">
         <v>24</v>
       </c>
       <c r="R40" s="51">
         <v>19.399999999999999</v>
       </c>
       <c r="S40" s="29">
         <f t="shared" si="0"/>
         <v>23.433333333333334</v>
       </c>
       <c r="T40" s="32"/>
       <c r="U40" s="26"/>
     </row>
-    <row r="41" spans="1:21" ht="14.45">
+    <row r="41" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A41" s="26"/>
       <c r="B41" s="26"/>
       <c r="C41" s="26" t="s">
         <v>335</v>
       </c>
       <c r="D41" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E41" s="26">
         <v>615401</v>
       </c>
       <c r="F41" s="26">
         <v>158169</v>
       </c>
       <c r="G41" s="47">
         <f t="shared" ref="G41:R41" si="2">AVERAGE(G38:G40)</f>
         <v>24.933333333333334</v>
       </c>
       <c r="H41" s="47">
         <f t="shared" si="2"/>
         <v>34.4</v>
       </c>
       <c r="I41" s="47">
         <f>AVERAGE(I38:I40)</f>
         <v>24.833333333333332</v>
@@ -9934,5804 +10306,5804 @@
         <v>15.833333333333334</v>
       </c>
       <c r="O41" s="47">
         <f t="shared" si="2"/>
         <v>22.666666666666668</v>
       </c>
       <c r="P41" s="47">
         <f t="shared" si="2"/>
         <v>20.099999999999998</v>
       </c>
       <c r="Q41" s="47">
         <f t="shared" si="2"/>
         <v>24</v>
       </c>
       <c r="R41" s="47">
         <f t="shared" si="2"/>
         <v>19.633333333333333</v>
       </c>
       <c r="S41" s="47">
         <f t="shared" si="0"/>
         <v>24.277777777777775</v>
       </c>
       <c r="T41" s="32"/>
       <c r="U41" s="26"/>
     </row>
-    <row r="42" spans="1:21" ht="14.45">
+    <row r="42" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="O42" s="53"/>
       <c r="P42" s="53"/>
       <c r="Q42" s="50"/>
       <c r="R42" s="54"/>
       <c r="S42" s="50"/>
     </row>
-    <row r="43" spans="1:21" ht="14.45">
+    <row r="43" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A43" s="55"/>
       <c r="B43" s="55"/>
       <c r="C43" s="55"/>
       <c r="D43" s="55"/>
       <c r="E43" s="55"/>
       <c r="F43" s="55"/>
       <c r="H43" s="52"/>
       <c r="I43" s="52"/>
       <c r="J43" s="55"/>
       <c r="K43" s="55"/>
       <c r="L43" s="55"/>
       <c r="M43" s="55"/>
       <c r="N43" s="55"/>
       <c r="O43" s="56"/>
       <c r="P43" s="56"/>
       <c r="Q43" s="55"/>
       <c r="R43" s="57"/>
       <c r="S43" s="50"/>
     </row>
-    <row r="44" spans="1:21" ht="14.45">
+    <row r="44" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="A44" s="55"/>
       <c r="B44" s="55"/>
       <c r="C44" s="55"/>
       <c r="D44" s="55"/>
       <c r="E44" s="55"/>
       <c r="F44" s="55"/>
       <c r="G44" s="50"/>
       <c r="H44" s="50"/>
       <c r="I44" s="58"/>
       <c r="J44" s="53"/>
       <c r="K44" s="53"/>
       <c r="L44" s="59"/>
       <c r="M44" s="59"/>
       <c r="N44" s="53"/>
       <c r="O44" s="53"/>
       <c r="P44" s="53"/>
       <c r="Q44" s="53"/>
       <c r="R44" s="57"/>
       <c r="S44" s="50"/>
     </row>
-    <row r="45" spans="1:21" ht="14.45">
+    <row r="45" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="G45" s="50"/>
       <c r="H45" s="50"/>
       <c r="I45" s="58"/>
       <c r="J45" s="60"/>
       <c r="K45" s="60"/>
       <c r="L45" s="58"/>
       <c r="M45" s="58"/>
       <c r="N45" s="60"/>
       <c r="O45" s="53"/>
       <c r="P45" s="59"/>
       <c r="Q45" s="50"/>
       <c r="R45" s="54"/>
       <c r="S45" s="50"/>
     </row>
-    <row r="46" spans="1:21" ht="14.45">
+    <row r="46" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="G46" s="50"/>
       <c r="H46" s="50"/>
       <c r="I46" s="50"/>
       <c r="J46" s="58"/>
       <c r="K46" s="58"/>
       <c r="L46" s="58"/>
       <c r="M46" s="60"/>
       <c r="N46" s="60"/>
       <c r="O46" s="61"/>
       <c r="P46" s="59"/>
       <c r="Q46" s="50"/>
       <c r="R46" s="58"/>
       <c r="S46" s="50"/>
     </row>
-    <row r="47" spans="1:21" ht="14.45">
+    <row r="47" spans="1:21" ht="14.4" x14ac:dyDescent="0.3">
       <c r="H47" s="50"/>
       <c r="I47" s="50"/>
       <c r="J47" s="50"/>
       <c r="K47" s="50"/>
       <c r="L47" s="50"/>
       <c r="M47" s="50"/>
       <c r="N47" s="50"/>
       <c r="O47" s="61"/>
       <c r="P47" s="62"/>
       <c r="Q47" s="63"/>
       <c r="R47" s="63"/>
       <c r="S47" s="50"/>
       <c r="T47" s="64"/>
     </row>
-    <row r="48" spans="1:21" ht="15.75" customHeight="1">
+    <row r="48" spans="1:21" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F48" s="48"/>
       <c r="G48" s="52"/>
       <c r="H48" s="52"/>
       <c r="I48" s="52"/>
       <c r="J48" s="48"/>
       <c r="K48" s="48"/>
       <c r="L48" s="48"/>
       <c r="M48" s="48"/>
       <c r="N48" s="48"/>
       <c r="O48" s="61"/>
       <c r="P48" s="56"/>
       <c r="Q48" s="48"/>
       <c r="R48" s="48"/>
       <c r="S48" s="50"/>
       <c r="T48" s="65"/>
     </row>
-    <row r="49" spans="1:20" ht="15.75" customHeight="1">
+    <row r="49" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G49" s="52"/>
       <c r="H49" s="52"/>
       <c r="I49" s="52"/>
       <c r="J49" s="48"/>
       <c r="K49" s="48"/>
       <c r="L49" s="48"/>
       <c r="M49" s="48"/>
       <c r="N49" s="48"/>
       <c r="O49" s="56"/>
       <c r="P49" s="56"/>
       <c r="Q49" s="48"/>
       <c r="R49" s="48"/>
       <c r="S49" s="50"/>
       <c r="T49" s="65"/>
     </row>
-    <row r="50" spans="1:20" ht="15.75" customHeight="1">
+    <row r="50" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="E50" s="104"/>
       <c r="F50" s="104"/>
       <c r="G50" s="52"/>
       <c r="H50" s="52"/>
       <c r="I50" s="52"/>
       <c r="J50" s="48"/>
       <c r="K50" s="48"/>
       <c r="L50" s="48"/>
       <c r="M50" s="48"/>
       <c r="N50" s="48"/>
       <c r="O50" s="57"/>
       <c r="P50" s="56"/>
       <c r="Q50" s="48"/>
       <c r="R50" s="48"/>
       <c r="S50" s="50"/>
       <c r="T50" s="65"/>
     </row>
-    <row r="51" spans="1:20" ht="15.75" customHeight="1">
+    <row r="51" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A51" s="104"/>
       <c r="E51" s="7"/>
       <c r="F51" s="7"/>
       <c r="G51" s="58"/>
       <c r="H51" s="58"/>
       <c r="I51" s="58"/>
       <c r="J51" s="58"/>
       <c r="K51" s="58"/>
       <c r="L51" s="58"/>
       <c r="M51" s="58"/>
       <c r="N51" s="50"/>
       <c r="O51" s="56"/>
       <c r="P51" s="66"/>
     </row>
-    <row r="52" spans="1:20" ht="15.75" customHeight="1">
+    <row r="52" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="60"/>
       <c r="E52" s="60"/>
       <c r="F52" s="67"/>
       <c r="G52" s="50"/>
       <c r="H52" s="50"/>
       <c r="I52" s="50"/>
       <c r="J52" s="60"/>
       <c r="K52" s="60"/>
       <c r="L52" s="60"/>
       <c r="M52" s="60"/>
       <c r="N52" s="60"/>
       <c r="O52" s="53"/>
       <c r="P52" s="53"/>
     </row>
-    <row r="53" spans="1:20" ht="15.75" customHeight="1">
+    <row r="53" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="F53" s="4"/>
       <c r="H53" s="52"/>
       <c r="I53" s="52"/>
       <c r="O53" s="57"/>
       <c r="P53" s="56"/>
     </row>
-    <row r="54" spans="1:20" ht="15.75" customHeight="1">
+    <row r="54" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G54" s="50"/>
       <c r="H54" s="50"/>
       <c r="I54" s="58"/>
       <c r="J54" s="58"/>
       <c r="K54" s="58"/>
       <c r="L54" s="58"/>
       <c r="M54" s="58"/>
       <c r="N54" s="50"/>
       <c r="O54" s="56"/>
       <c r="P54" s="56"/>
     </row>
-    <row r="55" spans="1:20" ht="15.75" customHeight="1">
+    <row r="55" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H55" s="52"/>
       <c r="I55" s="52"/>
       <c r="O55" s="56"/>
       <c r="P55" s="56"/>
     </row>
-    <row r="56" spans="1:20" ht="15.75" customHeight="1">
+    <row r="56" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H56" s="52"/>
       <c r="I56" s="52"/>
       <c r="O56" s="57"/>
       <c r="P56" s="56"/>
     </row>
-    <row r="57" spans="1:20" ht="15.75" customHeight="1">
+    <row r="57" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H57" s="52"/>
       <c r="I57" s="52"/>
       <c r="O57" s="57"/>
       <c r="P57" s="56"/>
     </row>
-    <row r="58" spans="1:20" ht="15.75" customHeight="1">
+    <row r="58" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H58" s="52"/>
       <c r="I58" s="52"/>
       <c r="O58" s="56"/>
       <c r="P58" s="56"/>
     </row>
-    <row r="59" spans="1:20" ht="15.75" customHeight="1">
+    <row r="59" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H59" s="52"/>
       <c r="I59" s="52"/>
       <c r="O59" s="57"/>
       <c r="P59" s="56"/>
     </row>
-    <row r="60" spans="1:20" ht="15.75" customHeight="1">
+    <row r="60" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H60" s="52"/>
       <c r="I60" s="52"/>
       <c r="O60" s="57"/>
       <c r="P60" s="56"/>
     </row>
-    <row r="61" spans="1:20" ht="15.75" customHeight="1">
+    <row r="61" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H61" s="52"/>
       <c r="I61" s="52"/>
       <c r="O61" s="56"/>
       <c r="P61" s="56"/>
     </row>
-    <row r="62" spans="1:20" ht="15.75" customHeight="1">
+    <row r="62" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H62" s="52"/>
       <c r="I62" s="52"/>
       <c r="O62" s="57"/>
       <c r="P62" s="56"/>
     </row>
-    <row r="63" spans="1:20" ht="15.75" customHeight="1">
+    <row r="63" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G63" s="50"/>
       <c r="H63" s="68"/>
       <c r="I63" s="68"/>
       <c r="J63" s="58"/>
       <c r="K63" s="58"/>
       <c r="L63" s="58"/>
       <c r="M63" s="60"/>
       <c r="N63" s="60"/>
       <c r="O63" s="56"/>
       <c r="P63" s="56"/>
     </row>
-    <row r="64" spans="1:20" ht="15.75" customHeight="1">
+    <row r="64" spans="1:20" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H64" s="52"/>
       <c r="I64" s="52"/>
       <c r="O64" s="56"/>
       <c r="P64" s="56"/>
     </row>
-    <row r="65" spans="7:16" ht="15.75" customHeight="1">
+    <row r="65" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H65" s="52"/>
       <c r="I65" s="52"/>
       <c r="O65" s="56"/>
       <c r="P65" s="56"/>
     </row>
-    <row r="66" spans="7:16" ht="15.75" customHeight="1">
+    <row r="66" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="G66" s="50"/>
       <c r="H66" s="50"/>
       <c r="I66" s="50"/>
       <c r="J66" s="60"/>
       <c r="K66" s="60"/>
       <c r="L66" s="60"/>
       <c r="M66" s="60"/>
       <c r="N66" s="60"/>
       <c r="O66" s="56"/>
       <c r="P66" s="56"/>
     </row>
-    <row r="67" spans="7:16" ht="15.75" customHeight="1">
+    <row r="67" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H67" s="52"/>
       <c r="I67" s="52"/>
       <c r="O67" s="56"/>
       <c r="P67" s="56"/>
     </row>
-    <row r="68" spans="7:16" ht="15.75" customHeight="1">
+    <row r="68" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H68" s="52"/>
       <c r="I68" s="52"/>
       <c r="O68" s="56"/>
       <c r="P68" s="56"/>
     </row>
-    <row r="69" spans="7:16" ht="15.75" customHeight="1">
+    <row r="69" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H69" s="52"/>
       <c r="I69" s="52"/>
       <c r="O69" s="56"/>
       <c r="P69" s="56"/>
     </row>
-    <row r="70" spans="7:16" ht="15.75" customHeight="1">
+    <row r="70" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H70" s="52"/>
       <c r="I70" s="52"/>
       <c r="O70" s="56"/>
       <c r="P70" s="56"/>
     </row>
-    <row r="71" spans="7:16" ht="15.75" customHeight="1">
+    <row r="71" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H71" s="52"/>
       <c r="I71" s="52"/>
       <c r="O71" s="56"/>
       <c r="P71" s="56"/>
     </row>
-    <row r="72" spans="7:16" ht="15.75" customHeight="1">
+    <row r="72" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H72" s="52"/>
       <c r="I72" s="52"/>
       <c r="O72" s="56"/>
       <c r="P72" s="56"/>
     </row>
-    <row r="73" spans="7:16" ht="15.75" customHeight="1">
+    <row r="73" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H73" s="52"/>
       <c r="I73" s="52"/>
       <c r="O73" s="56"/>
       <c r="P73" s="56"/>
     </row>
-    <row r="74" spans="7:16" ht="15.75" customHeight="1">
+    <row r="74" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H74" s="52"/>
       <c r="I74" s="52"/>
       <c r="O74" s="56"/>
       <c r="P74" s="56"/>
     </row>
-    <row r="75" spans="7:16" ht="15.75" customHeight="1">
+    <row r="75" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H75" s="52"/>
       <c r="I75" s="52"/>
       <c r="O75" s="56"/>
       <c r="P75" s="56"/>
     </row>
-    <row r="76" spans="7:16" ht="15.75" customHeight="1">
+    <row r="76" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H76" s="52"/>
       <c r="I76" s="52"/>
       <c r="O76" s="56"/>
       <c r="P76" s="56"/>
     </row>
-    <row r="77" spans="7:16" ht="15.75" customHeight="1">
+    <row r="77" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H77" s="52"/>
       <c r="I77" s="52"/>
       <c r="O77" s="56"/>
       <c r="P77" s="56"/>
     </row>
-    <row r="78" spans="7:16" ht="15.75" customHeight="1">
+    <row r="78" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H78" s="52"/>
       <c r="I78" s="52"/>
       <c r="O78" s="56"/>
       <c r="P78" s="56"/>
     </row>
-    <row r="79" spans="7:16" ht="15.75" customHeight="1">
+    <row r="79" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H79" s="52"/>
       <c r="I79" s="52"/>
       <c r="O79" s="56"/>
       <c r="P79" s="56"/>
     </row>
-    <row r="80" spans="7:16" ht="15.75" customHeight="1">
+    <row r="80" spans="7:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H80" s="52"/>
       <c r="I80" s="52"/>
       <c r="O80" s="56"/>
       <c r="P80" s="56"/>
     </row>
-    <row r="81" spans="8:16" ht="15.75" customHeight="1">
+    <row r="81" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H81" s="52"/>
       <c r="I81" s="52"/>
       <c r="O81" s="56"/>
       <c r="P81" s="56"/>
     </row>
-    <row r="82" spans="8:16" ht="15.75" customHeight="1">
+    <row r="82" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H82" s="52"/>
       <c r="I82" s="52"/>
       <c r="O82" s="56"/>
       <c r="P82" s="56"/>
     </row>
-    <row r="83" spans="8:16" ht="15.75" customHeight="1">
+    <row r="83" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H83" s="52"/>
       <c r="I83" s="52"/>
       <c r="O83" s="56"/>
       <c r="P83" s="56"/>
     </row>
-    <row r="84" spans="8:16" ht="15.75" customHeight="1">
+    <row r="84" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H84" s="52"/>
       <c r="I84" s="52"/>
       <c r="O84" s="56"/>
       <c r="P84" s="56"/>
     </row>
-    <row r="85" spans="8:16" ht="15.75" customHeight="1">
+    <row r="85" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H85" s="52"/>
       <c r="I85" s="52"/>
       <c r="O85" s="56"/>
       <c r="P85" s="56"/>
     </row>
-    <row r="86" spans="8:16" ht="15.75" customHeight="1">
+    <row r="86" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H86" s="52"/>
       <c r="I86" s="52"/>
       <c r="O86" s="56"/>
       <c r="P86" s="56"/>
     </row>
-    <row r="87" spans="8:16" ht="15.75" customHeight="1">
+    <row r="87" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H87" s="52"/>
       <c r="I87" s="52"/>
       <c r="O87" s="56"/>
       <c r="P87" s="56"/>
     </row>
-    <row r="88" spans="8:16" ht="15.75" customHeight="1">
+    <row r="88" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H88" s="52"/>
       <c r="I88" s="52"/>
       <c r="O88" s="56"/>
       <c r="P88" s="56"/>
     </row>
-    <row r="89" spans="8:16" ht="15.75" customHeight="1">
+    <row r="89" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H89" s="52"/>
       <c r="I89" s="52"/>
       <c r="O89" s="56"/>
       <c r="P89" s="56"/>
     </row>
-    <row r="90" spans="8:16" ht="15.75" customHeight="1">
+    <row r="90" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H90" s="52"/>
       <c r="I90" s="52"/>
       <c r="O90" s="56"/>
       <c r="P90" s="56"/>
     </row>
-    <row r="91" spans="8:16" ht="15.75" customHeight="1">
+    <row r="91" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H91" s="52"/>
       <c r="I91" s="52"/>
       <c r="O91" s="56"/>
       <c r="P91" s="56"/>
     </row>
-    <row r="92" spans="8:16" ht="15.75" customHeight="1">
+    <row r="92" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H92" s="52"/>
       <c r="I92" s="52"/>
       <c r="O92" s="56"/>
       <c r="P92" s="56"/>
     </row>
-    <row r="93" spans="8:16" ht="15.75" customHeight="1">
+    <row r="93" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H93" s="52"/>
       <c r="I93" s="52"/>
       <c r="O93" s="56"/>
       <c r="P93" s="56"/>
     </row>
-    <row r="94" spans="8:16" ht="15.75" customHeight="1">
+    <row r="94" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H94" s="52"/>
       <c r="I94" s="52"/>
       <c r="O94" s="56"/>
       <c r="P94" s="56"/>
     </row>
-    <row r="95" spans="8:16" ht="15.75" customHeight="1">
+    <row r="95" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H95" s="52"/>
       <c r="I95" s="52"/>
       <c r="O95" s="56"/>
       <c r="P95" s="56"/>
     </row>
-    <row r="96" spans="8:16" ht="15.75" customHeight="1">
+    <row r="96" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H96" s="52"/>
       <c r="I96" s="52"/>
       <c r="O96" s="56"/>
       <c r="P96" s="56"/>
     </row>
-    <row r="97" spans="8:16" ht="15.75" customHeight="1">
+    <row r="97" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H97" s="52"/>
       <c r="I97" s="52"/>
       <c r="O97" s="56"/>
       <c r="P97" s="56"/>
     </row>
-    <row r="98" spans="8:16" ht="15.75" customHeight="1">
+    <row r="98" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H98" s="52"/>
       <c r="I98" s="52"/>
       <c r="O98" s="56"/>
       <c r="P98" s="56"/>
     </row>
-    <row r="99" spans="8:16" ht="15.75" customHeight="1">
+    <row r="99" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H99" s="52"/>
       <c r="I99" s="52"/>
       <c r="O99" s="56"/>
       <c r="P99" s="56"/>
     </row>
-    <row r="100" spans="8:16" ht="15.75" customHeight="1">
+    <row r="100" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H100" s="52"/>
       <c r="I100" s="52"/>
       <c r="O100" s="56"/>
       <c r="P100" s="56"/>
     </row>
-    <row r="101" spans="8:16" ht="15.75" customHeight="1">
+    <row r="101" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H101" s="52"/>
       <c r="I101" s="52"/>
       <c r="O101" s="56"/>
       <c r="P101" s="56"/>
     </row>
-    <row r="102" spans="8:16" ht="15.75" customHeight="1">
+    <row r="102" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H102" s="52"/>
       <c r="I102" s="52"/>
       <c r="O102" s="56"/>
       <c r="P102" s="56"/>
     </row>
-    <row r="103" spans="8:16" ht="15.75" customHeight="1">
+    <row r="103" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H103" s="52"/>
       <c r="I103" s="52"/>
       <c r="O103" s="56"/>
       <c r="P103" s="56"/>
     </row>
-    <row r="104" spans="8:16" ht="15.75" customHeight="1">
+    <row r="104" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H104" s="52"/>
       <c r="I104" s="52"/>
       <c r="O104" s="56"/>
       <c r="P104" s="56"/>
     </row>
-    <row r="105" spans="8:16" ht="15.75" customHeight="1">
+    <row r="105" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H105" s="52"/>
       <c r="I105" s="52"/>
       <c r="O105" s="56"/>
       <c r="P105" s="56"/>
     </row>
-    <row r="106" spans="8:16" ht="15.75" customHeight="1">
+    <row r="106" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H106" s="52"/>
       <c r="I106" s="52"/>
       <c r="O106" s="56"/>
       <c r="P106" s="56"/>
     </row>
-    <row r="107" spans="8:16" ht="15.75" customHeight="1">
+    <row r="107" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H107" s="52"/>
       <c r="I107" s="52"/>
       <c r="O107" s="56"/>
       <c r="P107" s="56"/>
     </row>
-    <row r="108" spans="8:16" ht="15.75" customHeight="1">
+    <row r="108" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H108" s="52"/>
       <c r="I108" s="52"/>
       <c r="O108" s="56"/>
       <c r="P108" s="56"/>
     </row>
-    <row r="109" spans="8:16" ht="15.75" customHeight="1">
+    <row r="109" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H109" s="52"/>
       <c r="I109" s="52"/>
       <c r="O109" s="56"/>
       <c r="P109" s="56"/>
     </row>
-    <row r="110" spans="8:16" ht="15.75" customHeight="1">
+    <row r="110" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H110" s="52"/>
       <c r="I110" s="52"/>
       <c r="O110" s="56"/>
       <c r="P110" s="56"/>
     </row>
-    <row r="111" spans="8:16" ht="15.75" customHeight="1">
+    <row r="111" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H111" s="52"/>
       <c r="I111" s="52"/>
       <c r="O111" s="56"/>
       <c r="P111" s="56"/>
     </row>
-    <row r="112" spans="8:16" ht="15.75" customHeight="1">
+    <row r="112" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H112" s="52"/>
       <c r="I112" s="52"/>
       <c r="O112" s="56"/>
       <c r="P112" s="56"/>
     </row>
-    <row r="113" spans="8:16" ht="15.75" customHeight="1">
+    <row r="113" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H113" s="52"/>
       <c r="I113" s="52"/>
       <c r="O113" s="56"/>
       <c r="P113" s="56"/>
     </row>
-    <row r="114" spans="8:16" ht="15.75" customHeight="1">
+    <row r="114" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H114" s="52"/>
       <c r="I114" s="52"/>
       <c r="O114" s="56"/>
       <c r="P114" s="56"/>
     </row>
-    <row r="115" spans="8:16" ht="15.75" customHeight="1">
+    <row r="115" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H115" s="52"/>
       <c r="I115" s="52"/>
       <c r="O115" s="56"/>
       <c r="P115" s="56"/>
     </row>
-    <row r="116" spans="8:16" ht="15.75" customHeight="1">
+    <row r="116" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H116" s="52"/>
       <c r="I116" s="52"/>
       <c r="O116" s="56"/>
       <c r="P116" s="56"/>
     </row>
-    <row r="117" spans="8:16" ht="15.75" customHeight="1">
+    <row r="117" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H117" s="52"/>
       <c r="I117" s="52"/>
       <c r="O117" s="56"/>
       <c r="P117" s="56"/>
     </row>
-    <row r="118" spans="8:16" ht="15.75" customHeight="1">
+    <row r="118" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H118" s="52"/>
       <c r="I118" s="52"/>
       <c r="O118" s="56"/>
       <c r="P118" s="56"/>
     </row>
-    <row r="119" spans="8:16" ht="15.75" customHeight="1">
+    <row r="119" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H119" s="52"/>
       <c r="I119" s="52"/>
       <c r="O119" s="56"/>
       <c r="P119" s="56"/>
     </row>
-    <row r="120" spans="8:16" ht="15.75" customHeight="1">
+    <row r="120" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H120" s="52"/>
       <c r="I120" s="52"/>
       <c r="O120" s="56"/>
       <c r="P120" s="56"/>
     </row>
-    <row r="121" spans="8:16" ht="15.75" customHeight="1">
+    <row r="121" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H121" s="52"/>
       <c r="I121" s="52"/>
       <c r="O121" s="56"/>
       <c r="P121" s="56"/>
     </row>
-    <row r="122" spans="8:16" ht="15.75" customHeight="1">
+    <row r="122" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H122" s="52"/>
       <c r="I122" s="52"/>
       <c r="O122" s="56"/>
       <c r="P122" s="56"/>
     </row>
-    <row r="123" spans="8:16" ht="15.75" customHeight="1">
+    <row r="123" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H123" s="52"/>
       <c r="I123" s="52"/>
       <c r="O123" s="56"/>
       <c r="P123" s="56"/>
     </row>
-    <row r="124" spans="8:16" ht="15.75" customHeight="1">
+    <row r="124" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H124" s="52"/>
       <c r="I124" s="52"/>
       <c r="O124" s="56"/>
       <c r="P124" s="56"/>
     </row>
-    <row r="125" spans="8:16" ht="15.75" customHeight="1">
+    <row r="125" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H125" s="52"/>
       <c r="I125" s="52"/>
       <c r="O125" s="56"/>
       <c r="P125" s="56"/>
     </row>
-    <row r="126" spans="8:16" ht="15.75" customHeight="1">
+    <row r="126" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H126" s="52"/>
       <c r="I126" s="52"/>
       <c r="O126" s="56"/>
       <c r="P126" s="56"/>
     </row>
-    <row r="127" spans="8:16" ht="15.75" customHeight="1">
+    <row r="127" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H127" s="52"/>
       <c r="I127" s="52"/>
       <c r="O127" s="56"/>
       <c r="P127" s="56"/>
     </row>
-    <row r="128" spans="8:16" ht="15.75" customHeight="1">
+    <row r="128" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H128" s="52"/>
       <c r="I128" s="52"/>
       <c r="O128" s="56"/>
       <c r="P128" s="56"/>
     </row>
-    <row r="129" spans="8:16" ht="15.75" customHeight="1">
+    <row r="129" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H129" s="52"/>
       <c r="I129" s="52"/>
       <c r="O129" s="56"/>
       <c r="P129" s="56"/>
     </row>
-    <row r="130" spans="8:16" ht="15.75" customHeight="1">
+    <row r="130" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H130" s="52"/>
       <c r="I130" s="52"/>
       <c r="O130" s="56"/>
       <c r="P130" s="56"/>
     </row>
-    <row r="131" spans="8:16" ht="15.75" customHeight="1">
+    <row r="131" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H131" s="52"/>
       <c r="I131" s="52"/>
       <c r="O131" s="56"/>
       <c r="P131" s="56"/>
     </row>
-    <row r="132" spans="8:16" ht="15.75" customHeight="1">
+    <row r="132" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H132" s="52"/>
       <c r="I132" s="52"/>
       <c r="O132" s="56"/>
       <c r="P132" s="56"/>
     </row>
-    <row r="133" spans="8:16" ht="15.75" customHeight="1">
+    <row r="133" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H133" s="52"/>
       <c r="I133" s="52"/>
       <c r="O133" s="56"/>
       <c r="P133" s="56"/>
     </row>
-    <row r="134" spans="8:16" ht="15.75" customHeight="1">
+    <row r="134" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H134" s="52"/>
       <c r="I134" s="52"/>
       <c r="O134" s="56"/>
       <c r="P134" s="56"/>
     </row>
-    <row r="135" spans="8:16" ht="15.75" customHeight="1">
+    <row r="135" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H135" s="52"/>
       <c r="I135" s="52"/>
       <c r="O135" s="56"/>
       <c r="P135" s="56"/>
     </row>
-    <row r="136" spans="8:16" ht="15.75" customHeight="1">
+    <row r="136" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H136" s="52"/>
       <c r="I136" s="52"/>
       <c r="O136" s="56"/>
       <c r="P136" s="56"/>
     </row>
-    <row r="137" spans="8:16" ht="15.75" customHeight="1">
+    <row r="137" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H137" s="52"/>
       <c r="I137" s="52"/>
       <c r="O137" s="56"/>
       <c r="P137" s="56"/>
     </row>
-    <row r="138" spans="8:16" ht="15.75" customHeight="1">
+    <row r="138" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H138" s="52"/>
       <c r="I138" s="52"/>
       <c r="O138" s="56"/>
       <c r="P138" s="56"/>
     </row>
-    <row r="139" spans="8:16" ht="15.75" customHeight="1">
+    <row r="139" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H139" s="52"/>
       <c r="I139" s="52"/>
       <c r="O139" s="56"/>
       <c r="P139" s="56"/>
     </row>
-    <row r="140" spans="8:16" ht="15.75" customHeight="1">
+    <row r="140" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H140" s="52"/>
       <c r="I140" s="52"/>
       <c r="O140" s="56"/>
       <c r="P140" s="56"/>
     </row>
-    <row r="141" spans="8:16" ht="15.75" customHeight="1">
+    <row r="141" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H141" s="52"/>
       <c r="I141" s="52"/>
       <c r="O141" s="56"/>
       <c r="P141" s="56"/>
     </row>
-    <row r="142" spans="8:16" ht="15.75" customHeight="1">
+    <row r="142" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H142" s="52"/>
       <c r="I142" s="52"/>
       <c r="O142" s="56"/>
       <c r="P142" s="56"/>
     </row>
-    <row r="143" spans="8:16" ht="15.75" customHeight="1">
+    <row r="143" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H143" s="52"/>
       <c r="I143" s="52"/>
       <c r="O143" s="56"/>
       <c r="P143" s="56"/>
     </row>
-    <row r="144" spans="8:16" ht="15.75" customHeight="1">
+    <row r="144" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H144" s="52"/>
       <c r="I144" s="52"/>
       <c r="O144" s="56"/>
       <c r="P144" s="56"/>
     </row>
-    <row r="145" spans="8:16" ht="15.75" customHeight="1">
+    <row r="145" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H145" s="52"/>
       <c r="I145" s="52"/>
       <c r="O145" s="56"/>
       <c r="P145" s="56"/>
     </row>
-    <row r="146" spans="8:16" ht="15.75" customHeight="1">
+    <row r="146" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H146" s="52"/>
       <c r="I146" s="52"/>
       <c r="O146" s="56"/>
       <c r="P146" s="56"/>
     </row>
-    <row r="147" spans="8:16" ht="15.75" customHeight="1">
+    <row r="147" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H147" s="52"/>
       <c r="I147" s="52"/>
       <c r="O147" s="56"/>
       <c r="P147" s="56"/>
     </row>
-    <row r="148" spans="8:16" ht="15.75" customHeight="1">
+    <row r="148" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H148" s="52"/>
       <c r="I148" s="52"/>
       <c r="O148" s="56"/>
       <c r="P148" s="56"/>
     </row>
-    <row r="149" spans="8:16" ht="15.75" customHeight="1">
+    <row r="149" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H149" s="52"/>
       <c r="I149" s="52"/>
       <c r="O149" s="56"/>
       <c r="P149" s="56"/>
     </row>
-    <row r="150" spans="8:16" ht="15.75" customHeight="1">
+    <row r="150" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H150" s="52"/>
       <c r="I150" s="52"/>
       <c r="O150" s="56"/>
       <c r="P150" s="56"/>
     </row>
-    <row r="151" spans="8:16" ht="15.75" customHeight="1">
+    <row r="151" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H151" s="52"/>
       <c r="I151" s="52"/>
       <c r="O151" s="56"/>
       <c r="P151" s="56"/>
     </row>
-    <row r="152" spans="8:16" ht="15.75" customHeight="1">
+    <row r="152" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H152" s="52"/>
       <c r="I152" s="52"/>
       <c r="O152" s="56"/>
       <c r="P152" s="56"/>
     </row>
-    <row r="153" spans="8:16" ht="15.75" customHeight="1">
+    <row r="153" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H153" s="52"/>
       <c r="I153" s="52"/>
       <c r="O153" s="56"/>
       <c r="P153" s="56"/>
     </row>
-    <row r="154" spans="8:16" ht="15.75" customHeight="1">
+    <row r="154" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H154" s="52"/>
       <c r="I154" s="52"/>
       <c r="O154" s="56"/>
       <c r="P154" s="56"/>
     </row>
-    <row r="155" spans="8:16" ht="15.75" customHeight="1">
+    <row r="155" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H155" s="52"/>
       <c r="I155" s="52"/>
       <c r="O155" s="56"/>
       <c r="P155" s="56"/>
     </row>
-    <row r="156" spans="8:16" ht="15.75" customHeight="1">
+    <row r="156" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H156" s="52"/>
       <c r="I156" s="52"/>
       <c r="O156" s="56"/>
       <c r="P156" s="56"/>
     </row>
-    <row r="157" spans="8:16" ht="15.75" customHeight="1">
+    <row r="157" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H157" s="52"/>
       <c r="I157" s="52"/>
       <c r="O157" s="56"/>
       <c r="P157" s="56"/>
     </row>
-    <row r="158" spans="8:16" ht="15.75" customHeight="1">
+    <row r="158" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H158" s="52"/>
       <c r="I158" s="52"/>
       <c r="O158" s="56"/>
       <c r="P158" s="56"/>
     </row>
-    <row r="159" spans="8:16" ht="15.75" customHeight="1">
+    <row r="159" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H159" s="52"/>
       <c r="I159" s="52"/>
       <c r="O159" s="56"/>
       <c r="P159" s="56"/>
     </row>
-    <row r="160" spans="8:16" ht="15.75" customHeight="1">
+    <row r="160" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H160" s="52"/>
       <c r="I160" s="52"/>
       <c r="O160" s="56"/>
       <c r="P160" s="56"/>
     </row>
-    <row r="161" spans="8:16" ht="15.75" customHeight="1">
+    <row r="161" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H161" s="52"/>
       <c r="I161" s="52"/>
       <c r="O161" s="56"/>
       <c r="P161" s="56"/>
     </row>
-    <row r="162" spans="8:16" ht="15.75" customHeight="1">
+    <row r="162" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H162" s="52"/>
       <c r="I162" s="52"/>
       <c r="O162" s="56"/>
       <c r="P162" s="56"/>
     </row>
-    <row r="163" spans="8:16" ht="15.75" customHeight="1">
+    <row r="163" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H163" s="52"/>
       <c r="I163" s="52"/>
       <c r="O163" s="56"/>
       <c r="P163" s="56"/>
     </row>
-    <row r="164" spans="8:16" ht="15.75" customHeight="1">
+    <row r="164" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H164" s="52"/>
       <c r="I164" s="52"/>
       <c r="O164" s="56"/>
       <c r="P164" s="56"/>
     </row>
-    <row r="165" spans="8:16" ht="15.75" customHeight="1">
+    <row r="165" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H165" s="52"/>
       <c r="I165" s="52"/>
       <c r="O165" s="56"/>
       <c r="P165" s="56"/>
     </row>
-    <row r="166" spans="8:16" ht="15.75" customHeight="1">
+    <row r="166" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H166" s="52"/>
       <c r="I166" s="52"/>
       <c r="O166" s="56"/>
       <c r="P166" s="56"/>
     </row>
-    <row r="167" spans="8:16" ht="15.75" customHeight="1">
+    <row r="167" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H167" s="52"/>
       <c r="I167" s="52"/>
       <c r="O167" s="56"/>
       <c r="P167" s="56"/>
     </row>
-    <row r="168" spans="8:16" ht="15.75" customHeight="1">
+    <row r="168" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H168" s="52"/>
       <c r="I168" s="52"/>
       <c r="O168" s="56"/>
       <c r="P168" s="56"/>
     </row>
-    <row r="169" spans="8:16" ht="15.75" customHeight="1">
+    <row r="169" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H169" s="52"/>
       <c r="I169" s="52"/>
       <c r="O169" s="56"/>
       <c r="P169" s="56"/>
     </row>
-    <row r="170" spans="8:16" ht="15.75" customHeight="1">
+    <row r="170" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H170" s="52"/>
       <c r="I170" s="52"/>
       <c r="O170" s="56"/>
       <c r="P170" s="56"/>
     </row>
-    <row r="171" spans="8:16" ht="15.75" customHeight="1">
+    <row r="171" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H171" s="52"/>
       <c r="I171" s="52"/>
       <c r="O171" s="56"/>
       <c r="P171" s="56"/>
     </row>
-    <row r="172" spans="8:16" ht="15.75" customHeight="1">
+    <row r="172" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H172" s="52"/>
       <c r="I172" s="52"/>
       <c r="O172" s="56"/>
       <c r="P172" s="56"/>
     </row>
-    <row r="173" spans="8:16" ht="15.75" customHeight="1">
+    <row r="173" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H173" s="52"/>
       <c r="I173" s="52"/>
       <c r="O173" s="56"/>
       <c r="P173" s="56"/>
     </row>
-    <row r="174" spans="8:16" ht="15.75" customHeight="1">
+    <row r="174" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H174" s="52"/>
       <c r="I174" s="52"/>
       <c r="O174" s="56"/>
       <c r="P174" s="56"/>
     </row>
-    <row r="175" spans="8:16" ht="15.75" customHeight="1">
+    <row r="175" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H175" s="52"/>
       <c r="I175" s="52"/>
       <c r="O175" s="56"/>
       <c r="P175" s="56"/>
     </row>
-    <row r="176" spans="8:16" ht="15.75" customHeight="1">
+    <row r="176" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H176" s="52"/>
       <c r="I176" s="52"/>
       <c r="O176" s="56"/>
       <c r="P176" s="56"/>
     </row>
-    <row r="177" spans="8:16" ht="15.75" customHeight="1">
+    <row r="177" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H177" s="52"/>
       <c r="I177" s="52"/>
       <c r="O177" s="56"/>
       <c r="P177" s="56"/>
     </row>
-    <row r="178" spans="8:16" ht="15.75" customHeight="1">
+    <row r="178" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H178" s="52"/>
       <c r="I178" s="52"/>
       <c r="O178" s="56"/>
       <c r="P178" s="56"/>
     </row>
-    <row r="179" spans="8:16" ht="15.75" customHeight="1">
+    <row r="179" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H179" s="52"/>
       <c r="I179" s="52"/>
       <c r="O179" s="56"/>
       <c r="P179" s="56"/>
     </row>
-    <row r="180" spans="8:16" ht="15.75" customHeight="1">
+    <row r="180" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H180" s="52"/>
       <c r="I180" s="52"/>
       <c r="O180" s="56"/>
       <c r="P180" s="56"/>
     </row>
-    <row r="181" spans="8:16" ht="15.75" customHeight="1">
+    <row r="181" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H181" s="52"/>
       <c r="I181" s="52"/>
       <c r="O181" s="56"/>
       <c r="P181" s="56"/>
     </row>
-    <row r="182" spans="8:16" ht="15.75" customHeight="1">
+    <row r="182" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H182" s="52"/>
       <c r="I182" s="52"/>
       <c r="O182" s="56"/>
       <c r="P182" s="56"/>
     </row>
-    <row r="183" spans="8:16" ht="15.75" customHeight="1">
+    <row r="183" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H183" s="52"/>
       <c r="I183" s="52"/>
       <c r="O183" s="56"/>
       <c r="P183" s="56"/>
     </row>
-    <row r="184" spans="8:16" ht="15.75" customHeight="1">
+    <row r="184" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H184" s="52"/>
       <c r="I184" s="52"/>
       <c r="O184" s="56"/>
       <c r="P184" s="56"/>
     </row>
-    <row r="185" spans="8:16" ht="15.75" customHeight="1">
+    <row r="185" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H185" s="52"/>
       <c r="I185" s="52"/>
       <c r="O185" s="56"/>
       <c r="P185" s="56"/>
     </row>
-    <row r="186" spans="8:16" ht="15.75" customHeight="1">
+    <row r="186" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H186" s="52"/>
       <c r="I186" s="52"/>
       <c r="O186" s="56"/>
       <c r="P186" s="56"/>
     </row>
-    <row r="187" spans="8:16" ht="15.75" customHeight="1">
+    <row r="187" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H187" s="52"/>
       <c r="I187" s="52"/>
       <c r="O187" s="56"/>
       <c r="P187" s="56"/>
     </row>
-    <row r="188" spans="8:16" ht="15.75" customHeight="1">
+    <row r="188" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H188" s="52"/>
       <c r="I188" s="52"/>
       <c r="O188" s="56"/>
       <c r="P188" s="56"/>
     </row>
-    <row r="189" spans="8:16" ht="15.75" customHeight="1">
+    <row r="189" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H189" s="52"/>
       <c r="I189" s="52"/>
       <c r="O189" s="56"/>
       <c r="P189" s="56"/>
     </row>
-    <row r="190" spans="8:16" ht="15.75" customHeight="1">
+    <row r="190" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H190" s="52"/>
       <c r="I190" s="52"/>
       <c r="O190" s="56"/>
       <c r="P190" s="56"/>
     </row>
-    <row r="191" spans="8:16" ht="15.75" customHeight="1">
+    <row r="191" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H191" s="52"/>
       <c r="I191" s="52"/>
       <c r="O191" s="56"/>
       <c r="P191" s="56"/>
     </row>
-    <row r="192" spans="8:16" ht="15.75" customHeight="1">
+    <row r="192" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H192" s="52"/>
       <c r="I192" s="52"/>
       <c r="O192" s="56"/>
       <c r="P192" s="56"/>
     </row>
-    <row r="193" spans="8:16" ht="15.75" customHeight="1">
+    <row r="193" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H193" s="52"/>
       <c r="I193" s="52"/>
       <c r="O193" s="56"/>
       <c r="P193" s="56"/>
     </row>
-    <row r="194" spans="8:16" ht="15.75" customHeight="1">
+    <row r="194" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H194" s="52"/>
       <c r="I194" s="52"/>
       <c r="O194" s="56"/>
       <c r="P194" s="56"/>
     </row>
-    <row r="195" spans="8:16" ht="15.75" customHeight="1">
+    <row r="195" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H195" s="52"/>
       <c r="I195" s="52"/>
       <c r="O195" s="56"/>
       <c r="P195" s="56"/>
     </row>
-    <row r="196" spans="8:16" ht="15.75" customHeight="1">
+    <row r="196" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H196" s="52"/>
       <c r="I196" s="52"/>
       <c r="O196" s="56"/>
       <c r="P196" s="56"/>
     </row>
-    <row r="197" spans="8:16" ht="15.75" customHeight="1">
+    <row r="197" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H197" s="52"/>
       <c r="I197" s="52"/>
       <c r="O197" s="56"/>
       <c r="P197" s="56"/>
     </row>
-    <row r="198" spans="8:16" ht="15.75" customHeight="1">
+    <row r="198" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H198" s="52"/>
       <c r="I198" s="52"/>
       <c r="O198" s="56"/>
       <c r="P198" s="56"/>
     </row>
-    <row r="199" spans="8:16" ht="15.75" customHeight="1">
+    <row r="199" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H199" s="52"/>
       <c r="I199" s="52"/>
       <c r="O199" s="56"/>
       <c r="P199" s="56"/>
     </row>
-    <row r="200" spans="8:16" ht="15.75" customHeight="1">
+    <row r="200" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H200" s="52"/>
       <c r="I200" s="52"/>
       <c r="O200" s="56"/>
       <c r="P200" s="56"/>
     </row>
-    <row r="201" spans="8:16" ht="15.75" customHeight="1">
+    <row r="201" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H201" s="52"/>
       <c r="I201" s="52"/>
       <c r="O201" s="56"/>
       <c r="P201" s="56"/>
     </row>
-    <row r="202" spans="8:16" ht="15.75" customHeight="1">
+    <row r="202" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H202" s="52"/>
       <c r="I202" s="52"/>
       <c r="O202" s="56"/>
       <c r="P202" s="56"/>
     </row>
-    <row r="203" spans="8:16" ht="15.75" customHeight="1">
+    <row r="203" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H203" s="52"/>
       <c r="I203" s="52"/>
       <c r="O203" s="56"/>
       <c r="P203" s="56"/>
     </row>
-    <row r="204" spans="8:16" ht="15.75" customHeight="1">
+    <row r="204" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H204" s="52"/>
       <c r="I204" s="52"/>
       <c r="O204" s="56"/>
       <c r="P204" s="56"/>
     </row>
-    <row r="205" spans="8:16" ht="15.75" customHeight="1">
+    <row r="205" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H205" s="52"/>
       <c r="I205" s="52"/>
       <c r="O205" s="56"/>
       <c r="P205" s="56"/>
     </row>
-    <row r="206" spans="8:16" ht="15.75" customHeight="1">
+    <row r="206" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H206" s="52"/>
       <c r="I206" s="52"/>
       <c r="O206" s="56"/>
       <c r="P206" s="56"/>
     </row>
-    <row r="207" spans="8:16" ht="15.75" customHeight="1">
+    <row r="207" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H207" s="52"/>
       <c r="I207" s="52"/>
       <c r="O207" s="56"/>
       <c r="P207" s="56"/>
     </row>
-    <row r="208" spans="8:16" ht="15.75" customHeight="1">
+    <row r="208" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H208" s="52"/>
       <c r="I208" s="52"/>
       <c r="O208" s="56"/>
       <c r="P208" s="56"/>
     </row>
-    <row r="209" spans="8:16" ht="15.75" customHeight="1">
+    <row r="209" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H209" s="52"/>
       <c r="I209" s="52"/>
       <c r="O209" s="56"/>
       <c r="P209" s="56"/>
     </row>
-    <row r="210" spans="8:16" ht="15.75" customHeight="1">
+    <row r="210" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H210" s="52"/>
       <c r="I210" s="52"/>
       <c r="O210" s="56"/>
       <c r="P210" s="56"/>
     </row>
-    <row r="211" spans="8:16" ht="15.75" customHeight="1">
+    <row r="211" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H211" s="52"/>
       <c r="I211" s="52"/>
       <c r="O211" s="56"/>
       <c r="P211" s="56"/>
     </row>
-    <row r="212" spans="8:16" ht="15.75" customHeight="1">
+    <row r="212" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H212" s="52"/>
       <c r="I212" s="52"/>
       <c r="O212" s="56"/>
       <c r="P212" s="56"/>
     </row>
-    <row r="213" spans="8:16" ht="15.75" customHeight="1">
+    <row r="213" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H213" s="52"/>
       <c r="I213" s="52"/>
       <c r="O213" s="56"/>
       <c r="P213" s="56"/>
     </row>
-    <row r="214" spans="8:16" ht="15.75" customHeight="1">
+    <row r="214" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H214" s="52"/>
       <c r="I214" s="52"/>
       <c r="O214" s="56"/>
       <c r="P214" s="56"/>
     </row>
-    <row r="215" spans="8:16" ht="15.75" customHeight="1">
+    <row r="215" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H215" s="52"/>
       <c r="I215" s="52"/>
       <c r="O215" s="56"/>
       <c r="P215" s="56"/>
     </row>
-    <row r="216" spans="8:16" ht="15.75" customHeight="1">
+    <row r="216" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H216" s="52"/>
       <c r="I216" s="52"/>
       <c r="O216" s="56"/>
       <c r="P216" s="56"/>
     </row>
-    <row r="217" spans="8:16" ht="15.75" customHeight="1">
+    <row r="217" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H217" s="52"/>
       <c r="I217" s="52"/>
       <c r="O217" s="56"/>
       <c r="P217" s="56"/>
     </row>
-    <row r="218" spans="8:16" ht="15.75" customHeight="1">
+    <row r="218" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H218" s="52"/>
       <c r="I218" s="52"/>
       <c r="O218" s="56"/>
       <c r="P218" s="56"/>
     </row>
-    <row r="219" spans="8:16" ht="15.75" customHeight="1">
+    <row r="219" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H219" s="52"/>
       <c r="I219" s="52"/>
       <c r="O219" s="56"/>
       <c r="P219" s="56"/>
     </row>
-    <row r="220" spans="8:16" ht="15.75" customHeight="1">
+    <row r="220" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H220" s="52"/>
       <c r="I220" s="52"/>
       <c r="O220" s="56"/>
       <c r="P220" s="56"/>
     </row>
-    <row r="221" spans="8:16" ht="15.75" customHeight="1">
+    <row r="221" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H221" s="52"/>
       <c r="I221" s="52"/>
       <c r="O221" s="56"/>
       <c r="P221" s="56"/>
     </row>
-    <row r="222" spans="8:16" ht="15.75" customHeight="1">
+    <row r="222" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H222" s="52"/>
       <c r="I222" s="52"/>
       <c r="O222" s="56"/>
       <c r="P222" s="56"/>
     </row>
-    <row r="223" spans="8:16" ht="15.75" customHeight="1">
+    <row r="223" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H223" s="52"/>
       <c r="I223" s="52"/>
       <c r="O223" s="56"/>
       <c r="P223" s="56"/>
     </row>
-    <row r="224" spans="8:16" ht="15.75" customHeight="1">
+    <row r="224" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H224" s="52"/>
       <c r="I224" s="52"/>
       <c r="O224" s="56"/>
       <c r="P224" s="56"/>
     </row>
-    <row r="225" spans="8:16" ht="15.75" customHeight="1">
+    <row r="225" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H225" s="52"/>
       <c r="I225" s="52"/>
       <c r="O225" s="56"/>
       <c r="P225" s="56"/>
     </row>
-    <row r="226" spans="8:16" ht="15.75" customHeight="1">
+    <row r="226" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H226" s="52"/>
       <c r="I226" s="52"/>
       <c r="O226" s="56"/>
       <c r="P226" s="56"/>
     </row>
-    <row r="227" spans="8:16" ht="15.75" customHeight="1">
+    <row r="227" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H227" s="52"/>
       <c r="I227" s="52"/>
       <c r="O227" s="56"/>
       <c r="P227" s="56"/>
     </row>
-    <row r="228" spans="8:16" ht="15.75" customHeight="1">
+    <row r="228" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H228" s="52"/>
       <c r="I228" s="52"/>
       <c r="O228" s="56"/>
       <c r="P228" s="56"/>
     </row>
-    <row r="229" spans="8:16" ht="15.75" customHeight="1">
+    <row r="229" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H229" s="52"/>
       <c r="I229" s="52"/>
       <c r="O229" s="56"/>
       <c r="P229" s="56"/>
     </row>
-    <row r="230" spans="8:16" ht="15.75" customHeight="1">
+    <row r="230" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H230" s="52"/>
       <c r="I230" s="52"/>
       <c r="O230" s="56"/>
       <c r="P230" s="56"/>
     </row>
-    <row r="231" spans="8:16" ht="15.75" customHeight="1">
+    <row r="231" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H231" s="52"/>
       <c r="I231" s="52"/>
       <c r="O231" s="56"/>
       <c r="P231" s="56"/>
     </row>
-    <row r="232" spans="8:16" ht="15.75" customHeight="1">
+    <row r="232" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H232" s="52"/>
       <c r="I232" s="52"/>
       <c r="O232" s="56"/>
       <c r="P232" s="56"/>
     </row>
-    <row r="233" spans="8:16" ht="15.75" customHeight="1">
+    <row r="233" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H233" s="52"/>
       <c r="I233" s="52"/>
       <c r="O233" s="56"/>
       <c r="P233" s="56"/>
     </row>
-    <row r="234" spans="8:16" ht="15.75" customHeight="1">
+    <row r="234" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H234" s="52"/>
       <c r="I234" s="52"/>
       <c r="O234" s="56"/>
       <c r="P234" s="56"/>
     </row>
-    <row r="235" spans="8:16" ht="15.75" customHeight="1">
+    <row r="235" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H235" s="52"/>
       <c r="I235" s="52"/>
       <c r="O235" s="56"/>
       <c r="P235" s="56"/>
     </row>
-    <row r="236" spans="8:16" ht="15.75" customHeight="1">
+    <row r="236" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H236" s="52"/>
       <c r="I236" s="52"/>
       <c r="O236" s="56"/>
       <c r="P236" s="56"/>
     </row>
-    <row r="237" spans="8:16" ht="15.75" customHeight="1">
+    <row r="237" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H237" s="52"/>
       <c r="I237" s="52"/>
       <c r="O237" s="56"/>
       <c r="P237" s="56"/>
     </row>
-    <row r="238" spans="8:16" ht="15.75" customHeight="1">
+    <row r="238" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H238" s="52"/>
       <c r="I238" s="52"/>
       <c r="O238" s="56"/>
       <c r="P238" s="56"/>
     </row>
-    <row r="239" spans="8:16" ht="15.75" customHeight="1">
+    <row r="239" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H239" s="52"/>
       <c r="I239" s="52"/>
       <c r="O239" s="56"/>
       <c r="P239" s="56"/>
     </row>
-    <row r="240" spans="8:16" ht="15.75" customHeight="1">
+    <row r="240" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H240" s="52"/>
       <c r="I240" s="52"/>
       <c r="O240" s="56"/>
       <c r="P240" s="56"/>
     </row>
-    <row r="241" spans="8:16" ht="15.75" customHeight="1">
+    <row r="241" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H241" s="52"/>
       <c r="I241" s="52"/>
       <c r="O241" s="56"/>
       <c r="P241" s="56"/>
     </row>
-    <row r="242" spans="8:16" ht="15.75" customHeight="1">
+    <row r="242" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H242" s="52"/>
       <c r="I242" s="52"/>
       <c r="O242" s="56"/>
       <c r="P242" s="56"/>
     </row>
-    <row r="243" spans="8:16" ht="15.75" customHeight="1">
+    <row r="243" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H243" s="52"/>
       <c r="I243" s="52"/>
       <c r="O243" s="56"/>
       <c r="P243" s="56"/>
     </row>
-    <row r="244" spans="8:16" ht="15.75" customHeight="1">
+    <row r="244" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H244" s="52"/>
       <c r="I244" s="52"/>
       <c r="O244" s="56"/>
       <c r="P244" s="56"/>
     </row>
-    <row r="245" spans="8:16" ht="15.75" customHeight="1">
+    <row r="245" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H245" s="52"/>
       <c r="I245" s="52"/>
       <c r="O245" s="56"/>
       <c r="P245" s="56"/>
     </row>
-    <row r="246" spans="8:16" ht="15.75" customHeight="1">
+    <row r="246" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H246" s="52"/>
       <c r="I246" s="52"/>
       <c r="O246" s="56"/>
       <c r="P246" s="56"/>
     </row>
-    <row r="247" spans="8:16" ht="15.75" customHeight="1">
+    <row r="247" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H247" s="52"/>
       <c r="I247" s="52"/>
       <c r="O247" s="56"/>
       <c r="P247" s="56"/>
     </row>
-    <row r="248" spans="8:16" ht="15.75" customHeight="1">
+    <row r="248" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H248" s="52"/>
       <c r="I248" s="52"/>
       <c r="O248" s="56"/>
       <c r="P248" s="56"/>
     </row>
-    <row r="249" spans="8:16" ht="15.75" customHeight="1">
+    <row r="249" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H249" s="52"/>
       <c r="I249" s="52"/>
       <c r="O249" s="56"/>
       <c r="P249" s="56"/>
     </row>
-    <row r="250" spans="8:16" ht="15.75" customHeight="1">
+    <row r="250" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H250" s="52"/>
       <c r="I250" s="52"/>
       <c r="O250" s="56"/>
       <c r="P250" s="56"/>
     </row>
-    <row r="251" spans="8:16" ht="15.75" customHeight="1">
+    <row r="251" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H251" s="52"/>
       <c r="I251" s="52"/>
       <c r="O251" s="56"/>
       <c r="P251" s="56"/>
     </row>
-    <row r="252" spans="8:16" ht="15.75" customHeight="1">
+    <row r="252" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H252" s="52"/>
       <c r="I252" s="52"/>
       <c r="O252" s="56"/>
       <c r="P252" s="56"/>
     </row>
-    <row r="253" spans="8:16" ht="15.75" customHeight="1">
+    <row r="253" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H253" s="52"/>
       <c r="I253" s="52"/>
       <c r="O253" s="56"/>
       <c r="P253" s="56"/>
     </row>
-    <row r="254" spans="8:16" ht="15.75" customHeight="1">
+    <row r="254" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H254" s="52"/>
       <c r="I254" s="52"/>
       <c r="O254" s="56"/>
       <c r="P254" s="56"/>
     </row>
-    <row r="255" spans="8:16" ht="15.75" customHeight="1">
+    <row r="255" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H255" s="52"/>
       <c r="I255" s="52"/>
       <c r="O255" s="56"/>
       <c r="P255" s="56"/>
     </row>
-    <row r="256" spans="8:16" ht="15.75" customHeight="1">
+    <row r="256" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H256" s="52"/>
       <c r="I256" s="52"/>
       <c r="O256" s="56"/>
       <c r="P256" s="56"/>
     </row>
-    <row r="257" spans="8:16" ht="15.75" customHeight="1">
+    <row r="257" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H257" s="52"/>
       <c r="I257" s="52"/>
       <c r="O257" s="56"/>
       <c r="P257" s="56"/>
     </row>
-    <row r="258" spans="8:16" ht="15.75" customHeight="1">
+    <row r="258" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H258" s="52"/>
       <c r="I258" s="52"/>
       <c r="O258" s="56"/>
       <c r="P258" s="56"/>
     </row>
-    <row r="259" spans="8:16" ht="15.75" customHeight="1">
+    <row r="259" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H259" s="52"/>
       <c r="I259" s="52"/>
       <c r="O259" s="56"/>
       <c r="P259" s="56"/>
     </row>
-    <row r="260" spans="8:16" ht="15.75" customHeight="1">
+    <row r="260" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H260" s="52"/>
       <c r="I260" s="52"/>
       <c r="O260" s="56"/>
       <c r="P260" s="56"/>
     </row>
-    <row r="261" spans="8:16" ht="15.75" customHeight="1">
+    <row r="261" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H261" s="52"/>
       <c r="I261" s="52"/>
       <c r="O261" s="56"/>
       <c r="P261" s="56"/>
     </row>
-    <row r="262" spans="8:16" ht="15.75" customHeight="1">
+    <row r="262" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H262" s="52"/>
       <c r="I262" s="52"/>
       <c r="O262" s="56"/>
       <c r="P262" s="56"/>
     </row>
-    <row r="263" spans="8:16" ht="15.75" customHeight="1">
+    <row r="263" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H263" s="52"/>
       <c r="I263" s="52"/>
       <c r="O263" s="56"/>
       <c r="P263" s="56"/>
     </row>
-    <row r="264" spans="8:16" ht="15.75" customHeight="1">
+    <row r="264" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H264" s="52"/>
       <c r="I264" s="52"/>
       <c r="O264" s="56"/>
       <c r="P264" s="56"/>
     </row>
-    <row r="265" spans="8:16" ht="15.75" customHeight="1">
+    <row r="265" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H265" s="52"/>
       <c r="I265" s="52"/>
       <c r="O265" s="56"/>
       <c r="P265" s="56"/>
     </row>
-    <row r="266" spans="8:16" ht="15.75" customHeight="1">
+    <row r="266" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H266" s="52"/>
       <c r="I266" s="52"/>
       <c r="O266" s="56"/>
       <c r="P266" s="56"/>
     </row>
-    <row r="267" spans="8:16" ht="15.75" customHeight="1">
+    <row r="267" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H267" s="52"/>
       <c r="I267" s="52"/>
       <c r="O267" s="56"/>
       <c r="P267" s="56"/>
     </row>
-    <row r="268" spans="8:16" ht="15.75" customHeight="1">
+    <row r="268" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H268" s="52"/>
       <c r="I268" s="52"/>
       <c r="O268" s="56"/>
       <c r="P268" s="56"/>
     </row>
-    <row r="269" spans="8:16" ht="15.75" customHeight="1">
+    <row r="269" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H269" s="52"/>
       <c r="I269" s="52"/>
       <c r="O269" s="56"/>
       <c r="P269" s="56"/>
     </row>
-    <row r="270" spans="8:16" ht="15.75" customHeight="1">
+    <row r="270" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H270" s="52"/>
       <c r="I270" s="52"/>
       <c r="O270" s="56"/>
       <c r="P270" s="56"/>
     </row>
-    <row r="271" spans="8:16" ht="15.75" customHeight="1">
+    <row r="271" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H271" s="52"/>
       <c r="I271" s="52"/>
       <c r="O271" s="56"/>
       <c r="P271" s="56"/>
     </row>
-    <row r="272" spans="8:16" ht="15.75" customHeight="1">
+    <row r="272" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H272" s="52"/>
       <c r="I272" s="52"/>
       <c r="O272" s="56"/>
       <c r="P272" s="56"/>
     </row>
-    <row r="273" spans="8:16" ht="15.75" customHeight="1">
+    <row r="273" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H273" s="52"/>
       <c r="I273" s="52"/>
       <c r="O273" s="56"/>
       <c r="P273" s="56"/>
     </row>
-    <row r="274" spans="8:16" ht="15.75" customHeight="1">
+    <row r="274" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H274" s="52"/>
       <c r="I274" s="52"/>
       <c r="O274" s="56"/>
       <c r="P274" s="56"/>
     </row>
-    <row r="275" spans="8:16" ht="15.75" customHeight="1">
+    <row r="275" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H275" s="52"/>
       <c r="I275" s="52"/>
       <c r="O275" s="56"/>
       <c r="P275" s="56"/>
     </row>
-    <row r="276" spans="8:16" ht="15.75" customHeight="1">
+    <row r="276" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H276" s="52"/>
       <c r="I276" s="52"/>
       <c r="O276" s="56"/>
       <c r="P276" s="56"/>
     </row>
-    <row r="277" spans="8:16" ht="15.75" customHeight="1">
+    <row r="277" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H277" s="52"/>
       <c r="I277" s="52"/>
       <c r="O277" s="56"/>
       <c r="P277" s="56"/>
     </row>
-    <row r="278" spans="8:16" ht="15.75" customHeight="1">
+    <row r="278" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H278" s="52"/>
       <c r="I278" s="52"/>
       <c r="O278" s="56"/>
       <c r="P278" s="56"/>
     </row>
-    <row r="279" spans="8:16" ht="15.75" customHeight="1">
+    <row r="279" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H279" s="52"/>
       <c r="I279" s="52"/>
       <c r="O279" s="56"/>
       <c r="P279" s="56"/>
     </row>
-    <row r="280" spans="8:16" ht="15.75" customHeight="1">
+    <row r="280" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H280" s="52"/>
       <c r="I280" s="52"/>
       <c r="O280" s="56"/>
       <c r="P280" s="56"/>
     </row>
-    <row r="281" spans="8:16" ht="15.75" customHeight="1">
+    <row r="281" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H281" s="52"/>
       <c r="I281" s="52"/>
       <c r="O281" s="56"/>
       <c r="P281" s="56"/>
     </row>
-    <row r="282" spans="8:16" ht="15.75" customHeight="1">
+    <row r="282" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H282" s="52"/>
       <c r="I282" s="52"/>
       <c r="O282" s="56"/>
       <c r="P282" s="56"/>
     </row>
-    <row r="283" spans="8:16" ht="15.75" customHeight="1">
+    <row r="283" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H283" s="52"/>
       <c r="I283" s="52"/>
       <c r="O283" s="56"/>
       <c r="P283" s="56"/>
     </row>
-    <row r="284" spans="8:16" ht="15.75" customHeight="1">
+    <row r="284" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H284" s="52"/>
       <c r="I284" s="52"/>
       <c r="O284" s="56"/>
       <c r="P284" s="56"/>
     </row>
-    <row r="285" spans="8:16" ht="15.75" customHeight="1">
+    <row r="285" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H285" s="52"/>
       <c r="I285" s="52"/>
       <c r="O285" s="56"/>
       <c r="P285" s="56"/>
     </row>
-    <row r="286" spans="8:16" ht="15.75" customHeight="1">
+    <row r="286" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H286" s="52"/>
       <c r="I286" s="52"/>
       <c r="O286" s="56"/>
       <c r="P286" s="56"/>
     </row>
-    <row r="287" spans="8:16" ht="15.75" customHeight="1">
+    <row r="287" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H287" s="52"/>
       <c r="I287" s="52"/>
       <c r="O287" s="56"/>
       <c r="P287" s="56"/>
     </row>
-    <row r="288" spans="8:16" ht="15.75" customHeight="1">
+    <row r="288" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H288" s="52"/>
       <c r="I288" s="52"/>
       <c r="O288" s="56"/>
       <c r="P288" s="56"/>
     </row>
-    <row r="289" spans="8:16" ht="15.75" customHeight="1">
+    <row r="289" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H289" s="52"/>
       <c r="I289" s="52"/>
       <c r="O289" s="56"/>
       <c r="P289" s="56"/>
     </row>
-    <row r="290" spans="8:16" ht="15.75" customHeight="1">
+    <row r="290" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H290" s="52"/>
       <c r="I290" s="52"/>
       <c r="O290" s="56"/>
       <c r="P290" s="56"/>
     </row>
-    <row r="291" spans="8:16" ht="15.75" customHeight="1">
+    <row r="291" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H291" s="52"/>
       <c r="I291" s="52"/>
       <c r="O291" s="56"/>
       <c r="P291" s="56"/>
     </row>
-    <row r="292" spans="8:16" ht="15.75" customHeight="1">
+    <row r="292" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H292" s="52"/>
       <c r="I292" s="52"/>
       <c r="O292" s="56"/>
       <c r="P292" s="56"/>
     </row>
-    <row r="293" spans="8:16" ht="15.75" customHeight="1">
+    <row r="293" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H293" s="52"/>
       <c r="I293" s="52"/>
       <c r="O293" s="56"/>
       <c r="P293" s="56"/>
     </row>
-    <row r="294" spans="8:16" ht="15.75" customHeight="1">
+    <row r="294" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H294" s="52"/>
       <c r="I294" s="52"/>
       <c r="O294" s="56"/>
       <c r="P294" s="56"/>
     </row>
-    <row r="295" spans="8:16" ht="15.75" customHeight="1">
+    <row r="295" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H295" s="52"/>
       <c r="I295" s="52"/>
       <c r="O295" s="56"/>
       <c r="P295" s="56"/>
     </row>
-    <row r="296" spans="8:16" ht="15.75" customHeight="1">
+    <row r="296" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H296" s="52"/>
       <c r="I296" s="52"/>
       <c r="O296" s="56"/>
       <c r="P296" s="56"/>
     </row>
-    <row r="297" spans="8:16" ht="15.75" customHeight="1">
+    <row r="297" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H297" s="52"/>
       <c r="I297" s="52"/>
       <c r="O297" s="56"/>
       <c r="P297" s="56"/>
     </row>
-    <row r="298" spans="8:16" ht="15.75" customHeight="1">
+    <row r="298" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H298" s="52"/>
       <c r="I298" s="52"/>
       <c r="O298" s="56"/>
       <c r="P298" s="56"/>
     </row>
-    <row r="299" spans="8:16" ht="15.75" customHeight="1">
+    <row r="299" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H299" s="52"/>
       <c r="I299" s="52"/>
       <c r="O299" s="56"/>
       <c r="P299" s="56"/>
     </row>
-    <row r="300" spans="8:16" ht="15.75" customHeight="1">
+    <row r="300" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H300" s="52"/>
       <c r="I300" s="52"/>
       <c r="O300" s="56"/>
       <c r="P300" s="56"/>
     </row>
-    <row r="301" spans="8:16" ht="15.75" customHeight="1">
+    <row r="301" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H301" s="52"/>
       <c r="I301" s="52"/>
       <c r="O301" s="56"/>
       <c r="P301" s="56"/>
     </row>
-    <row r="302" spans="8:16" ht="15.75" customHeight="1">
+    <row r="302" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H302" s="52"/>
       <c r="I302" s="52"/>
       <c r="O302" s="56"/>
       <c r="P302" s="56"/>
     </row>
-    <row r="303" spans="8:16" ht="15.75" customHeight="1">
+    <row r="303" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H303" s="52"/>
       <c r="I303" s="52"/>
       <c r="O303" s="56"/>
       <c r="P303" s="56"/>
     </row>
-    <row r="304" spans="8:16" ht="15.75" customHeight="1">
+    <row r="304" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H304" s="52"/>
       <c r="I304" s="52"/>
       <c r="O304" s="56"/>
       <c r="P304" s="56"/>
     </row>
-    <row r="305" spans="8:16" ht="15.75" customHeight="1">
+    <row r="305" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H305" s="52"/>
       <c r="I305" s="52"/>
       <c r="O305" s="56"/>
       <c r="P305" s="56"/>
     </row>
-    <row r="306" spans="8:16" ht="15.75" customHeight="1">
+    <row r="306" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H306" s="52"/>
       <c r="I306" s="52"/>
       <c r="O306" s="56"/>
       <c r="P306" s="56"/>
     </row>
-    <row r="307" spans="8:16" ht="15.75" customHeight="1">
+    <row r="307" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H307" s="52"/>
       <c r="I307" s="52"/>
       <c r="O307" s="56"/>
       <c r="P307" s="56"/>
     </row>
-    <row r="308" spans="8:16" ht="15.75" customHeight="1">
+    <row r="308" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H308" s="52"/>
       <c r="I308" s="52"/>
       <c r="O308" s="56"/>
       <c r="P308" s="56"/>
     </row>
-    <row r="309" spans="8:16" ht="15.75" customHeight="1">
+    <row r="309" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H309" s="52"/>
       <c r="I309" s="52"/>
       <c r="O309" s="56"/>
       <c r="P309" s="56"/>
     </row>
-    <row r="310" spans="8:16" ht="15.75" customHeight="1">
+    <row r="310" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H310" s="52"/>
       <c r="I310" s="52"/>
       <c r="O310" s="56"/>
       <c r="P310" s="56"/>
     </row>
-    <row r="311" spans="8:16" ht="15.75" customHeight="1">
+    <row r="311" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H311" s="52"/>
       <c r="I311" s="52"/>
       <c r="O311" s="56"/>
       <c r="P311" s="56"/>
     </row>
-    <row r="312" spans="8:16" ht="15.75" customHeight="1">
+    <row r="312" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H312" s="52"/>
       <c r="I312" s="52"/>
       <c r="O312" s="56"/>
       <c r="P312" s="56"/>
     </row>
-    <row r="313" spans="8:16" ht="15.75" customHeight="1">
+    <row r="313" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H313" s="52"/>
       <c r="I313" s="52"/>
       <c r="O313" s="56"/>
       <c r="P313" s="56"/>
     </row>
-    <row r="314" spans="8:16" ht="15.75" customHeight="1">
+    <row r="314" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H314" s="52"/>
       <c r="I314" s="52"/>
       <c r="O314" s="56"/>
       <c r="P314" s="56"/>
     </row>
-    <row r="315" spans="8:16" ht="15.75" customHeight="1">
+    <row r="315" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H315" s="52"/>
       <c r="I315" s="52"/>
       <c r="O315" s="56"/>
       <c r="P315" s="56"/>
     </row>
-    <row r="316" spans="8:16" ht="15.75" customHeight="1">
+    <row r="316" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H316" s="52"/>
       <c r="I316" s="52"/>
       <c r="O316" s="56"/>
       <c r="P316" s="56"/>
     </row>
-    <row r="317" spans="8:16" ht="15.75" customHeight="1">
+    <row r="317" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H317" s="52"/>
       <c r="I317" s="52"/>
       <c r="O317" s="56"/>
       <c r="P317" s="56"/>
     </row>
-    <row r="318" spans="8:16" ht="15.75" customHeight="1">
+    <row r="318" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H318" s="52"/>
       <c r="I318" s="52"/>
       <c r="O318" s="56"/>
       <c r="P318" s="56"/>
     </row>
-    <row r="319" spans="8:16" ht="15.75" customHeight="1">
+    <row r="319" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H319" s="52"/>
       <c r="I319" s="52"/>
       <c r="O319" s="56"/>
       <c r="P319" s="56"/>
     </row>
-    <row r="320" spans="8:16" ht="15.75" customHeight="1">
+    <row r="320" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H320" s="52"/>
       <c r="I320" s="52"/>
       <c r="O320" s="56"/>
       <c r="P320" s="56"/>
     </row>
-    <row r="321" spans="8:16" ht="15.75" customHeight="1">
+    <row r="321" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H321" s="52"/>
       <c r="I321" s="52"/>
       <c r="O321" s="56"/>
       <c r="P321" s="56"/>
     </row>
-    <row r="322" spans="8:16" ht="15.75" customHeight="1">
+    <row r="322" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H322" s="52"/>
       <c r="I322" s="52"/>
       <c r="O322" s="56"/>
       <c r="P322" s="56"/>
     </row>
-    <row r="323" spans="8:16" ht="15.75" customHeight="1">
+    <row r="323" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H323" s="52"/>
       <c r="I323" s="52"/>
       <c r="O323" s="56"/>
       <c r="P323" s="56"/>
     </row>
-    <row r="324" spans="8:16" ht="15.75" customHeight="1">
+    <row r="324" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H324" s="52"/>
       <c r="I324" s="52"/>
       <c r="O324" s="56"/>
       <c r="P324" s="56"/>
     </row>
-    <row r="325" spans="8:16" ht="15.75" customHeight="1">
+    <row r="325" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H325" s="52"/>
       <c r="I325" s="52"/>
       <c r="O325" s="56"/>
       <c r="P325" s="56"/>
     </row>
-    <row r="326" spans="8:16" ht="15.75" customHeight="1">
+    <row r="326" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H326" s="52"/>
       <c r="I326" s="52"/>
       <c r="O326" s="56"/>
       <c r="P326" s="56"/>
     </row>
-    <row r="327" spans="8:16" ht="15.75" customHeight="1">
+    <row r="327" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H327" s="52"/>
       <c r="I327" s="52"/>
       <c r="O327" s="56"/>
       <c r="P327" s="56"/>
     </row>
-    <row r="328" spans="8:16" ht="15.75" customHeight="1">
+    <row r="328" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H328" s="52"/>
       <c r="I328" s="52"/>
       <c r="O328" s="56"/>
       <c r="P328" s="56"/>
     </row>
-    <row r="329" spans="8:16" ht="15.75" customHeight="1">
+    <row r="329" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H329" s="52"/>
       <c r="I329" s="52"/>
       <c r="O329" s="56"/>
       <c r="P329" s="56"/>
     </row>
-    <row r="330" spans="8:16" ht="15.75" customHeight="1">
+    <row r="330" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H330" s="52"/>
       <c r="I330" s="52"/>
       <c r="O330" s="56"/>
       <c r="P330" s="56"/>
     </row>
-    <row r="331" spans="8:16" ht="15.75" customHeight="1">
+    <row r="331" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H331" s="52"/>
       <c r="I331" s="52"/>
       <c r="O331" s="56"/>
       <c r="P331" s="56"/>
     </row>
-    <row r="332" spans="8:16" ht="15.75" customHeight="1">
+    <row r="332" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H332" s="52"/>
       <c r="I332" s="52"/>
       <c r="O332" s="56"/>
       <c r="P332" s="56"/>
     </row>
-    <row r="333" spans="8:16" ht="15.75" customHeight="1">
+    <row r="333" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H333" s="52"/>
       <c r="I333" s="52"/>
       <c r="O333" s="56"/>
       <c r="P333" s="56"/>
     </row>
-    <row r="334" spans="8:16" ht="15.75" customHeight="1">
+    <row r="334" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H334" s="52"/>
       <c r="I334" s="52"/>
       <c r="O334" s="56"/>
       <c r="P334" s="56"/>
     </row>
-    <row r="335" spans="8:16" ht="15.75" customHeight="1">
+    <row r="335" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H335" s="52"/>
       <c r="I335" s="52"/>
       <c r="O335" s="56"/>
       <c r="P335" s="56"/>
     </row>
-    <row r="336" spans="8:16" ht="15.75" customHeight="1">
+    <row r="336" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H336" s="52"/>
       <c r="I336" s="52"/>
       <c r="O336" s="56"/>
       <c r="P336" s="56"/>
     </row>
-    <row r="337" spans="8:16" ht="15.75" customHeight="1">
+    <row r="337" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H337" s="52"/>
       <c r="I337" s="52"/>
       <c r="O337" s="56"/>
       <c r="P337" s="56"/>
     </row>
-    <row r="338" spans="8:16" ht="15.75" customHeight="1">
+    <row r="338" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H338" s="52"/>
       <c r="I338" s="52"/>
       <c r="O338" s="56"/>
       <c r="P338" s="56"/>
     </row>
-    <row r="339" spans="8:16" ht="15.75" customHeight="1">
+    <row r="339" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H339" s="52"/>
       <c r="I339" s="52"/>
       <c r="O339" s="56"/>
       <c r="P339" s="56"/>
     </row>
-    <row r="340" spans="8:16" ht="15.75" customHeight="1">
+    <row r="340" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H340" s="52"/>
       <c r="I340" s="52"/>
       <c r="O340" s="56"/>
       <c r="P340" s="56"/>
     </row>
-    <row r="341" spans="8:16" ht="15.75" customHeight="1">
+    <row r="341" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H341" s="52"/>
       <c r="I341" s="52"/>
       <c r="O341" s="56"/>
       <c r="P341" s="56"/>
     </row>
-    <row r="342" spans="8:16" ht="15.75" customHeight="1">
+    <row r="342" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H342" s="52"/>
       <c r="I342" s="52"/>
       <c r="O342" s="56"/>
       <c r="P342" s="56"/>
     </row>
-    <row r="343" spans="8:16" ht="15.75" customHeight="1">
+    <row r="343" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H343" s="52"/>
       <c r="I343" s="52"/>
       <c r="O343" s="56"/>
       <c r="P343" s="56"/>
     </row>
-    <row r="344" spans="8:16" ht="15.75" customHeight="1">
+    <row r="344" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H344" s="52"/>
       <c r="I344" s="52"/>
       <c r="O344" s="56"/>
       <c r="P344" s="56"/>
     </row>
-    <row r="345" spans="8:16" ht="15.75" customHeight="1">
+    <row r="345" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H345" s="52"/>
       <c r="I345" s="52"/>
       <c r="O345" s="56"/>
       <c r="P345" s="56"/>
     </row>
-    <row r="346" spans="8:16" ht="15.75" customHeight="1">
+    <row r="346" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H346" s="52"/>
       <c r="I346" s="52"/>
       <c r="O346" s="56"/>
       <c r="P346" s="56"/>
     </row>
-    <row r="347" spans="8:16" ht="15.75" customHeight="1">
+    <row r="347" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H347" s="52"/>
       <c r="I347" s="52"/>
       <c r="O347" s="56"/>
       <c r="P347" s="56"/>
     </row>
-    <row r="348" spans="8:16" ht="15.75" customHeight="1">
+    <row r="348" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H348" s="52"/>
       <c r="I348" s="52"/>
       <c r="O348" s="56"/>
       <c r="P348" s="56"/>
     </row>
-    <row r="349" spans="8:16" ht="15.75" customHeight="1">
+    <row r="349" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H349" s="52"/>
       <c r="I349" s="52"/>
       <c r="O349" s="56"/>
       <c r="P349" s="56"/>
     </row>
-    <row r="350" spans="8:16" ht="15.75" customHeight="1">
+    <row r="350" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H350" s="52"/>
       <c r="I350" s="52"/>
       <c r="O350" s="56"/>
       <c r="P350" s="56"/>
     </row>
-    <row r="351" spans="8:16" ht="15.75" customHeight="1">
+    <row r="351" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H351" s="52"/>
       <c r="I351" s="52"/>
       <c r="O351" s="56"/>
       <c r="P351" s="56"/>
     </row>
-    <row r="352" spans="8:16" ht="15.75" customHeight="1">
+    <row r="352" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H352" s="52"/>
       <c r="I352" s="52"/>
       <c r="O352" s="56"/>
       <c r="P352" s="56"/>
     </row>
-    <row r="353" spans="8:16" ht="15.75" customHeight="1">
+    <row r="353" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H353" s="52"/>
       <c r="I353" s="52"/>
       <c r="O353" s="56"/>
       <c r="P353" s="56"/>
     </row>
-    <row r="354" spans="8:16" ht="15.75" customHeight="1">
+    <row r="354" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H354" s="52"/>
       <c r="I354" s="52"/>
       <c r="O354" s="56"/>
       <c r="P354" s="56"/>
     </row>
-    <row r="355" spans="8:16" ht="15.75" customHeight="1">
+    <row r="355" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H355" s="52"/>
       <c r="I355" s="52"/>
       <c r="O355" s="56"/>
       <c r="P355" s="56"/>
     </row>
-    <row r="356" spans="8:16" ht="15.75" customHeight="1">
+    <row r="356" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H356" s="52"/>
       <c r="I356" s="52"/>
       <c r="O356" s="56"/>
       <c r="P356" s="56"/>
     </row>
-    <row r="357" spans="8:16" ht="15.75" customHeight="1">
+    <row r="357" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H357" s="52"/>
       <c r="I357" s="52"/>
       <c r="O357" s="56"/>
       <c r="P357" s="56"/>
     </row>
-    <row r="358" spans="8:16" ht="15.75" customHeight="1">
+    <row r="358" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H358" s="52"/>
       <c r="I358" s="52"/>
       <c r="O358" s="56"/>
       <c r="P358" s="56"/>
     </row>
-    <row r="359" spans="8:16" ht="15.75" customHeight="1">
+    <row r="359" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H359" s="52"/>
       <c r="I359" s="52"/>
       <c r="O359" s="56"/>
       <c r="P359" s="56"/>
     </row>
-    <row r="360" spans="8:16" ht="15.75" customHeight="1">
+    <row r="360" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H360" s="52"/>
       <c r="I360" s="52"/>
       <c r="O360" s="56"/>
       <c r="P360" s="56"/>
     </row>
-    <row r="361" spans="8:16" ht="15.75" customHeight="1">
+    <row r="361" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H361" s="52"/>
       <c r="I361" s="52"/>
       <c r="O361" s="56"/>
       <c r="P361" s="56"/>
     </row>
-    <row r="362" spans="8:16" ht="15.75" customHeight="1">
+    <row r="362" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H362" s="52"/>
       <c r="I362" s="52"/>
       <c r="O362" s="56"/>
       <c r="P362" s="56"/>
     </row>
-    <row r="363" spans="8:16" ht="15.75" customHeight="1">
+    <row r="363" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H363" s="52"/>
       <c r="I363" s="52"/>
       <c r="O363" s="56"/>
       <c r="P363" s="56"/>
     </row>
-    <row r="364" spans="8:16" ht="15.75" customHeight="1">
+    <row r="364" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H364" s="52"/>
       <c r="I364" s="52"/>
       <c r="O364" s="56"/>
       <c r="P364" s="56"/>
     </row>
-    <row r="365" spans="8:16" ht="15.75" customHeight="1">
+    <row r="365" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H365" s="52"/>
       <c r="I365" s="52"/>
       <c r="O365" s="56"/>
       <c r="P365" s="56"/>
     </row>
-    <row r="366" spans="8:16" ht="15.75" customHeight="1">
+    <row r="366" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H366" s="52"/>
       <c r="I366" s="52"/>
       <c r="O366" s="56"/>
       <c r="P366" s="56"/>
     </row>
-    <row r="367" spans="8:16" ht="15.75" customHeight="1">
+    <row r="367" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H367" s="52"/>
       <c r="I367" s="52"/>
       <c r="O367" s="56"/>
       <c r="P367" s="56"/>
     </row>
-    <row r="368" spans="8:16" ht="15.75" customHeight="1">
+    <row r="368" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H368" s="52"/>
       <c r="I368" s="52"/>
       <c r="O368" s="56"/>
       <c r="P368" s="56"/>
     </row>
-    <row r="369" spans="8:16" ht="15.75" customHeight="1">
+    <row r="369" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H369" s="52"/>
       <c r="I369" s="52"/>
       <c r="O369" s="56"/>
       <c r="P369" s="56"/>
     </row>
-    <row r="370" spans="8:16" ht="15.75" customHeight="1">
+    <row r="370" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H370" s="52"/>
       <c r="I370" s="52"/>
       <c r="O370" s="56"/>
       <c r="P370" s="56"/>
     </row>
-    <row r="371" spans="8:16" ht="15.75" customHeight="1">
+    <row r="371" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H371" s="52"/>
       <c r="I371" s="52"/>
       <c r="O371" s="56"/>
       <c r="P371" s="56"/>
     </row>
-    <row r="372" spans="8:16" ht="15.75" customHeight="1">
+    <row r="372" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H372" s="52"/>
       <c r="I372" s="52"/>
       <c r="O372" s="56"/>
       <c r="P372" s="56"/>
     </row>
-    <row r="373" spans="8:16" ht="15.75" customHeight="1">
+    <row r="373" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H373" s="52"/>
       <c r="I373" s="52"/>
       <c r="O373" s="56"/>
       <c r="P373" s="56"/>
     </row>
-    <row r="374" spans="8:16" ht="15.75" customHeight="1">
+    <row r="374" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H374" s="52"/>
       <c r="I374" s="52"/>
       <c r="O374" s="56"/>
       <c r="P374" s="56"/>
     </row>
-    <row r="375" spans="8:16" ht="15.75" customHeight="1">
+    <row r="375" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H375" s="52"/>
       <c r="I375" s="52"/>
       <c r="O375" s="56"/>
       <c r="P375" s="56"/>
     </row>
-    <row r="376" spans="8:16" ht="15.75" customHeight="1">
+    <row r="376" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H376" s="52"/>
       <c r="I376" s="52"/>
       <c r="O376" s="56"/>
       <c r="P376" s="56"/>
     </row>
-    <row r="377" spans="8:16" ht="15.75" customHeight="1">
+    <row r="377" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H377" s="52"/>
       <c r="I377" s="52"/>
       <c r="O377" s="56"/>
       <c r="P377" s="56"/>
     </row>
-    <row r="378" spans="8:16" ht="15.75" customHeight="1">
+    <row r="378" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H378" s="52"/>
       <c r="I378" s="52"/>
       <c r="O378" s="56"/>
       <c r="P378" s="56"/>
     </row>
-    <row r="379" spans="8:16" ht="15.75" customHeight="1">
+    <row r="379" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H379" s="52"/>
       <c r="I379" s="52"/>
       <c r="O379" s="56"/>
       <c r="P379" s="56"/>
     </row>
-    <row r="380" spans="8:16" ht="15.75" customHeight="1">
+    <row r="380" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H380" s="52"/>
       <c r="I380" s="52"/>
       <c r="O380" s="56"/>
       <c r="P380" s="56"/>
     </row>
-    <row r="381" spans="8:16" ht="15.75" customHeight="1">
+    <row r="381" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H381" s="52"/>
       <c r="I381" s="52"/>
       <c r="O381" s="56"/>
       <c r="P381" s="56"/>
     </row>
-    <row r="382" spans="8:16" ht="15.75" customHeight="1">
+    <row r="382" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H382" s="52"/>
       <c r="I382" s="52"/>
       <c r="O382" s="56"/>
       <c r="P382" s="56"/>
     </row>
-    <row r="383" spans="8:16" ht="15.75" customHeight="1">
+    <row r="383" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H383" s="52"/>
       <c r="I383" s="52"/>
       <c r="O383" s="56"/>
       <c r="P383" s="56"/>
     </row>
-    <row r="384" spans="8:16" ht="15.75" customHeight="1">
+    <row r="384" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H384" s="52"/>
       <c r="I384" s="52"/>
       <c r="O384" s="56"/>
       <c r="P384" s="56"/>
     </row>
-    <row r="385" spans="8:16" ht="15.75" customHeight="1">
+    <row r="385" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H385" s="52"/>
       <c r="I385" s="52"/>
       <c r="O385" s="56"/>
       <c r="P385" s="56"/>
     </row>
-    <row r="386" spans="8:16" ht="15.75" customHeight="1">
+    <row r="386" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H386" s="52"/>
       <c r="I386" s="52"/>
       <c r="O386" s="56"/>
       <c r="P386" s="56"/>
     </row>
-    <row r="387" spans="8:16" ht="15.75" customHeight="1">
+    <row r="387" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H387" s="52"/>
       <c r="I387" s="52"/>
       <c r="O387" s="56"/>
       <c r="P387" s="56"/>
     </row>
-    <row r="388" spans="8:16" ht="15.75" customHeight="1">
+    <row r="388" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H388" s="52"/>
       <c r="I388" s="52"/>
       <c r="O388" s="56"/>
       <c r="P388" s="56"/>
     </row>
-    <row r="389" spans="8:16" ht="15.75" customHeight="1">
+    <row r="389" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H389" s="52"/>
       <c r="I389" s="52"/>
       <c r="O389" s="56"/>
       <c r="P389" s="56"/>
     </row>
-    <row r="390" spans="8:16" ht="15.75" customHeight="1">
+    <row r="390" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H390" s="52"/>
       <c r="I390" s="52"/>
       <c r="O390" s="56"/>
       <c r="P390" s="56"/>
     </row>
-    <row r="391" spans="8:16" ht="15.75" customHeight="1">
+    <row r="391" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H391" s="52"/>
       <c r="I391" s="52"/>
       <c r="O391" s="56"/>
       <c r="P391" s="56"/>
     </row>
-    <row r="392" spans="8:16" ht="15.75" customHeight="1">
+    <row r="392" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H392" s="52"/>
       <c r="I392" s="52"/>
       <c r="O392" s="56"/>
       <c r="P392" s="56"/>
     </row>
-    <row r="393" spans="8:16" ht="15.75" customHeight="1">
+    <row r="393" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H393" s="52"/>
       <c r="I393" s="52"/>
       <c r="O393" s="56"/>
       <c r="P393" s="56"/>
     </row>
-    <row r="394" spans="8:16" ht="15.75" customHeight="1">
+    <row r="394" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H394" s="52"/>
       <c r="I394" s="52"/>
       <c r="O394" s="56"/>
       <c r="P394" s="56"/>
     </row>
-    <row r="395" spans="8:16" ht="15.75" customHeight="1">
+    <row r="395" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H395" s="52"/>
       <c r="I395" s="52"/>
       <c r="O395" s="56"/>
       <c r="P395" s="56"/>
     </row>
-    <row r="396" spans="8:16" ht="15.75" customHeight="1">
+    <row r="396" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H396" s="52"/>
       <c r="I396" s="52"/>
       <c r="O396" s="56"/>
       <c r="P396" s="56"/>
     </row>
-    <row r="397" spans="8:16" ht="15.75" customHeight="1">
+    <row r="397" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H397" s="52"/>
       <c r="I397" s="52"/>
       <c r="O397" s="56"/>
       <c r="P397" s="56"/>
     </row>
-    <row r="398" spans="8:16" ht="15.75" customHeight="1">
+    <row r="398" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H398" s="52"/>
       <c r="I398" s="52"/>
       <c r="O398" s="56"/>
       <c r="P398" s="56"/>
     </row>
-    <row r="399" spans="8:16" ht="15.75" customHeight="1">
+    <row r="399" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H399" s="52"/>
       <c r="I399" s="52"/>
       <c r="O399" s="56"/>
       <c r="P399" s="56"/>
     </row>
-    <row r="400" spans="8:16" ht="15.75" customHeight="1">
+    <row r="400" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H400" s="52"/>
       <c r="I400" s="52"/>
       <c r="O400" s="56"/>
       <c r="P400" s="56"/>
     </row>
-    <row r="401" spans="8:16" ht="15.75" customHeight="1">
+    <row r="401" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H401" s="52"/>
       <c r="I401" s="52"/>
       <c r="O401" s="56"/>
       <c r="P401" s="56"/>
     </row>
-    <row r="402" spans="8:16" ht="15.75" customHeight="1">
+    <row r="402" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H402" s="52"/>
       <c r="I402" s="52"/>
       <c r="O402" s="56"/>
       <c r="P402" s="56"/>
     </row>
-    <row r="403" spans="8:16" ht="15.75" customHeight="1">
+    <row r="403" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H403" s="52"/>
       <c r="I403" s="52"/>
       <c r="O403" s="56"/>
       <c r="P403" s="56"/>
     </row>
-    <row r="404" spans="8:16" ht="15.75" customHeight="1">
+    <row r="404" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H404" s="52"/>
       <c r="I404" s="52"/>
       <c r="O404" s="56"/>
       <c r="P404" s="56"/>
     </row>
-    <row r="405" spans="8:16" ht="15.75" customHeight="1">
+    <row r="405" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H405" s="52"/>
       <c r="I405" s="52"/>
       <c r="O405" s="56"/>
       <c r="P405" s="56"/>
     </row>
-    <row r="406" spans="8:16" ht="15.75" customHeight="1">
+    <row r="406" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H406" s="52"/>
       <c r="I406" s="52"/>
       <c r="O406" s="56"/>
       <c r="P406" s="56"/>
     </row>
-    <row r="407" spans="8:16" ht="15.75" customHeight="1">
+    <row r="407" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H407" s="52"/>
       <c r="I407" s="52"/>
       <c r="O407" s="56"/>
       <c r="P407" s="56"/>
     </row>
-    <row r="408" spans="8:16" ht="15.75" customHeight="1">
+    <row r="408" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H408" s="52"/>
       <c r="I408" s="52"/>
       <c r="O408" s="56"/>
       <c r="P408" s="56"/>
     </row>
-    <row r="409" spans="8:16" ht="15.75" customHeight="1">
+    <row r="409" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H409" s="52"/>
       <c r="I409" s="52"/>
       <c r="O409" s="56"/>
       <c r="P409" s="56"/>
     </row>
-    <row r="410" spans="8:16" ht="15.75" customHeight="1">
+    <row r="410" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H410" s="52"/>
       <c r="I410" s="52"/>
       <c r="O410" s="56"/>
       <c r="P410" s="56"/>
     </row>
-    <row r="411" spans="8:16" ht="15.75" customHeight="1">
+    <row r="411" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H411" s="52"/>
       <c r="I411" s="52"/>
       <c r="O411" s="56"/>
       <c r="P411" s="56"/>
     </row>
-    <row r="412" spans="8:16" ht="15.75" customHeight="1">
+    <row r="412" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H412" s="52"/>
       <c r="I412" s="52"/>
       <c r="O412" s="56"/>
       <c r="P412" s="56"/>
     </row>
-    <row r="413" spans="8:16" ht="15.75" customHeight="1">
+    <row r="413" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H413" s="52"/>
       <c r="I413" s="52"/>
       <c r="O413" s="56"/>
       <c r="P413" s="56"/>
     </row>
-    <row r="414" spans="8:16" ht="15.75" customHeight="1">
+    <row r="414" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H414" s="52"/>
       <c r="I414" s="52"/>
       <c r="O414" s="56"/>
       <c r="P414" s="56"/>
     </row>
-    <row r="415" spans="8:16" ht="15.75" customHeight="1">
+    <row r="415" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H415" s="52"/>
       <c r="I415" s="52"/>
       <c r="O415" s="56"/>
       <c r="P415" s="56"/>
     </row>
-    <row r="416" spans="8:16" ht="15.75" customHeight="1">
+    <row r="416" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H416" s="52"/>
       <c r="I416" s="52"/>
       <c r="O416" s="56"/>
       <c r="P416" s="56"/>
     </row>
-    <row r="417" spans="8:16" ht="15.75" customHeight="1">
+    <row r="417" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H417" s="52"/>
       <c r="I417" s="52"/>
       <c r="O417" s="56"/>
       <c r="P417" s="56"/>
     </row>
-    <row r="418" spans="8:16" ht="15.75" customHeight="1">
+    <row r="418" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H418" s="52"/>
       <c r="I418" s="52"/>
       <c r="O418" s="56"/>
       <c r="P418" s="56"/>
     </row>
-    <row r="419" spans="8:16" ht="15.75" customHeight="1">
+    <row r="419" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H419" s="52"/>
       <c r="I419" s="52"/>
       <c r="O419" s="56"/>
       <c r="P419" s="56"/>
     </row>
-    <row r="420" spans="8:16" ht="15.75" customHeight="1">
+    <row r="420" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H420" s="52"/>
       <c r="I420" s="52"/>
       <c r="O420" s="56"/>
       <c r="P420" s="56"/>
     </row>
-    <row r="421" spans="8:16" ht="15.75" customHeight="1">
+    <row r="421" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H421" s="52"/>
       <c r="I421" s="52"/>
       <c r="O421" s="56"/>
       <c r="P421" s="56"/>
     </row>
-    <row r="422" spans="8:16" ht="15.75" customHeight="1">
+    <row r="422" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H422" s="52"/>
       <c r="I422" s="52"/>
       <c r="O422" s="56"/>
       <c r="P422" s="56"/>
     </row>
-    <row r="423" spans="8:16" ht="15.75" customHeight="1">
+    <row r="423" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H423" s="52"/>
       <c r="I423" s="52"/>
       <c r="O423" s="56"/>
       <c r="P423" s="56"/>
     </row>
-    <row r="424" spans="8:16" ht="15.75" customHeight="1">
+    <row r="424" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H424" s="52"/>
       <c r="I424" s="52"/>
       <c r="O424" s="56"/>
       <c r="P424" s="56"/>
     </row>
-    <row r="425" spans="8:16" ht="15.75" customHeight="1">
+    <row r="425" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H425" s="52"/>
       <c r="I425" s="52"/>
       <c r="O425" s="56"/>
       <c r="P425" s="56"/>
     </row>
-    <row r="426" spans="8:16" ht="15.75" customHeight="1">
+    <row r="426" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H426" s="52"/>
       <c r="I426" s="52"/>
       <c r="O426" s="56"/>
       <c r="P426" s="56"/>
     </row>
-    <row r="427" spans="8:16" ht="15.75" customHeight="1">
+    <row r="427" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H427" s="52"/>
       <c r="I427" s="52"/>
       <c r="O427" s="56"/>
       <c r="P427" s="56"/>
     </row>
-    <row r="428" spans="8:16" ht="15.75" customHeight="1">
+    <row r="428" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H428" s="52"/>
       <c r="I428" s="52"/>
       <c r="O428" s="56"/>
       <c r="P428" s="56"/>
     </row>
-    <row r="429" spans="8:16" ht="15.75" customHeight="1">
+    <row r="429" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H429" s="52"/>
       <c r="I429" s="52"/>
       <c r="O429" s="56"/>
       <c r="P429" s="56"/>
     </row>
-    <row r="430" spans="8:16" ht="15.75" customHeight="1">
+    <row r="430" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H430" s="52"/>
       <c r="I430" s="52"/>
       <c r="O430" s="56"/>
       <c r="P430" s="56"/>
     </row>
-    <row r="431" spans="8:16" ht="15.75" customHeight="1">
+    <row r="431" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H431" s="52"/>
       <c r="I431" s="52"/>
       <c r="O431" s="56"/>
       <c r="P431" s="56"/>
     </row>
-    <row r="432" spans="8:16" ht="15.75" customHeight="1">
+    <row r="432" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H432" s="52"/>
       <c r="I432" s="52"/>
       <c r="O432" s="56"/>
       <c r="P432" s="56"/>
     </row>
-    <row r="433" spans="8:16" ht="15.75" customHeight="1">
+    <row r="433" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H433" s="52"/>
       <c r="I433" s="52"/>
       <c r="O433" s="56"/>
       <c r="P433" s="56"/>
     </row>
-    <row r="434" spans="8:16" ht="15.75" customHeight="1">
+    <row r="434" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H434" s="52"/>
       <c r="I434" s="52"/>
       <c r="O434" s="56"/>
       <c r="P434" s="56"/>
     </row>
-    <row r="435" spans="8:16" ht="15.75" customHeight="1">
+    <row r="435" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H435" s="52"/>
       <c r="I435" s="52"/>
       <c r="O435" s="56"/>
       <c r="P435" s="56"/>
     </row>
-    <row r="436" spans="8:16" ht="15.75" customHeight="1">
+    <row r="436" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H436" s="52"/>
       <c r="I436" s="52"/>
       <c r="O436" s="56"/>
       <c r="P436" s="56"/>
     </row>
-    <row r="437" spans="8:16" ht="15.75" customHeight="1">
+    <row r="437" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H437" s="52"/>
       <c r="I437" s="52"/>
       <c r="O437" s="56"/>
       <c r="P437" s="56"/>
     </row>
-    <row r="438" spans="8:16" ht="15.75" customHeight="1">
+    <row r="438" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H438" s="52"/>
       <c r="I438" s="52"/>
       <c r="O438" s="56"/>
       <c r="P438" s="56"/>
     </row>
-    <row r="439" spans="8:16" ht="15.75" customHeight="1">
+    <row r="439" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H439" s="52"/>
       <c r="I439" s="52"/>
       <c r="O439" s="56"/>
       <c r="P439" s="56"/>
     </row>
-    <row r="440" spans="8:16" ht="15.75" customHeight="1">
+    <row r="440" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H440" s="52"/>
       <c r="I440" s="52"/>
       <c r="O440" s="56"/>
       <c r="P440" s="56"/>
     </row>
-    <row r="441" spans="8:16" ht="15.75" customHeight="1">
+    <row r="441" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H441" s="52"/>
       <c r="I441" s="52"/>
       <c r="O441" s="56"/>
       <c r="P441" s="56"/>
     </row>
-    <row r="442" spans="8:16" ht="15.75" customHeight="1">
+    <row r="442" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H442" s="52"/>
       <c r="I442" s="52"/>
       <c r="O442" s="56"/>
       <c r="P442" s="56"/>
     </row>
-    <row r="443" spans="8:16" ht="15.75" customHeight="1">
+    <row r="443" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H443" s="52"/>
       <c r="I443" s="52"/>
       <c r="O443" s="56"/>
       <c r="P443" s="56"/>
     </row>
-    <row r="444" spans="8:16" ht="15.75" customHeight="1">
+    <row r="444" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H444" s="52"/>
       <c r="I444" s="52"/>
       <c r="O444" s="56"/>
       <c r="P444" s="56"/>
     </row>
-    <row r="445" spans="8:16" ht="15.75" customHeight="1">
+    <row r="445" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H445" s="52"/>
       <c r="I445" s="52"/>
       <c r="O445" s="56"/>
       <c r="P445" s="56"/>
     </row>
-    <row r="446" spans="8:16" ht="15.75" customHeight="1">
+    <row r="446" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H446" s="52"/>
       <c r="I446" s="52"/>
       <c r="O446" s="56"/>
       <c r="P446" s="56"/>
     </row>
-    <row r="447" spans="8:16" ht="15.75" customHeight="1">
+    <row r="447" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H447" s="52"/>
       <c r="I447" s="52"/>
       <c r="O447" s="56"/>
       <c r="P447" s="56"/>
     </row>
-    <row r="448" spans="8:16" ht="15.75" customHeight="1">
+    <row r="448" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H448" s="52"/>
       <c r="I448" s="52"/>
       <c r="O448" s="56"/>
       <c r="P448" s="56"/>
     </row>
-    <row r="449" spans="8:16" ht="15.75" customHeight="1">
+    <row r="449" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H449" s="52"/>
       <c r="I449" s="52"/>
       <c r="O449" s="56"/>
       <c r="P449" s="56"/>
     </row>
-    <row r="450" spans="8:16" ht="15.75" customHeight="1">
+    <row r="450" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H450" s="52"/>
       <c r="I450" s="52"/>
       <c r="O450" s="56"/>
       <c r="P450" s="56"/>
     </row>
-    <row r="451" spans="8:16" ht="15.75" customHeight="1">
+    <row r="451" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H451" s="52"/>
       <c r="I451" s="52"/>
       <c r="O451" s="56"/>
       <c r="P451" s="56"/>
     </row>
-    <row r="452" spans="8:16" ht="15.75" customHeight="1">
+    <row r="452" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H452" s="52"/>
       <c r="I452" s="52"/>
       <c r="O452" s="56"/>
       <c r="P452" s="56"/>
     </row>
-    <row r="453" spans="8:16" ht="15.75" customHeight="1">
+    <row r="453" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H453" s="52"/>
       <c r="I453" s="52"/>
       <c r="O453" s="56"/>
       <c r="P453" s="56"/>
     </row>
-    <row r="454" spans="8:16" ht="15.75" customHeight="1">
+    <row r="454" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H454" s="52"/>
       <c r="I454" s="52"/>
       <c r="O454" s="56"/>
       <c r="P454" s="56"/>
     </row>
-    <row r="455" spans="8:16" ht="15.75" customHeight="1">
+    <row r="455" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H455" s="52"/>
       <c r="I455" s="52"/>
       <c r="O455" s="56"/>
       <c r="P455" s="56"/>
     </row>
-    <row r="456" spans="8:16" ht="15.75" customHeight="1">
+    <row r="456" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H456" s="52"/>
       <c r="I456" s="52"/>
       <c r="O456" s="56"/>
       <c r="P456" s="56"/>
     </row>
-    <row r="457" spans="8:16" ht="15.75" customHeight="1">
+    <row r="457" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H457" s="52"/>
       <c r="I457" s="52"/>
       <c r="O457" s="56"/>
       <c r="P457" s="56"/>
     </row>
-    <row r="458" spans="8:16" ht="15.75" customHeight="1">
+    <row r="458" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H458" s="52"/>
       <c r="I458" s="52"/>
       <c r="O458" s="56"/>
       <c r="P458" s="56"/>
     </row>
-    <row r="459" spans="8:16" ht="15.75" customHeight="1">
+    <row r="459" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H459" s="52"/>
       <c r="I459" s="52"/>
       <c r="O459" s="56"/>
       <c r="P459" s="56"/>
     </row>
-    <row r="460" spans="8:16" ht="15.75" customHeight="1">
+    <row r="460" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H460" s="52"/>
       <c r="I460" s="52"/>
       <c r="O460" s="56"/>
       <c r="P460" s="56"/>
     </row>
-    <row r="461" spans="8:16" ht="15.75" customHeight="1">
+    <row r="461" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H461" s="52"/>
       <c r="I461" s="52"/>
       <c r="O461" s="56"/>
       <c r="P461" s="56"/>
     </row>
-    <row r="462" spans="8:16" ht="15.75" customHeight="1">
+    <row r="462" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H462" s="52"/>
       <c r="I462" s="52"/>
       <c r="O462" s="56"/>
       <c r="P462" s="56"/>
     </row>
-    <row r="463" spans="8:16" ht="15.75" customHeight="1">
+    <row r="463" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H463" s="52"/>
       <c r="I463" s="52"/>
       <c r="O463" s="56"/>
       <c r="P463" s="56"/>
     </row>
-    <row r="464" spans="8:16" ht="15.75" customHeight="1">
+    <row r="464" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H464" s="52"/>
       <c r="I464" s="52"/>
       <c r="O464" s="56"/>
       <c r="P464" s="56"/>
     </row>
-    <row r="465" spans="8:16" ht="15.75" customHeight="1">
+    <row r="465" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H465" s="52"/>
       <c r="I465" s="52"/>
       <c r="O465" s="56"/>
       <c r="P465" s="56"/>
     </row>
-    <row r="466" spans="8:16" ht="15.75" customHeight="1">
+    <row r="466" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H466" s="52"/>
       <c r="I466" s="52"/>
       <c r="O466" s="56"/>
       <c r="P466" s="56"/>
     </row>
-    <row r="467" spans="8:16" ht="15.75" customHeight="1">
+    <row r="467" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H467" s="52"/>
       <c r="I467" s="52"/>
       <c r="O467" s="56"/>
       <c r="P467" s="56"/>
     </row>
-    <row r="468" spans="8:16" ht="15.75" customHeight="1">
+    <row r="468" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H468" s="52"/>
       <c r="I468" s="52"/>
       <c r="O468" s="56"/>
       <c r="P468" s="56"/>
     </row>
-    <row r="469" spans="8:16" ht="15.75" customHeight="1">
+    <row r="469" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H469" s="52"/>
       <c r="I469" s="52"/>
       <c r="O469" s="56"/>
       <c r="P469" s="56"/>
     </row>
-    <row r="470" spans="8:16" ht="15.75" customHeight="1">
+    <row r="470" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H470" s="52"/>
       <c r="I470" s="52"/>
       <c r="O470" s="56"/>
       <c r="P470" s="56"/>
     </row>
-    <row r="471" spans="8:16" ht="15.75" customHeight="1">
+    <row r="471" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H471" s="52"/>
       <c r="I471" s="52"/>
       <c r="O471" s="56"/>
       <c r="P471" s="56"/>
     </row>
-    <row r="472" spans="8:16" ht="15.75" customHeight="1">
+    <row r="472" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H472" s="52"/>
       <c r="I472" s="52"/>
       <c r="O472" s="56"/>
       <c r="P472" s="56"/>
     </row>
-    <row r="473" spans="8:16" ht="15.75" customHeight="1">
+    <row r="473" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H473" s="52"/>
       <c r="I473" s="52"/>
       <c r="O473" s="56"/>
       <c r="P473" s="56"/>
     </row>
-    <row r="474" spans="8:16" ht="15.75" customHeight="1">
+    <row r="474" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H474" s="52"/>
       <c r="I474" s="52"/>
       <c r="O474" s="56"/>
       <c r="P474" s="56"/>
     </row>
-    <row r="475" spans="8:16" ht="15.75" customHeight="1">
+    <row r="475" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H475" s="52"/>
       <c r="I475" s="52"/>
       <c r="O475" s="56"/>
       <c r="P475" s="56"/>
     </row>
-    <row r="476" spans="8:16" ht="15.75" customHeight="1">
+    <row r="476" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H476" s="52"/>
       <c r="I476" s="52"/>
       <c r="O476" s="56"/>
       <c r="P476" s="56"/>
     </row>
-    <row r="477" spans="8:16" ht="15.75" customHeight="1">
+    <row r="477" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H477" s="52"/>
       <c r="I477" s="52"/>
       <c r="O477" s="56"/>
       <c r="P477" s="56"/>
     </row>
-    <row r="478" spans="8:16" ht="15.75" customHeight="1">
+    <row r="478" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H478" s="52"/>
       <c r="I478" s="52"/>
       <c r="O478" s="56"/>
       <c r="P478" s="56"/>
     </row>
-    <row r="479" spans="8:16" ht="15.75" customHeight="1">
+    <row r="479" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H479" s="52"/>
       <c r="I479" s="52"/>
       <c r="O479" s="56"/>
       <c r="P479" s="56"/>
     </row>
-    <row r="480" spans="8:16" ht="15.75" customHeight="1">
+    <row r="480" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H480" s="52"/>
       <c r="I480" s="52"/>
       <c r="O480" s="56"/>
       <c r="P480" s="56"/>
     </row>
-    <row r="481" spans="8:16" ht="15.75" customHeight="1">
+    <row r="481" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H481" s="52"/>
       <c r="I481" s="52"/>
       <c r="O481" s="56"/>
       <c r="P481" s="56"/>
     </row>
-    <row r="482" spans="8:16" ht="15.75" customHeight="1">
+    <row r="482" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H482" s="52"/>
       <c r="I482" s="52"/>
       <c r="O482" s="56"/>
       <c r="P482" s="56"/>
     </row>
-    <row r="483" spans="8:16" ht="15.75" customHeight="1">
+    <row r="483" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H483" s="52"/>
       <c r="I483" s="52"/>
       <c r="O483" s="56"/>
       <c r="P483" s="56"/>
     </row>
-    <row r="484" spans="8:16" ht="15.75" customHeight="1">
+    <row r="484" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H484" s="52"/>
       <c r="I484" s="52"/>
       <c r="O484" s="56"/>
       <c r="P484" s="56"/>
     </row>
-    <row r="485" spans="8:16" ht="15.75" customHeight="1">
+    <row r="485" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H485" s="52"/>
       <c r="I485" s="52"/>
       <c r="O485" s="56"/>
       <c r="P485" s="56"/>
     </row>
-    <row r="486" spans="8:16" ht="15.75" customHeight="1">
+    <row r="486" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H486" s="52"/>
       <c r="I486" s="52"/>
       <c r="O486" s="56"/>
       <c r="P486" s="56"/>
     </row>
-    <row r="487" spans="8:16" ht="15.75" customHeight="1">
+    <row r="487" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H487" s="52"/>
       <c r="I487" s="52"/>
       <c r="O487" s="56"/>
       <c r="P487" s="56"/>
     </row>
-    <row r="488" spans="8:16" ht="15.75" customHeight="1">
+    <row r="488" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H488" s="52"/>
       <c r="I488" s="52"/>
       <c r="O488" s="56"/>
       <c r="P488" s="56"/>
     </row>
-    <row r="489" spans="8:16" ht="15.75" customHeight="1">
+    <row r="489" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H489" s="52"/>
       <c r="I489" s="52"/>
       <c r="O489" s="56"/>
       <c r="P489" s="56"/>
     </row>
-    <row r="490" spans="8:16" ht="15.75" customHeight="1">
+    <row r="490" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H490" s="52"/>
       <c r="I490" s="52"/>
       <c r="O490" s="56"/>
       <c r="P490" s="56"/>
     </row>
-    <row r="491" spans="8:16" ht="15.75" customHeight="1">
+    <row r="491" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H491" s="52"/>
       <c r="I491" s="52"/>
       <c r="O491" s="56"/>
       <c r="P491" s="56"/>
     </row>
-    <row r="492" spans="8:16" ht="15.75" customHeight="1">
+    <row r="492" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H492" s="52"/>
       <c r="I492" s="52"/>
       <c r="O492" s="56"/>
       <c r="P492" s="56"/>
     </row>
-    <row r="493" spans="8:16" ht="15.75" customHeight="1">
+    <row r="493" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H493" s="52"/>
       <c r="I493" s="52"/>
       <c r="O493" s="56"/>
       <c r="P493" s="56"/>
     </row>
-    <row r="494" spans="8:16" ht="15.75" customHeight="1">
+    <row r="494" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H494" s="52"/>
       <c r="I494" s="52"/>
       <c r="O494" s="56"/>
       <c r="P494" s="56"/>
     </row>
-    <row r="495" spans="8:16" ht="15.75" customHeight="1">
+    <row r="495" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H495" s="52"/>
       <c r="I495" s="52"/>
       <c r="O495" s="56"/>
       <c r="P495" s="56"/>
     </row>
-    <row r="496" spans="8:16" ht="15.75" customHeight="1">
+    <row r="496" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H496" s="52"/>
       <c r="I496" s="52"/>
       <c r="O496" s="56"/>
       <c r="P496" s="56"/>
     </row>
-    <row r="497" spans="8:16" ht="15.75" customHeight="1">
+    <row r="497" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H497" s="52"/>
       <c r="I497" s="52"/>
       <c r="O497" s="56"/>
       <c r="P497" s="56"/>
     </row>
-    <row r="498" spans="8:16" ht="15.75" customHeight="1">
+    <row r="498" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H498" s="52"/>
       <c r="I498" s="52"/>
       <c r="O498" s="56"/>
       <c r="P498" s="56"/>
     </row>
-    <row r="499" spans="8:16" ht="15.75" customHeight="1">
+    <row r="499" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H499" s="52"/>
       <c r="I499" s="52"/>
       <c r="O499" s="56"/>
       <c r="P499" s="56"/>
     </row>
-    <row r="500" spans="8:16" ht="15.75" customHeight="1">
+    <row r="500" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H500" s="52"/>
       <c r="I500" s="52"/>
       <c r="O500" s="56"/>
       <c r="P500" s="56"/>
     </row>
-    <row r="501" spans="8:16" ht="15.75" customHeight="1">
+    <row r="501" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H501" s="52"/>
       <c r="I501" s="52"/>
       <c r="O501" s="56"/>
       <c r="P501" s="56"/>
     </row>
-    <row r="502" spans="8:16" ht="15.75" customHeight="1">
+    <row r="502" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H502" s="52"/>
       <c r="I502" s="52"/>
       <c r="O502" s="56"/>
       <c r="P502" s="56"/>
     </row>
-    <row r="503" spans="8:16" ht="15.75" customHeight="1">
+    <row r="503" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H503" s="52"/>
       <c r="I503" s="52"/>
       <c r="O503" s="56"/>
       <c r="P503" s="56"/>
     </row>
-    <row r="504" spans="8:16" ht="15.75" customHeight="1">
+    <row r="504" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H504" s="52"/>
       <c r="I504" s="52"/>
       <c r="O504" s="56"/>
       <c r="P504" s="56"/>
     </row>
-    <row r="505" spans="8:16" ht="15.75" customHeight="1">
+    <row r="505" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H505" s="52"/>
       <c r="I505" s="52"/>
       <c r="O505" s="56"/>
       <c r="P505" s="56"/>
     </row>
-    <row r="506" spans="8:16" ht="15.75" customHeight="1">
+    <row r="506" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H506" s="52"/>
       <c r="I506" s="52"/>
       <c r="O506" s="56"/>
       <c r="P506" s="56"/>
     </row>
-    <row r="507" spans="8:16" ht="15.75" customHeight="1">
+    <row r="507" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H507" s="52"/>
       <c r="I507" s="52"/>
       <c r="O507" s="56"/>
       <c r="P507" s="56"/>
     </row>
-    <row r="508" spans="8:16" ht="15.75" customHeight="1">
+    <row r="508" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H508" s="52"/>
       <c r="I508" s="52"/>
       <c r="O508" s="56"/>
       <c r="P508" s="56"/>
     </row>
-    <row r="509" spans="8:16" ht="15.75" customHeight="1">
+    <row r="509" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H509" s="52"/>
       <c r="I509" s="52"/>
       <c r="O509" s="56"/>
       <c r="P509" s="56"/>
     </row>
-    <row r="510" spans="8:16" ht="15.75" customHeight="1">
+    <row r="510" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H510" s="52"/>
       <c r="I510" s="52"/>
       <c r="O510" s="56"/>
       <c r="P510" s="56"/>
     </row>
-    <row r="511" spans="8:16" ht="15.75" customHeight="1">
+    <row r="511" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H511" s="52"/>
       <c r="I511" s="52"/>
       <c r="O511" s="56"/>
       <c r="P511" s="56"/>
     </row>
-    <row r="512" spans="8:16" ht="15.75" customHeight="1">
+    <row r="512" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H512" s="52"/>
       <c r="I512" s="52"/>
       <c r="O512" s="56"/>
       <c r="P512" s="56"/>
     </row>
-    <row r="513" spans="8:16" ht="15.75" customHeight="1">
+    <row r="513" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H513" s="52"/>
       <c r="I513" s="52"/>
       <c r="O513" s="56"/>
       <c r="P513" s="56"/>
     </row>
-    <row r="514" spans="8:16" ht="15.75" customHeight="1">
+    <row r="514" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H514" s="52"/>
       <c r="I514" s="52"/>
       <c r="O514" s="56"/>
       <c r="P514" s="56"/>
     </row>
-    <row r="515" spans="8:16" ht="15.75" customHeight="1">
+    <row r="515" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H515" s="52"/>
       <c r="I515" s="52"/>
       <c r="O515" s="56"/>
       <c r="P515" s="56"/>
     </row>
-    <row r="516" spans="8:16" ht="15.75" customHeight="1">
+    <row r="516" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H516" s="52"/>
       <c r="I516" s="52"/>
       <c r="O516" s="56"/>
       <c r="P516" s="56"/>
     </row>
-    <row r="517" spans="8:16" ht="15.75" customHeight="1">
+    <row r="517" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H517" s="52"/>
       <c r="I517" s="52"/>
       <c r="O517" s="56"/>
       <c r="P517" s="56"/>
     </row>
-    <row r="518" spans="8:16" ht="15.75" customHeight="1">
+    <row r="518" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H518" s="52"/>
       <c r="I518" s="52"/>
       <c r="O518" s="56"/>
       <c r="P518" s="56"/>
     </row>
-    <row r="519" spans="8:16" ht="15.75" customHeight="1">
+    <row r="519" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H519" s="52"/>
       <c r="I519" s="52"/>
       <c r="O519" s="56"/>
       <c r="P519" s="56"/>
     </row>
-    <row r="520" spans="8:16" ht="15.75" customHeight="1">
+    <row r="520" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H520" s="52"/>
       <c r="I520" s="52"/>
       <c r="O520" s="56"/>
       <c r="P520" s="56"/>
     </row>
-    <row r="521" spans="8:16" ht="15.75" customHeight="1">
+    <row r="521" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H521" s="52"/>
       <c r="I521" s="52"/>
       <c r="O521" s="56"/>
       <c r="P521" s="56"/>
     </row>
-    <row r="522" spans="8:16" ht="15.75" customHeight="1">
+    <row r="522" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H522" s="52"/>
       <c r="I522" s="52"/>
       <c r="O522" s="56"/>
       <c r="P522" s="56"/>
     </row>
-    <row r="523" spans="8:16" ht="15.75" customHeight="1">
+    <row r="523" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H523" s="52"/>
       <c r="I523" s="52"/>
       <c r="O523" s="56"/>
       <c r="P523" s="56"/>
     </row>
-    <row r="524" spans="8:16" ht="15.75" customHeight="1">
+    <row r="524" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H524" s="52"/>
       <c r="I524" s="52"/>
       <c r="O524" s="56"/>
       <c r="P524" s="56"/>
     </row>
-    <row r="525" spans="8:16" ht="15.75" customHeight="1">
+    <row r="525" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H525" s="52"/>
       <c r="I525" s="52"/>
       <c r="O525" s="56"/>
       <c r="P525" s="56"/>
     </row>
-    <row r="526" spans="8:16" ht="15.75" customHeight="1">
+    <row r="526" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H526" s="52"/>
       <c r="I526" s="52"/>
       <c r="O526" s="56"/>
       <c r="P526" s="56"/>
     </row>
-    <row r="527" spans="8:16" ht="15.75" customHeight="1">
+    <row r="527" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H527" s="52"/>
       <c r="I527" s="52"/>
       <c r="O527" s="56"/>
       <c r="P527" s="56"/>
     </row>
-    <row r="528" spans="8:16" ht="15.75" customHeight="1">
+    <row r="528" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H528" s="52"/>
       <c r="I528" s="52"/>
       <c r="O528" s="56"/>
       <c r="P528" s="56"/>
     </row>
-    <row r="529" spans="8:16" ht="15.75" customHeight="1">
+    <row r="529" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H529" s="52"/>
       <c r="I529" s="52"/>
       <c r="O529" s="56"/>
       <c r="P529" s="56"/>
     </row>
-    <row r="530" spans="8:16" ht="15.75" customHeight="1">
+    <row r="530" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H530" s="52"/>
       <c r="I530" s="52"/>
       <c r="O530" s="56"/>
       <c r="P530" s="56"/>
     </row>
-    <row r="531" spans="8:16" ht="15.75" customHeight="1">
+    <row r="531" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H531" s="52"/>
       <c r="I531" s="52"/>
       <c r="O531" s="56"/>
       <c r="P531" s="56"/>
     </row>
-    <row r="532" spans="8:16" ht="15.75" customHeight="1">
+    <row r="532" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H532" s="52"/>
       <c r="I532" s="52"/>
       <c r="O532" s="56"/>
       <c r="P532" s="56"/>
     </row>
-    <row r="533" spans="8:16" ht="15.75" customHeight="1">
+    <row r="533" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H533" s="52"/>
       <c r="I533" s="52"/>
       <c r="O533" s="56"/>
       <c r="P533" s="56"/>
     </row>
-    <row r="534" spans="8:16" ht="15.75" customHeight="1">
+    <row r="534" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H534" s="52"/>
       <c r="I534" s="52"/>
       <c r="O534" s="56"/>
       <c r="P534" s="56"/>
     </row>
-    <row r="535" spans="8:16" ht="15.75" customHeight="1">
+    <row r="535" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H535" s="52"/>
       <c r="I535" s="52"/>
       <c r="O535" s="56"/>
       <c r="P535" s="56"/>
     </row>
-    <row r="536" spans="8:16" ht="15.75" customHeight="1">
+    <row r="536" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H536" s="52"/>
       <c r="I536" s="52"/>
       <c r="O536" s="56"/>
       <c r="P536" s="56"/>
     </row>
-    <row r="537" spans="8:16" ht="15.75" customHeight="1">
+    <row r="537" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H537" s="52"/>
       <c r="I537" s="52"/>
       <c r="O537" s="56"/>
       <c r="P537" s="56"/>
     </row>
-    <row r="538" spans="8:16" ht="15.75" customHeight="1">
+    <row r="538" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H538" s="52"/>
       <c r="I538" s="52"/>
       <c r="O538" s="56"/>
       <c r="P538" s="56"/>
     </row>
-    <row r="539" spans="8:16" ht="15.75" customHeight="1">
+    <row r="539" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H539" s="52"/>
       <c r="I539" s="52"/>
       <c r="O539" s="56"/>
       <c r="P539" s="56"/>
     </row>
-    <row r="540" spans="8:16" ht="15.75" customHeight="1">
+    <row r="540" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H540" s="52"/>
       <c r="I540" s="52"/>
       <c r="O540" s="56"/>
       <c r="P540" s="56"/>
     </row>
-    <row r="541" spans="8:16" ht="15.75" customHeight="1">
+    <row r="541" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H541" s="52"/>
       <c r="I541" s="52"/>
       <c r="O541" s="56"/>
       <c r="P541" s="56"/>
     </row>
-    <row r="542" spans="8:16" ht="15.75" customHeight="1">
+    <row r="542" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H542" s="52"/>
       <c r="I542" s="52"/>
       <c r="O542" s="56"/>
       <c r="P542" s="56"/>
     </row>
-    <row r="543" spans="8:16" ht="15.75" customHeight="1">
+    <row r="543" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H543" s="52"/>
       <c r="I543" s="52"/>
       <c r="O543" s="56"/>
       <c r="P543" s="56"/>
     </row>
-    <row r="544" spans="8:16" ht="15.75" customHeight="1">
+    <row r="544" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H544" s="52"/>
       <c r="I544" s="52"/>
       <c r="O544" s="56"/>
       <c r="P544" s="56"/>
     </row>
-    <row r="545" spans="8:16" ht="15.75" customHeight="1">
+    <row r="545" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H545" s="52"/>
       <c r="I545" s="52"/>
       <c r="O545" s="56"/>
       <c r="P545" s="56"/>
     </row>
-    <row r="546" spans="8:16" ht="15.75" customHeight="1">
+    <row r="546" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H546" s="52"/>
       <c r="I546" s="52"/>
       <c r="O546" s="56"/>
       <c r="P546" s="56"/>
     </row>
-    <row r="547" spans="8:16" ht="15.75" customHeight="1">
+    <row r="547" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H547" s="52"/>
       <c r="I547" s="52"/>
       <c r="O547" s="56"/>
       <c r="P547" s="56"/>
     </row>
-    <row r="548" spans="8:16" ht="15.75" customHeight="1">
+    <row r="548" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H548" s="52"/>
       <c r="I548" s="52"/>
       <c r="O548" s="56"/>
       <c r="P548" s="56"/>
     </row>
-    <row r="549" spans="8:16" ht="15.75" customHeight="1">
+    <row r="549" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H549" s="52"/>
       <c r="I549" s="52"/>
       <c r="O549" s="56"/>
       <c r="P549" s="56"/>
     </row>
-    <row r="550" spans="8:16" ht="15.75" customHeight="1">
+    <row r="550" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H550" s="52"/>
       <c r="I550" s="52"/>
       <c r="O550" s="56"/>
       <c r="P550" s="56"/>
     </row>
-    <row r="551" spans="8:16" ht="15.75" customHeight="1">
+    <row r="551" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H551" s="52"/>
       <c r="I551" s="52"/>
       <c r="O551" s="56"/>
       <c r="P551" s="56"/>
     </row>
-    <row r="552" spans="8:16" ht="15.75" customHeight="1">
+    <row r="552" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H552" s="52"/>
       <c r="I552" s="52"/>
       <c r="O552" s="56"/>
       <c r="P552" s="56"/>
     </row>
-    <row r="553" spans="8:16" ht="15.75" customHeight="1">
+    <row r="553" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H553" s="52"/>
       <c r="I553" s="52"/>
       <c r="O553" s="56"/>
       <c r="P553" s="56"/>
     </row>
-    <row r="554" spans="8:16" ht="15.75" customHeight="1">
+    <row r="554" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H554" s="52"/>
       <c r="I554" s="52"/>
       <c r="O554" s="56"/>
       <c r="P554" s="56"/>
     </row>
-    <row r="555" spans="8:16" ht="15.75" customHeight="1">
+    <row r="555" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H555" s="52"/>
       <c r="I555" s="52"/>
       <c r="O555" s="56"/>
       <c r="P555" s="56"/>
     </row>
-    <row r="556" spans="8:16" ht="15.75" customHeight="1">
+    <row r="556" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H556" s="52"/>
       <c r="I556" s="52"/>
       <c r="O556" s="56"/>
       <c r="P556" s="56"/>
     </row>
-    <row r="557" spans="8:16" ht="15.75" customHeight="1">
+    <row r="557" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H557" s="52"/>
       <c r="I557" s="52"/>
       <c r="O557" s="56"/>
       <c r="P557" s="56"/>
     </row>
-    <row r="558" spans="8:16" ht="15.75" customHeight="1">
+    <row r="558" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H558" s="52"/>
       <c r="I558" s="52"/>
       <c r="O558" s="56"/>
       <c r="P558" s="56"/>
     </row>
-    <row r="559" spans="8:16" ht="15.75" customHeight="1">
+    <row r="559" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H559" s="52"/>
       <c r="I559" s="52"/>
       <c r="O559" s="56"/>
       <c r="P559" s="56"/>
     </row>
-    <row r="560" spans="8:16" ht="15.75" customHeight="1">
+    <row r="560" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H560" s="52"/>
       <c r="I560" s="52"/>
       <c r="O560" s="56"/>
       <c r="P560" s="56"/>
     </row>
-    <row r="561" spans="8:16" ht="15.75" customHeight="1">
+    <row r="561" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H561" s="52"/>
       <c r="I561" s="52"/>
       <c r="O561" s="56"/>
       <c r="P561" s="56"/>
     </row>
-    <row r="562" spans="8:16" ht="15.75" customHeight="1">
+    <row r="562" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H562" s="52"/>
       <c r="I562" s="52"/>
       <c r="O562" s="56"/>
       <c r="P562" s="56"/>
     </row>
-    <row r="563" spans="8:16" ht="15.75" customHeight="1">
+    <row r="563" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H563" s="52"/>
       <c r="I563" s="52"/>
       <c r="O563" s="56"/>
       <c r="P563" s="56"/>
     </row>
-    <row r="564" spans="8:16" ht="15.75" customHeight="1">
+    <row r="564" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H564" s="52"/>
       <c r="I564" s="52"/>
       <c r="O564" s="56"/>
       <c r="P564" s="56"/>
     </row>
-    <row r="565" spans="8:16" ht="15.75" customHeight="1">
+    <row r="565" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H565" s="52"/>
       <c r="I565" s="52"/>
       <c r="O565" s="56"/>
       <c r="P565" s="56"/>
     </row>
-    <row r="566" spans="8:16" ht="15.75" customHeight="1">
+    <row r="566" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H566" s="52"/>
       <c r="I566" s="52"/>
       <c r="O566" s="56"/>
       <c r="P566" s="56"/>
     </row>
-    <row r="567" spans="8:16" ht="15.75" customHeight="1">
+    <row r="567" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H567" s="52"/>
       <c r="I567" s="52"/>
       <c r="O567" s="56"/>
       <c r="P567" s="56"/>
     </row>
-    <row r="568" spans="8:16" ht="15.75" customHeight="1">
+    <row r="568" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H568" s="52"/>
       <c r="I568" s="52"/>
       <c r="O568" s="56"/>
       <c r="P568" s="56"/>
     </row>
-    <row r="569" spans="8:16" ht="15.75" customHeight="1">
+    <row r="569" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H569" s="52"/>
       <c r="I569" s="52"/>
       <c r="O569" s="56"/>
       <c r="P569" s="56"/>
     </row>
-    <row r="570" spans="8:16" ht="15.75" customHeight="1">
+    <row r="570" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H570" s="52"/>
       <c r="I570" s="52"/>
       <c r="O570" s="56"/>
       <c r="P570" s="56"/>
     </row>
-    <row r="571" spans="8:16" ht="15.75" customHeight="1">
+    <row r="571" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H571" s="52"/>
       <c r="I571" s="52"/>
       <c r="O571" s="56"/>
       <c r="P571" s="56"/>
     </row>
-    <row r="572" spans="8:16" ht="15.75" customHeight="1">
+    <row r="572" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H572" s="52"/>
       <c r="I572" s="52"/>
       <c r="O572" s="56"/>
       <c r="P572" s="56"/>
     </row>
-    <row r="573" spans="8:16" ht="15.75" customHeight="1">
+    <row r="573" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H573" s="52"/>
       <c r="I573" s="52"/>
       <c r="O573" s="56"/>
       <c r="P573" s="56"/>
     </row>
-    <row r="574" spans="8:16" ht="15.75" customHeight="1">
+    <row r="574" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H574" s="52"/>
       <c r="I574" s="52"/>
       <c r="O574" s="56"/>
       <c r="P574" s="56"/>
     </row>
-    <row r="575" spans="8:16" ht="15.75" customHeight="1">
+    <row r="575" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H575" s="52"/>
       <c r="I575" s="52"/>
       <c r="O575" s="56"/>
       <c r="P575" s="56"/>
     </row>
-    <row r="576" spans="8:16" ht="15.75" customHeight="1">
+    <row r="576" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H576" s="52"/>
       <c r="I576" s="52"/>
       <c r="O576" s="56"/>
       <c r="P576" s="56"/>
     </row>
-    <row r="577" spans="8:16" ht="15.75" customHeight="1">
+    <row r="577" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H577" s="52"/>
       <c r="I577" s="52"/>
       <c r="O577" s="56"/>
       <c r="P577" s="56"/>
     </row>
-    <row r="578" spans="8:16" ht="15.75" customHeight="1">
+    <row r="578" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H578" s="52"/>
       <c r="I578" s="52"/>
       <c r="O578" s="56"/>
       <c r="P578" s="56"/>
     </row>
-    <row r="579" spans="8:16" ht="15.75" customHeight="1">
+    <row r="579" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H579" s="52"/>
       <c r="I579" s="52"/>
       <c r="O579" s="56"/>
       <c r="P579" s="56"/>
     </row>
-    <row r="580" spans="8:16" ht="15.75" customHeight="1">
+    <row r="580" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H580" s="52"/>
       <c r="I580" s="52"/>
       <c r="O580" s="56"/>
       <c r="P580" s="56"/>
     </row>
-    <row r="581" spans="8:16" ht="15.75" customHeight="1">
+    <row r="581" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H581" s="52"/>
       <c r="I581" s="52"/>
       <c r="O581" s="56"/>
       <c r="P581" s="56"/>
     </row>
-    <row r="582" spans="8:16" ht="15.75" customHeight="1">
+    <row r="582" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H582" s="52"/>
       <c r="I582" s="52"/>
       <c r="O582" s="56"/>
       <c r="P582" s="56"/>
     </row>
-    <row r="583" spans="8:16" ht="15.75" customHeight="1">
+    <row r="583" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H583" s="52"/>
       <c r="I583" s="52"/>
       <c r="O583" s="56"/>
       <c r="P583" s="56"/>
     </row>
-    <row r="584" spans="8:16" ht="15.75" customHeight="1">
+    <row r="584" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H584" s="52"/>
       <c r="I584" s="52"/>
       <c r="O584" s="56"/>
       <c r="P584" s="56"/>
     </row>
-    <row r="585" spans="8:16" ht="15.75" customHeight="1">
+    <row r="585" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H585" s="52"/>
       <c r="I585" s="52"/>
       <c r="O585" s="56"/>
       <c r="P585" s="56"/>
     </row>
-    <row r="586" spans="8:16" ht="15.75" customHeight="1">
+    <row r="586" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H586" s="52"/>
       <c r="I586" s="52"/>
       <c r="O586" s="56"/>
       <c r="P586" s="56"/>
     </row>
-    <row r="587" spans="8:16" ht="15.75" customHeight="1">
+    <row r="587" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H587" s="52"/>
       <c r="I587" s="52"/>
       <c r="O587" s="56"/>
       <c r="P587" s="56"/>
     </row>
-    <row r="588" spans="8:16" ht="15.75" customHeight="1">
+    <row r="588" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H588" s="52"/>
       <c r="I588" s="52"/>
       <c r="O588" s="56"/>
       <c r="P588" s="56"/>
     </row>
-    <row r="589" spans="8:16" ht="15.75" customHeight="1">
+    <row r="589" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H589" s="52"/>
       <c r="I589" s="52"/>
       <c r="O589" s="56"/>
       <c r="P589" s="56"/>
     </row>
-    <row r="590" spans="8:16" ht="15.75" customHeight="1">
+    <row r="590" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H590" s="52"/>
       <c r="I590" s="52"/>
       <c r="O590" s="56"/>
       <c r="P590" s="56"/>
     </row>
-    <row r="591" spans="8:16" ht="15.75" customHeight="1">
+    <row r="591" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H591" s="52"/>
       <c r="I591" s="52"/>
       <c r="O591" s="56"/>
       <c r="P591" s="56"/>
     </row>
-    <row r="592" spans="8:16" ht="15.75" customHeight="1">
+    <row r="592" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H592" s="52"/>
       <c r="I592" s="52"/>
       <c r="O592" s="56"/>
       <c r="P592" s="56"/>
     </row>
-    <row r="593" spans="8:16" ht="15.75" customHeight="1">
+    <row r="593" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H593" s="52"/>
       <c r="I593" s="52"/>
       <c r="O593" s="56"/>
       <c r="P593" s="56"/>
     </row>
-    <row r="594" spans="8:16" ht="15.75" customHeight="1">
+    <row r="594" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H594" s="52"/>
       <c r="I594" s="52"/>
       <c r="O594" s="56"/>
       <c r="P594" s="56"/>
     </row>
-    <row r="595" spans="8:16" ht="15.75" customHeight="1">
+    <row r="595" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H595" s="52"/>
       <c r="I595" s="52"/>
       <c r="O595" s="56"/>
       <c r="P595" s="56"/>
     </row>
-    <row r="596" spans="8:16" ht="15.75" customHeight="1">
+    <row r="596" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H596" s="52"/>
       <c r="I596" s="52"/>
       <c r="O596" s="56"/>
       <c r="P596" s="56"/>
     </row>
-    <row r="597" spans="8:16" ht="15.75" customHeight="1">
+    <row r="597" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H597" s="52"/>
       <c r="I597" s="52"/>
       <c r="O597" s="56"/>
       <c r="P597" s="56"/>
     </row>
-    <row r="598" spans="8:16" ht="15.75" customHeight="1">
+    <row r="598" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H598" s="52"/>
       <c r="I598" s="52"/>
       <c r="O598" s="56"/>
       <c r="P598" s="56"/>
     </row>
-    <row r="599" spans="8:16" ht="15.75" customHeight="1">
+    <row r="599" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H599" s="52"/>
       <c r="I599" s="52"/>
       <c r="O599" s="56"/>
       <c r="P599" s="56"/>
     </row>
-    <row r="600" spans="8:16" ht="15.75" customHeight="1">
+    <row r="600" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H600" s="52"/>
       <c r="I600" s="52"/>
       <c r="O600" s="56"/>
       <c r="P600" s="56"/>
     </row>
-    <row r="601" spans="8:16" ht="15.75" customHeight="1">
+    <row r="601" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H601" s="52"/>
       <c r="I601" s="52"/>
       <c r="O601" s="56"/>
       <c r="P601" s="56"/>
     </row>
-    <row r="602" spans="8:16" ht="15.75" customHeight="1">
+    <row r="602" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H602" s="52"/>
       <c r="I602" s="52"/>
       <c r="O602" s="56"/>
       <c r="P602" s="56"/>
     </row>
-    <row r="603" spans="8:16" ht="15.75" customHeight="1">
+    <row r="603" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H603" s="52"/>
       <c r="I603" s="52"/>
       <c r="O603" s="56"/>
       <c r="P603" s="56"/>
     </row>
-    <row r="604" spans="8:16" ht="15.75" customHeight="1">
+    <row r="604" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H604" s="52"/>
       <c r="I604" s="52"/>
       <c r="O604" s="56"/>
       <c r="P604" s="56"/>
     </row>
-    <row r="605" spans="8:16" ht="15.75" customHeight="1">
+    <row r="605" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H605" s="52"/>
       <c r="I605" s="52"/>
       <c r="O605" s="56"/>
       <c r="P605" s="56"/>
     </row>
-    <row r="606" spans="8:16" ht="15.75" customHeight="1">
+    <row r="606" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H606" s="52"/>
       <c r="I606" s="52"/>
       <c r="O606" s="56"/>
       <c r="P606" s="56"/>
     </row>
-    <row r="607" spans="8:16" ht="15.75" customHeight="1">
+    <row r="607" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H607" s="52"/>
       <c r="I607" s="52"/>
       <c r="O607" s="56"/>
       <c r="P607" s="56"/>
     </row>
-    <row r="608" spans="8:16" ht="15.75" customHeight="1">
+    <row r="608" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H608" s="52"/>
       <c r="I608" s="52"/>
       <c r="O608" s="56"/>
       <c r="P608" s="56"/>
     </row>
-    <row r="609" spans="8:16" ht="15.75" customHeight="1">
+    <row r="609" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H609" s="52"/>
       <c r="I609" s="52"/>
       <c r="O609" s="56"/>
       <c r="P609" s="56"/>
     </row>
-    <row r="610" spans="8:16" ht="15.75" customHeight="1">
+    <row r="610" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H610" s="52"/>
       <c r="I610" s="52"/>
       <c r="O610" s="56"/>
       <c r="P610" s="56"/>
     </row>
-    <row r="611" spans="8:16" ht="15.75" customHeight="1">
+    <row r="611" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H611" s="52"/>
       <c r="I611" s="52"/>
       <c r="O611" s="56"/>
       <c r="P611" s="56"/>
     </row>
-    <row r="612" spans="8:16" ht="15.75" customHeight="1">
+    <row r="612" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H612" s="52"/>
       <c r="I612" s="52"/>
       <c r="O612" s="56"/>
       <c r="P612" s="56"/>
     </row>
-    <row r="613" spans="8:16" ht="15.75" customHeight="1">
+    <row r="613" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H613" s="52"/>
       <c r="I613" s="52"/>
       <c r="O613" s="56"/>
       <c r="P613" s="56"/>
     </row>
-    <row r="614" spans="8:16" ht="15.75" customHeight="1">
+    <row r="614" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H614" s="52"/>
       <c r="I614" s="52"/>
       <c r="O614" s="56"/>
       <c r="P614" s="56"/>
     </row>
-    <row r="615" spans="8:16" ht="15.75" customHeight="1">
+    <row r="615" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H615" s="52"/>
       <c r="I615" s="52"/>
       <c r="O615" s="56"/>
       <c r="P615" s="56"/>
     </row>
-    <row r="616" spans="8:16" ht="15.75" customHeight="1">
+    <row r="616" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H616" s="52"/>
       <c r="I616" s="52"/>
       <c r="O616" s="56"/>
       <c r="P616" s="56"/>
     </row>
-    <row r="617" spans="8:16" ht="15.75" customHeight="1">
+    <row r="617" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H617" s="52"/>
       <c r="I617" s="52"/>
       <c r="O617" s="56"/>
       <c r="P617" s="56"/>
     </row>
-    <row r="618" spans="8:16" ht="15.75" customHeight="1">
+    <row r="618" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H618" s="52"/>
       <c r="I618" s="52"/>
       <c r="O618" s="56"/>
       <c r="P618" s="56"/>
     </row>
-    <row r="619" spans="8:16" ht="15.75" customHeight="1">
+    <row r="619" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H619" s="52"/>
       <c r="I619" s="52"/>
       <c r="O619" s="56"/>
       <c r="P619" s="56"/>
     </row>
-    <row r="620" spans="8:16" ht="15.75" customHeight="1">
+    <row r="620" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H620" s="52"/>
       <c r="I620" s="52"/>
       <c r="O620" s="56"/>
       <c r="P620" s="56"/>
     </row>
-    <row r="621" spans="8:16" ht="15.75" customHeight="1">
+    <row r="621" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H621" s="52"/>
       <c r="I621" s="52"/>
       <c r="O621" s="56"/>
       <c r="P621" s="56"/>
     </row>
-    <row r="622" spans="8:16" ht="15.75" customHeight="1">
+    <row r="622" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H622" s="52"/>
       <c r="I622" s="52"/>
       <c r="O622" s="56"/>
       <c r="P622" s="56"/>
     </row>
-    <row r="623" spans="8:16" ht="15.75" customHeight="1">
+    <row r="623" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H623" s="52"/>
       <c r="I623" s="52"/>
       <c r="O623" s="56"/>
       <c r="P623" s="56"/>
     </row>
-    <row r="624" spans="8:16" ht="15.75" customHeight="1">
+    <row r="624" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H624" s="52"/>
       <c r="I624" s="52"/>
       <c r="O624" s="56"/>
       <c r="P624" s="56"/>
     </row>
-    <row r="625" spans="8:16" ht="15.75" customHeight="1">
+    <row r="625" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H625" s="52"/>
       <c r="I625" s="52"/>
       <c r="O625" s="56"/>
       <c r="P625" s="56"/>
     </row>
-    <row r="626" spans="8:16" ht="15.75" customHeight="1">
+    <row r="626" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H626" s="52"/>
       <c r="I626" s="52"/>
       <c r="O626" s="56"/>
       <c r="P626" s="56"/>
     </row>
-    <row r="627" spans="8:16" ht="15.75" customHeight="1">
+    <row r="627" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H627" s="52"/>
       <c r="I627" s="52"/>
       <c r="O627" s="56"/>
       <c r="P627" s="56"/>
     </row>
-    <row r="628" spans="8:16" ht="15.75" customHeight="1">
+    <row r="628" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H628" s="52"/>
       <c r="I628" s="52"/>
       <c r="O628" s="56"/>
       <c r="P628" s="56"/>
     </row>
-    <row r="629" spans="8:16" ht="15.75" customHeight="1">
+    <row r="629" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H629" s="52"/>
       <c r="I629" s="52"/>
       <c r="O629" s="56"/>
       <c r="P629" s="56"/>
     </row>
-    <row r="630" spans="8:16" ht="15.75" customHeight="1">
+    <row r="630" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H630" s="52"/>
       <c r="I630" s="52"/>
       <c r="O630" s="56"/>
       <c r="P630" s="56"/>
     </row>
-    <row r="631" spans="8:16" ht="15.75" customHeight="1">
+    <row r="631" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H631" s="52"/>
       <c r="I631" s="52"/>
       <c r="O631" s="56"/>
       <c r="P631" s="56"/>
     </row>
-    <row r="632" spans="8:16" ht="15.75" customHeight="1">
+    <row r="632" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H632" s="52"/>
       <c r="I632" s="52"/>
       <c r="O632" s="56"/>
       <c r="P632" s="56"/>
     </row>
-    <row r="633" spans="8:16" ht="15.75" customHeight="1">
+    <row r="633" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H633" s="52"/>
       <c r="I633" s="52"/>
       <c r="O633" s="56"/>
       <c r="P633" s="56"/>
     </row>
-    <row r="634" spans="8:16" ht="15.75" customHeight="1">
+    <row r="634" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H634" s="52"/>
       <c r="I634" s="52"/>
       <c r="O634" s="56"/>
       <c r="P634" s="56"/>
     </row>
-    <row r="635" spans="8:16" ht="15.75" customHeight="1">
+    <row r="635" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H635" s="52"/>
       <c r="I635" s="52"/>
       <c r="O635" s="56"/>
       <c r="P635" s="56"/>
     </row>
-    <row r="636" spans="8:16" ht="15.75" customHeight="1">
+    <row r="636" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H636" s="52"/>
       <c r="I636" s="52"/>
       <c r="O636" s="56"/>
       <c r="P636" s="56"/>
     </row>
-    <row r="637" spans="8:16" ht="15.75" customHeight="1">
+    <row r="637" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H637" s="52"/>
       <c r="I637" s="52"/>
       <c r="O637" s="56"/>
       <c r="P637" s="56"/>
     </row>
-    <row r="638" spans="8:16" ht="15.75" customHeight="1">
+    <row r="638" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H638" s="52"/>
       <c r="I638" s="52"/>
       <c r="O638" s="56"/>
       <c r="P638" s="56"/>
     </row>
-    <row r="639" spans="8:16" ht="15.75" customHeight="1">
+    <row r="639" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H639" s="52"/>
       <c r="I639" s="52"/>
       <c r="O639" s="56"/>
       <c r="P639" s="56"/>
     </row>
-    <row r="640" spans="8:16" ht="15.75" customHeight="1">
+    <row r="640" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H640" s="52"/>
       <c r="I640" s="52"/>
       <c r="O640" s="56"/>
       <c r="P640" s="56"/>
     </row>
-    <row r="641" spans="8:16" ht="15.75" customHeight="1">
+    <row r="641" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H641" s="52"/>
       <c r="I641" s="52"/>
       <c r="O641" s="56"/>
       <c r="P641" s="56"/>
     </row>
-    <row r="642" spans="8:16" ht="15.75" customHeight="1">
+    <row r="642" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H642" s="52"/>
       <c r="I642" s="52"/>
       <c r="O642" s="56"/>
       <c r="P642" s="56"/>
     </row>
-    <row r="643" spans="8:16" ht="15.75" customHeight="1">
+    <row r="643" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H643" s="52"/>
       <c r="I643" s="52"/>
       <c r="O643" s="56"/>
       <c r="P643" s="56"/>
     </row>
-    <row r="644" spans="8:16" ht="15.75" customHeight="1">
+    <row r="644" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H644" s="52"/>
       <c r="I644" s="52"/>
       <c r="O644" s="56"/>
       <c r="P644" s="56"/>
     </row>
-    <row r="645" spans="8:16" ht="15.75" customHeight="1">
+    <row r="645" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H645" s="52"/>
       <c r="I645" s="52"/>
       <c r="O645" s="56"/>
       <c r="P645" s="56"/>
     </row>
-    <row r="646" spans="8:16" ht="15.75" customHeight="1">
+    <row r="646" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H646" s="52"/>
       <c r="I646" s="52"/>
       <c r="O646" s="56"/>
       <c r="P646" s="56"/>
     </row>
-    <row r="647" spans="8:16" ht="15.75" customHeight="1">
+    <row r="647" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H647" s="52"/>
       <c r="I647" s="52"/>
       <c r="O647" s="56"/>
       <c r="P647" s="56"/>
     </row>
-    <row r="648" spans="8:16" ht="15.75" customHeight="1">
+    <row r="648" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H648" s="52"/>
       <c r="I648" s="52"/>
       <c r="O648" s="56"/>
       <c r="P648" s="56"/>
     </row>
-    <row r="649" spans="8:16" ht="15.75" customHeight="1">
+    <row r="649" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H649" s="52"/>
       <c r="I649" s="52"/>
       <c r="O649" s="56"/>
       <c r="P649" s="56"/>
     </row>
-    <row r="650" spans="8:16" ht="15.75" customHeight="1">
+    <row r="650" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H650" s="52"/>
       <c r="I650" s="52"/>
       <c r="O650" s="56"/>
       <c r="P650" s="56"/>
     </row>
-    <row r="651" spans="8:16" ht="15.75" customHeight="1">
+    <row r="651" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H651" s="52"/>
       <c r="I651" s="52"/>
       <c r="O651" s="56"/>
       <c r="P651" s="56"/>
     </row>
-    <row r="652" spans="8:16" ht="15.75" customHeight="1">
+    <row r="652" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H652" s="52"/>
       <c r="I652" s="52"/>
       <c r="O652" s="56"/>
       <c r="P652" s="56"/>
     </row>
-    <row r="653" spans="8:16" ht="15.75" customHeight="1">
+    <row r="653" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H653" s="52"/>
       <c r="I653" s="52"/>
       <c r="O653" s="56"/>
       <c r="P653" s="56"/>
     </row>
-    <row r="654" spans="8:16" ht="15.75" customHeight="1">
+    <row r="654" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H654" s="52"/>
       <c r="I654" s="52"/>
       <c r="O654" s="56"/>
       <c r="P654" s="56"/>
     </row>
-    <row r="655" spans="8:16" ht="15.75" customHeight="1">
+    <row r="655" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H655" s="52"/>
       <c r="I655" s="52"/>
       <c r="O655" s="56"/>
       <c r="P655" s="56"/>
     </row>
-    <row r="656" spans="8:16" ht="15.75" customHeight="1">
+    <row r="656" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H656" s="52"/>
       <c r="I656" s="52"/>
       <c r="O656" s="56"/>
       <c r="P656" s="56"/>
     </row>
-    <row r="657" spans="8:16" ht="15.75" customHeight="1">
+    <row r="657" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H657" s="52"/>
       <c r="I657" s="52"/>
       <c r="O657" s="56"/>
       <c r="P657" s="56"/>
     </row>
-    <row r="658" spans="8:16" ht="15.75" customHeight="1">
+    <row r="658" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H658" s="52"/>
       <c r="I658" s="52"/>
       <c r="O658" s="56"/>
       <c r="P658" s="56"/>
     </row>
-    <row r="659" spans="8:16" ht="15.75" customHeight="1">
+    <row r="659" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H659" s="52"/>
       <c r="I659" s="52"/>
       <c r="O659" s="56"/>
       <c r="P659" s="56"/>
     </row>
-    <row r="660" spans="8:16" ht="15.75" customHeight="1">
+    <row r="660" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H660" s="52"/>
       <c r="I660" s="52"/>
       <c r="O660" s="56"/>
       <c r="P660" s="56"/>
     </row>
-    <row r="661" spans="8:16" ht="15.75" customHeight="1">
+    <row r="661" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H661" s="52"/>
       <c r="I661" s="52"/>
       <c r="O661" s="56"/>
       <c r="P661" s="56"/>
     </row>
-    <row r="662" spans="8:16" ht="15.75" customHeight="1">
+    <row r="662" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H662" s="52"/>
       <c r="I662" s="52"/>
       <c r="O662" s="56"/>
       <c r="P662" s="56"/>
     </row>
-    <row r="663" spans="8:16" ht="15.75" customHeight="1">
+    <row r="663" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H663" s="52"/>
       <c r="I663" s="52"/>
       <c r="O663" s="56"/>
       <c r="P663" s="56"/>
     </row>
-    <row r="664" spans="8:16" ht="15.75" customHeight="1">
+    <row r="664" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H664" s="52"/>
       <c r="I664" s="52"/>
       <c r="O664" s="56"/>
       <c r="P664" s="56"/>
     </row>
-    <row r="665" spans="8:16" ht="15.75" customHeight="1">
+    <row r="665" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H665" s="52"/>
       <c r="I665" s="52"/>
       <c r="O665" s="56"/>
       <c r="P665" s="56"/>
     </row>
-    <row r="666" spans="8:16" ht="15.75" customHeight="1">
+    <row r="666" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H666" s="52"/>
       <c r="I666" s="52"/>
       <c r="O666" s="56"/>
       <c r="P666" s="56"/>
     </row>
-    <row r="667" spans="8:16" ht="15.75" customHeight="1">
+    <row r="667" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H667" s="52"/>
       <c r="I667" s="52"/>
       <c r="O667" s="56"/>
       <c r="P667" s="56"/>
     </row>
-    <row r="668" spans="8:16" ht="15.75" customHeight="1">
+    <row r="668" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H668" s="52"/>
       <c r="I668" s="52"/>
       <c r="O668" s="56"/>
       <c r="P668" s="56"/>
     </row>
-    <row r="669" spans="8:16" ht="15.75" customHeight="1">
+    <row r="669" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H669" s="52"/>
       <c r="I669" s="52"/>
       <c r="O669" s="56"/>
       <c r="P669" s="56"/>
     </row>
-    <row r="670" spans="8:16" ht="15.75" customHeight="1">
+    <row r="670" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H670" s="52"/>
       <c r="I670" s="52"/>
       <c r="O670" s="56"/>
       <c r="P670" s="56"/>
     </row>
-    <row r="671" spans="8:16" ht="15.75" customHeight="1">
+    <row r="671" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H671" s="52"/>
       <c r="I671" s="52"/>
       <c r="O671" s="56"/>
       <c r="P671" s="56"/>
     </row>
-    <row r="672" spans="8:16" ht="15.75" customHeight="1">
+    <row r="672" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H672" s="52"/>
       <c r="I672" s="52"/>
       <c r="O672" s="56"/>
       <c r="P672" s="56"/>
     </row>
-    <row r="673" spans="8:16" ht="15.75" customHeight="1">
+    <row r="673" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H673" s="52"/>
       <c r="I673" s="52"/>
       <c r="O673" s="56"/>
       <c r="P673" s="56"/>
     </row>
-    <row r="674" spans="8:16" ht="15.75" customHeight="1">
+    <row r="674" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H674" s="52"/>
       <c r="I674" s="52"/>
       <c r="O674" s="56"/>
       <c r="P674" s="56"/>
     </row>
-    <row r="675" spans="8:16" ht="15.75" customHeight="1">
+    <row r="675" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H675" s="52"/>
       <c r="I675" s="52"/>
       <c r="O675" s="56"/>
       <c r="P675" s="56"/>
     </row>
-    <row r="676" spans="8:16" ht="15.75" customHeight="1">
+    <row r="676" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H676" s="52"/>
       <c r="I676" s="52"/>
       <c r="O676" s="56"/>
       <c r="P676" s="56"/>
     </row>
-    <row r="677" spans="8:16" ht="15.75" customHeight="1">
+    <row r="677" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H677" s="52"/>
       <c r="I677" s="52"/>
       <c r="O677" s="56"/>
       <c r="P677" s="56"/>
     </row>
-    <row r="678" spans="8:16" ht="15.75" customHeight="1">
+    <row r="678" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H678" s="52"/>
       <c r="I678" s="52"/>
       <c r="O678" s="56"/>
       <c r="P678" s="56"/>
     </row>
-    <row r="679" spans="8:16" ht="15.75" customHeight="1">
+    <row r="679" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H679" s="52"/>
       <c r="I679" s="52"/>
       <c r="O679" s="56"/>
       <c r="P679" s="56"/>
     </row>
-    <row r="680" spans="8:16" ht="15.75" customHeight="1">
+    <row r="680" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H680" s="52"/>
       <c r="I680" s="52"/>
       <c r="O680" s="56"/>
       <c r="P680" s="56"/>
     </row>
-    <row r="681" spans="8:16" ht="15.75" customHeight="1">
+    <row r="681" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H681" s="52"/>
       <c r="I681" s="52"/>
       <c r="O681" s="56"/>
       <c r="P681" s="56"/>
     </row>
-    <row r="682" spans="8:16" ht="15.75" customHeight="1">
+    <row r="682" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H682" s="52"/>
       <c r="I682" s="52"/>
       <c r="O682" s="56"/>
       <c r="P682" s="56"/>
     </row>
-    <row r="683" spans="8:16" ht="15.75" customHeight="1">
+    <row r="683" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H683" s="52"/>
       <c r="I683" s="52"/>
       <c r="O683" s="56"/>
       <c r="P683" s="56"/>
     </row>
-    <row r="684" spans="8:16" ht="15.75" customHeight="1">
+    <row r="684" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H684" s="52"/>
       <c r="I684" s="52"/>
       <c r="O684" s="56"/>
       <c r="P684" s="56"/>
     </row>
-    <row r="685" spans="8:16" ht="15.75" customHeight="1">
+    <row r="685" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H685" s="52"/>
       <c r="I685" s="52"/>
       <c r="O685" s="56"/>
       <c r="P685" s="56"/>
     </row>
-    <row r="686" spans="8:16" ht="15.75" customHeight="1">
+    <row r="686" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H686" s="52"/>
       <c r="I686" s="52"/>
       <c r="O686" s="56"/>
       <c r="P686" s="56"/>
     </row>
-    <row r="687" spans="8:16" ht="15.75" customHeight="1">
+    <row r="687" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H687" s="52"/>
       <c r="I687" s="52"/>
       <c r="O687" s="56"/>
       <c r="P687" s="56"/>
     </row>
-    <row r="688" spans="8:16" ht="15.75" customHeight="1">
+    <row r="688" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H688" s="52"/>
       <c r="I688" s="52"/>
       <c r="O688" s="56"/>
       <c r="P688" s="56"/>
     </row>
-    <row r="689" spans="8:16" ht="15.75" customHeight="1">
+    <row r="689" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H689" s="52"/>
       <c r="I689" s="52"/>
       <c r="O689" s="56"/>
       <c r="P689" s="56"/>
     </row>
-    <row r="690" spans="8:16" ht="15.75" customHeight="1">
+    <row r="690" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H690" s="52"/>
       <c r="I690" s="52"/>
       <c r="O690" s="56"/>
       <c r="P690" s="56"/>
     </row>
-    <row r="691" spans="8:16" ht="15.75" customHeight="1">
+    <row r="691" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H691" s="52"/>
       <c r="I691" s="52"/>
       <c r="O691" s="56"/>
       <c r="P691" s="56"/>
     </row>
-    <row r="692" spans="8:16" ht="15.75" customHeight="1">
+    <row r="692" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H692" s="52"/>
       <c r="I692" s="52"/>
       <c r="O692" s="56"/>
       <c r="P692" s="56"/>
     </row>
-    <row r="693" spans="8:16" ht="15.75" customHeight="1">
+    <row r="693" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H693" s="52"/>
       <c r="I693" s="52"/>
       <c r="O693" s="56"/>
       <c r="P693" s="56"/>
     </row>
-    <row r="694" spans="8:16" ht="15.75" customHeight="1">
+    <row r="694" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H694" s="52"/>
       <c r="I694" s="52"/>
       <c r="O694" s="56"/>
       <c r="P694" s="56"/>
     </row>
-    <row r="695" spans="8:16" ht="15.75" customHeight="1">
+    <row r="695" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H695" s="52"/>
       <c r="I695" s="52"/>
       <c r="O695" s="56"/>
       <c r="P695" s="56"/>
     </row>
-    <row r="696" spans="8:16" ht="15.75" customHeight="1">
+    <row r="696" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H696" s="52"/>
       <c r="I696" s="52"/>
       <c r="O696" s="56"/>
       <c r="P696" s="56"/>
     </row>
-    <row r="697" spans="8:16" ht="15.75" customHeight="1">
+    <row r="697" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H697" s="52"/>
       <c r="I697" s="52"/>
       <c r="O697" s="56"/>
       <c r="P697" s="56"/>
     </row>
-    <row r="698" spans="8:16" ht="15.75" customHeight="1">
+    <row r="698" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H698" s="52"/>
       <c r="I698" s="52"/>
       <c r="O698" s="56"/>
       <c r="P698" s="56"/>
     </row>
-    <row r="699" spans="8:16" ht="15.75" customHeight="1">
+    <row r="699" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H699" s="52"/>
       <c r="I699" s="52"/>
       <c r="O699" s="56"/>
       <c r="P699" s="56"/>
     </row>
-    <row r="700" spans="8:16" ht="15.75" customHeight="1">
+    <row r="700" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H700" s="52"/>
       <c r="I700" s="52"/>
       <c r="O700" s="56"/>
       <c r="P700" s="56"/>
     </row>
-    <row r="701" spans="8:16" ht="15.75" customHeight="1">
+    <row r="701" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H701" s="52"/>
       <c r="I701" s="52"/>
       <c r="O701" s="56"/>
       <c r="P701" s="56"/>
     </row>
-    <row r="702" spans="8:16" ht="15.75" customHeight="1">
+    <row r="702" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H702" s="52"/>
       <c r="I702" s="52"/>
       <c r="O702" s="56"/>
       <c r="P702" s="56"/>
     </row>
-    <row r="703" spans="8:16" ht="15.75" customHeight="1">
+    <row r="703" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H703" s="52"/>
       <c r="I703" s="52"/>
       <c r="O703" s="56"/>
       <c r="P703" s="56"/>
     </row>
-    <row r="704" spans="8:16" ht="15.75" customHeight="1">
+    <row r="704" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H704" s="52"/>
       <c r="I704" s="52"/>
       <c r="O704" s="56"/>
       <c r="P704" s="56"/>
     </row>
-    <row r="705" spans="8:16" ht="15.75" customHeight="1">
+    <row r="705" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H705" s="52"/>
       <c r="I705" s="52"/>
       <c r="O705" s="56"/>
       <c r="P705" s="56"/>
     </row>
-    <row r="706" spans="8:16" ht="15.75" customHeight="1">
+    <row r="706" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H706" s="52"/>
       <c r="I706" s="52"/>
       <c r="O706" s="56"/>
       <c r="P706" s="56"/>
     </row>
-    <row r="707" spans="8:16" ht="15.75" customHeight="1">
+    <row r="707" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H707" s="52"/>
       <c r="I707" s="52"/>
       <c r="O707" s="56"/>
       <c r="P707" s="56"/>
     </row>
-    <row r="708" spans="8:16" ht="15.75" customHeight="1">
+    <row r="708" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H708" s="52"/>
       <c r="I708" s="52"/>
       <c r="O708" s="56"/>
       <c r="P708" s="56"/>
     </row>
-    <row r="709" spans="8:16" ht="15.75" customHeight="1">
+    <row r="709" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H709" s="52"/>
       <c r="I709" s="52"/>
       <c r="O709" s="56"/>
       <c r="P709" s="56"/>
     </row>
-    <row r="710" spans="8:16" ht="15.75" customHeight="1">
+    <row r="710" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H710" s="52"/>
       <c r="I710" s="52"/>
       <c r="O710" s="56"/>
       <c r="P710" s="56"/>
     </row>
-    <row r="711" spans="8:16" ht="15.75" customHeight="1">
+    <row r="711" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H711" s="52"/>
       <c r="I711" s="52"/>
       <c r="O711" s="56"/>
       <c r="P711" s="56"/>
     </row>
-    <row r="712" spans="8:16" ht="15.75" customHeight="1">
+    <row r="712" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H712" s="52"/>
       <c r="I712" s="52"/>
       <c r="O712" s="56"/>
       <c r="P712" s="56"/>
     </row>
-    <row r="713" spans="8:16" ht="15.75" customHeight="1">
+    <row r="713" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H713" s="52"/>
       <c r="I713" s="52"/>
       <c r="O713" s="56"/>
       <c r="P713" s="56"/>
     </row>
-    <row r="714" spans="8:16" ht="15.75" customHeight="1">
+    <row r="714" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H714" s="52"/>
       <c r="I714" s="52"/>
       <c r="O714" s="56"/>
       <c r="P714" s="56"/>
     </row>
-    <row r="715" spans="8:16" ht="15.75" customHeight="1">
+    <row r="715" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H715" s="52"/>
       <c r="I715" s="52"/>
       <c r="O715" s="56"/>
       <c r="P715" s="56"/>
     </row>
-    <row r="716" spans="8:16" ht="15.75" customHeight="1">
+    <row r="716" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H716" s="52"/>
       <c r="I716" s="52"/>
       <c r="O716" s="56"/>
       <c r="P716" s="56"/>
     </row>
-    <row r="717" spans="8:16" ht="15.75" customHeight="1">
+    <row r="717" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H717" s="52"/>
       <c r="I717" s="52"/>
       <c r="O717" s="56"/>
       <c r="P717" s="56"/>
     </row>
-    <row r="718" spans="8:16" ht="15.75" customHeight="1">
+    <row r="718" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H718" s="52"/>
       <c r="I718" s="52"/>
       <c r="O718" s="56"/>
       <c r="P718" s="56"/>
     </row>
-    <row r="719" spans="8:16" ht="15.75" customHeight="1">
+    <row r="719" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H719" s="52"/>
       <c r="I719" s="52"/>
       <c r="O719" s="56"/>
       <c r="P719" s="56"/>
     </row>
-    <row r="720" spans="8:16" ht="15.75" customHeight="1">
+    <row r="720" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H720" s="52"/>
       <c r="I720" s="52"/>
       <c r="O720" s="56"/>
       <c r="P720" s="56"/>
     </row>
-    <row r="721" spans="8:16" ht="15.75" customHeight="1">
+    <row r="721" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H721" s="52"/>
       <c r="I721" s="52"/>
       <c r="O721" s="56"/>
       <c r="P721" s="56"/>
     </row>
-    <row r="722" spans="8:16" ht="15.75" customHeight="1">
+    <row r="722" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H722" s="52"/>
       <c r="I722" s="52"/>
       <c r="O722" s="56"/>
       <c r="P722" s="56"/>
     </row>
-    <row r="723" spans="8:16" ht="15.75" customHeight="1">
+    <row r="723" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H723" s="52"/>
       <c r="I723" s="52"/>
       <c r="O723" s="56"/>
       <c r="P723" s="56"/>
     </row>
-    <row r="724" spans="8:16" ht="15.75" customHeight="1">
+    <row r="724" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H724" s="52"/>
       <c r="I724" s="52"/>
       <c r="O724" s="56"/>
       <c r="P724" s="56"/>
     </row>
-    <row r="725" spans="8:16" ht="15.75" customHeight="1">
+    <row r="725" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H725" s="52"/>
       <c r="I725" s="52"/>
       <c r="O725" s="56"/>
       <c r="P725" s="56"/>
     </row>
-    <row r="726" spans="8:16" ht="15.75" customHeight="1">
+    <row r="726" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H726" s="52"/>
       <c r="I726" s="52"/>
       <c r="O726" s="56"/>
       <c r="P726" s="56"/>
     </row>
-    <row r="727" spans="8:16" ht="15.75" customHeight="1">
+    <row r="727" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H727" s="52"/>
       <c r="I727" s="52"/>
       <c r="O727" s="56"/>
       <c r="P727" s="56"/>
     </row>
-    <row r="728" spans="8:16" ht="15.75" customHeight="1">
+    <row r="728" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H728" s="52"/>
       <c r="I728" s="52"/>
       <c r="O728" s="56"/>
       <c r="P728" s="56"/>
     </row>
-    <row r="729" spans="8:16" ht="15.75" customHeight="1">
+    <row r="729" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H729" s="52"/>
       <c r="I729" s="52"/>
       <c r="O729" s="56"/>
       <c r="P729" s="56"/>
     </row>
-    <row r="730" spans="8:16" ht="15.75" customHeight="1">
+    <row r="730" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H730" s="52"/>
       <c r="I730" s="52"/>
       <c r="O730" s="56"/>
       <c r="P730" s="56"/>
     </row>
-    <row r="731" spans="8:16" ht="15.75" customHeight="1">
+    <row r="731" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H731" s="52"/>
       <c r="I731" s="52"/>
       <c r="O731" s="56"/>
       <c r="P731" s="56"/>
     </row>
-    <row r="732" spans="8:16" ht="15.75" customHeight="1">
+    <row r="732" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H732" s="52"/>
       <c r="I732" s="52"/>
       <c r="O732" s="56"/>
       <c r="P732" s="56"/>
     </row>
-    <row r="733" spans="8:16" ht="15.75" customHeight="1">
+    <row r="733" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H733" s="52"/>
       <c r="I733" s="52"/>
       <c r="O733" s="56"/>
       <c r="P733" s="56"/>
     </row>
-    <row r="734" spans="8:16" ht="15.75" customHeight="1">
+    <row r="734" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H734" s="52"/>
       <c r="I734" s="52"/>
       <c r="O734" s="56"/>
       <c r="P734" s="56"/>
     </row>
-    <row r="735" spans="8:16" ht="15.75" customHeight="1">
+    <row r="735" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H735" s="52"/>
       <c r="I735" s="52"/>
       <c r="O735" s="56"/>
       <c r="P735" s="56"/>
     </row>
-    <row r="736" spans="8:16" ht="15.75" customHeight="1">
+    <row r="736" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H736" s="52"/>
       <c r="I736" s="52"/>
       <c r="O736" s="56"/>
       <c r="P736" s="56"/>
     </row>
-    <row r="737" spans="8:16" ht="15.75" customHeight="1">
+    <row r="737" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H737" s="52"/>
       <c r="I737" s="52"/>
       <c r="O737" s="56"/>
       <c r="P737" s="56"/>
     </row>
-    <row r="738" spans="8:16" ht="15.75" customHeight="1">
+    <row r="738" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H738" s="52"/>
       <c r="I738" s="52"/>
       <c r="O738" s="56"/>
       <c r="P738" s="56"/>
     </row>
-    <row r="739" spans="8:16" ht="15.75" customHeight="1">
+    <row r="739" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H739" s="52"/>
       <c r="I739" s="52"/>
       <c r="O739" s="56"/>
       <c r="P739" s="56"/>
     </row>
-    <row r="740" spans="8:16" ht="15.75" customHeight="1">
+    <row r="740" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H740" s="52"/>
       <c r="I740" s="52"/>
       <c r="O740" s="56"/>
       <c r="P740" s="56"/>
     </row>
-    <row r="741" spans="8:16" ht="15.75" customHeight="1">
+    <row r="741" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H741" s="52"/>
       <c r="I741" s="52"/>
       <c r="O741" s="56"/>
       <c r="P741" s="56"/>
     </row>
-    <row r="742" spans="8:16" ht="15.75" customHeight="1">
+    <row r="742" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H742" s="52"/>
       <c r="I742" s="52"/>
       <c r="O742" s="56"/>
       <c r="P742" s="56"/>
     </row>
-    <row r="743" spans="8:16" ht="15.75" customHeight="1">
+    <row r="743" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H743" s="52"/>
       <c r="I743" s="52"/>
       <c r="O743" s="56"/>
       <c r="P743" s="56"/>
     </row>
-    <row r="744" spans="8:16" ht="15.75" customHeight="1">
+    <row r="744" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H744" s="52"/>
       <c r="I744" s="52"/>
       <c r="O744" s="56"/>
       <c r="P744" s="56"/>
     </row>
-    <row r="745" spans="8:16" ht="15.75" customHeight="1">
+    <row r="745" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H745" s="52"/>
       <c r="I745" s="52"/>
       <c r="O745" s="56"/>
       <c r="P745" s="56"/>
     </row>
-    <row r="746" spans="8:16" ht="15.75" customHeight="1">
+    <row r="746" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H746" s="52"/>
       <c r="I746" s="52"/>
       <c r="O746" s="56"/>
       <c r="P746" s="56"/>
     </row>
-    <row r="747" spans="8:16" ht="15.75" customHeight="1">
+    <row r="747" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H747" s="52"/>
       <c r="I747" s="52"/>
       <c r="O747" s="56"/>
       <c r="P747" s="56"/>
     </row>
-    <row r="748" spans="8:16" ht="15.75" customHeight="1">
+    <row r="748" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H748" s="52"/>
       <c r="I748" s="52"/>
       <c r="O748" s="56"/>
       <c r="P748" s="56"/>
     </row>
-    <row r="749" spans="8:16" ht="15.75" customHeight="1">
+    <row r="749" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H749" s="52"/>
       <c r="I749" s="52"/>
       <c r="O749" s="56"/>
       <c r="P749" s="56"/>
     </row>
-    <row r="750" spans="8:16" ht="15.75" customHeight="1">
+    <row r="750" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H750" s="52"/>
       <c r="I750" s="52"/>
       <c r="O750" s="56"/>
       <c r="P750" s="56"/>
     </row>
-    <row r="751" spans="8:16" ht="15.75" customHeight="1">
+    <row r="751" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H751" s="52"/>
       <c r="I751" s="52"/>
       <c r="O751" s="56"/>
       <c r="P751" s="56"/>
     </row>
-    <row r="752" spans="8:16" ht="15.75" customHeight="1">
+    <row r="752" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H752" s="52"/>
       <c r="I752" s="52"/>
       <c r="O752" s="56"/>
       <c r="P752" s="56"/>
     </row>
-    <row r="753" spans="8:16" ht="15.75" customHeight="1">
+    <row r="753" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H753" s="52"/>
       <c r="I753" s="52"/>
       <c r="O753" s="56"/>
       <c r="P753" s="56"/>
     </row>
-    <row r="754" spans="8:16" ht="15.75" customHeight="1">
+    <row r="754" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H754" s="52"/>
       <c r="I754" s="52"/>
       <c r="O754" s="56"/>
       <c r="P754" s="56"/>
     </row>
-    <row r="755" spans="8:16" ht="15.75" customHeight="1">
+    <row r="755" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H755" s="52"/>
       <c r="I755" s="52"/>
       <c r="O755" s="56"/>
       <c r="P755" s="56"/>
     </row>
-    <row r="756" spans="8:16" ht="15.75" customHeight="1">
+    <row r="756" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H756" s="52"/>
       <c r="I756" s="52"/>
       <c r="O756" s="56"/>
       <c r="P756" s="56"/>
     </row>
-    <row r="757" spans="8:16" ht="15.75" customHeight="1">
+    <row r="757" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H757" s="52"/>
       <c r="I757" s="52"/>
       <c r="O757" s="56"/>
       <c r="P757" s="56"/>
     </row>
-    <row r="758" spans="8:16" ht="15.75" customHeight="1">
+    <row r="758" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H758" s="52"/>
       <c r="I758" s="52"/>
       <c r="O758" s="56"/>
       <c r="P758" s="56"/>
     </row>
-    <row r="759" spans="8:16" ht="15.75" customHeight="1">
+    <row r="759" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H759" s="52"/>
       <c r="I759" s="52"/>
       <c r="O759" s="56"/>
       <c r="P759" s="56"/>
     </row>
-    <row r="760" spans="8:16" ht="15.75" customHeight="1">
+    <row r="760" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H760" s="52"/>
       <c r="I760" s="52"/>
       <c r="O760" s="56"/>
       <c r="P760" s="56"/>
     </row>
-    <row r="761" spans="8:16" ht="15.75" customHeight="1">
+    <row r="761" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H761" s="52"/>
       <c r="I761" s="52"/>
       <c r="O761" s="56"/>
       <c r="P761" s="56"/>
     </row>
-    <row r="762" spans="8:16" ht="15.75" customHeight="1">
+    <row r="762" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H762" s="52"/>
       <c r="I762" s="52"/>
       <c r="O762" s="56"/>
       <c r="P762" s="56"/>
     </row>
-    <row r="763" spans="8:16" ht="15.75" customHeight="1">
+    <row r="763" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H763" s="52"/>
       <c r="I763" s="52"/>
       <c r="O763" s="56"/>
       <c r="P763" s="56"/>
     </row>
-    <row r="764" spans="8:16" ht="15.75" customHeight="1">
+    <row r="764" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H764" s="52"/>
       <c r="I764" s="52"/>
       <c r="O764" s="56"/>
       <c r="P764" s="56"/>
     </row>
-    <row r="765" spans="8:16" ht="15.75" customHeight="1">
+    <row r="765" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H765" s="52"/>
       <c r="I765" s="52"/>
       <c r="O765" s="56"/>
       <c r="P765" s="56"/>
     </row>
-    <row r="766" spans="8:16" ht="15.75" customHeight="1">
+    <row r="766" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H766" s="52"/>
       <c r="I766" s="52"/>
       <c r="O766" s="56"/>
       <c r="P766" s="56"/>
     </row>
-    <row r="767" spans="8:16" ht="15.75" customHeight="1">
+    <row r="767" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H767" s="52"/>
       <c r="I767" s="52"/>
       <c r="O767" s="56"/>
       <c r="P767" s="56"/>
     </row>
-    <row r="768" spans="8:16" ht="15.75" customHeight="1">
+    <row r="768" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H768" s="52"/>
       <c r="I768" s="52"/>
       <c r="O768" s="56"/>
       <c r="P768" s="56"/>
     </row>
-    <row r="769" spans="8:16" ht="15.75" customHeight="1">
+    <row r="769" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H769" s="52"/>
       <c r="I769" s="52"/>
       <c r="O769" s="56"/>
       <c r="P769" s="56"/>
     </row>
-    <row r="770" spans="8:16" ht="15.75" customHeight="1">
+    <row r="770" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H770" s="52"/>
       <c r="I770" s="52"/>
       <c r="O770" s="56"/>
       <c r="P770" s="56"/>
     </row>
-    <row r="771" spans="8:16" ht="15.75" customHeight="1">
+    <row r="771" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H771" s="52"/>
       <c r="I771" s="52"/>
       <c r="O771" s="56"/>
       <c r="P771" s="56"/>
     </row>
-    <row r="772" spans="8:16" ht="15.75" customHeight="1">
+    <row r="772" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H772" s="52"/>
       <c r="I772" s="52"/>
       <c r="O772" s="56"/>
       <c r="P772" s="56"/>
     </row>
-    <row r="773" spans="8:16" ht="15.75" customHeight="1">
+    <row r="773" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H773" s="52"/>
       <c r="I773" s="52"/>
       <c r="O773" s="56"/>
       <c r="P773" s="56"/>
     </row>
-    <row r="774" spans="8:16" ht="15.75" customHeight="1">
+    <row r="774" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H774" s="52"/>
       <c r="I774" s="52"/>
       <c r="O774" s="56"/>
       <c r="P774" s="56"/>
     </row>
-    <row r="775" spans="8:16" ht="15.75" customHeight="1">
+    <row r="775" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H775" s="52"/>
       <c r="I775" s="52"/>
       <c r="O775" s="56"/>
       <c r="P775" s="56"/>
     </row>
-    <row r="776" spans="8:16" ht="15.75" customHeight="1">
+    <row r="776" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H776" s="52"/>
       <c r="I776" s="52"/>
       <c r="O776" s="56"/>
       <c r="P776" s="56"/>
     </row>
-    <row r="777" spans="8:16" ht="15.75" customHeight="1">
+    <row r="777" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H777" s="52"/>
       <c r="I777" s="52"/>
       <c r="O777" s="56"/>
       <c r="P777" s="56"/>
     </row>
-    <row r="778" spans="8:16" ht="15.75" customHeight="1">
+    <row r="778" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H778" s="52"/>
       <c r="I778" s="52"/>
       <c r="O778" s="56"/>
       <c r="P778" s="56"/>
     </row>
-    <row r="779" spans="8:16" ht="15.75" customHeight="1">
+    <row r="779" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H779" s="52"/>
       <c r="I779" s="52"/>
       <c r="O779" s="56"/>
       <c r="P779" s="56"/>
     </row>
-    <row r="780" spans="8:16" ht="15.75" customHeight="1">
+    <row r="780" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H780" s="52"/>
       <c r="I780" s="52"/>
       <c r="O780" s="56"/>
       <c r="P780" s="56"/>
     </row>
-    <row r="781" spans="8:16" ht="15.75" customHeight="1">
+    <row r="781" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H781" s="52"/>
       <c r="I781" s="52"/>
       <c r="O781" s="56"/>
       <c r="P781" s="56"/>
     </row>
-    <row r="782" spans="8:16" ht="15.75" customHeight="1">
+    <row r="782" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H782" s="52"/>
       <c r="I782" s="52"/>
       <c r="O782" s="56"/>
       <c r="P782" s="56"/>
     </row>
-    <row r="783" spans="8:16" ht="15.75" customHeight="1">
+    <row r="783" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H783" s="52"/>
       <c r="I783" s="52"/>
       <c r="O783" s="56"/>
       <c r="P783" s="56"/>
     </row>
-    <row r="784" spans="8:16" ht="15.75" customHeight="1">
+    <row r="784" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H784" s="52"/>
       <c r="I784" s="52"/>
       <c r="O784" s="56"/>
       <c r="P784" s="56"/>
     </row>
-    <row r="785" spans="8:16" ht="15.75" customHeight="1">
+    <row r="785" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H785" s="52"/>
       <c r="I785" s="52"/>
       <c r="O785" s="56"/>
       <c r="P785" s="56"/>
     </row>
-    <row r="786" spans="8:16" ht="15.75" customHeight="1">
+    <row r="786" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H786" s="52"/>
       <c r="I786" s="52"/>
       <c r="O786" s="56"/>
       <c r="P786" s="56"/>
     </row>
-    <row r="787" spans="8:16" ht="15.75" customHeight="1">
+    <row r="787" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H787" s="52"/>
       <c r="I787" s="52"/>
       <c r="O787" s="56"/>
       <c r="P787" s="56"/>
     </row>
-    <row r="788" spans="8:16" ht="15.75" customHeight="1">
+    <row r="788" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H788" s="52"/>
       <c r="I788" s="52"/>
       <c r="O788" s="56"/>
       <c r="P788" s="56"/>
     </row>
-    <row r="789" spans="8:16" ht="15.75" customHeight="1">
+    <row r="789" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H789" s="52"/>
       <c r="I789" s="52"/>
       <c r="O789" s="56"/>
       <c r="P789" s="56"/>
     </row>
-    <row r="790" spans="8:16" ht="15.75" customHeight="1">
+    <row r="790" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H790" s="52"/>
       <c r="I790" s="52"/>
       <c r="O790" s="56"/>
       <c r="P790" s="56"/>
     </row>
-    <row r="791" spans="8:16" ht="15.75" customHeight="1">
+    <row r="791" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H791" s="52"/>
       <c r="I791" s="52"/>
       <c r="O791" s="56"/>
       <c r="P791" s="56"/>
     </row>
-    <row r="792" spans="8:16" ht="15.75" customHeight="1">
+    <row r="792" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H792" s="52"/>
       <c r="I792" s="52"/>
       <c r="O792" s="56"/>
       <c r="P792" s="56"/>
     </row>
-    <row r="793" spans="8:16" ht="15.75" customHeight="1">
+    <row r="793" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H793" s="52"/>
       <c r="I793" s="52"/>
       <c r="O793" s="56"/>
       <c r="P793" s="56"/>
     </row>
-    <row r="794" spans="8:16" ht="15.75" customHeight="1">
+    <row r="794" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H794" s="52"/>
       <c r="I794" s="52"/>
       <c r="O794" s="56"/>
       <c r="P794" s="56"/>
     </row>
-    <row r="795" spans="8:16" ht="15.75" customHeight="1">
+    <row r="795" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H795" s="52"/>
       <c r="I795" s="52"/>
       <c r="O795" s="56"/>
       <c r="P795" s="56"/>
     </row>
-    <row r="796" spans="8:16" ht="15.75" customHeight="1">
+    <row r="796" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H796" s="52"/>
       <c r="I796" s="52"/>
       <c r="O796" s="56"/>
       <c r="P796" s="56"/>
     </row>
-    <row r="797" spans="8:16" ht="15.75" customHeight="1">
+    <row r="797" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H797" s="52"/>
       <c r="I797" s="52"/>
       <c r="O797" s="56"/>
       <c r="P797" s="56"/>
     </row>
-    <row r="798" spans="8:16" ht="15.75" customHeight="1">
+    <row r="798" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H798" s="52"/>
       <c r="I798" s="52"/>
       <c r="O798" s="56"/>
       <c r="P798" s="56"/>
     </row>
-    <row r="799" spans="8:16" ht="15.75" customHeight="1">
+    <row r="799" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H799" s="52"/>
       <c r="I799" s="52"/>
       <c r="O799" s="56"/>
       <c r="P799" s="56"/>
     </row>
-    <row r="800" spans="8:16" ht="15.75" customHeight="1">
+    <row r="800" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H800" s="52"/>
       <c r="I800" s="52"/>
       <c r="O800" s="56"/>
       <c r="P800" s="56"/>
     </row>
-    <row r="801" spans="8:16" ht="15.75" customHeight="1">
+    <row r="801" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H801" s="52"/>
       <c r="I801" s="52"/>
       <c r="O801" s="56"/>
       <c r="P801" s="56"/>
     </row>
-    <row r="802" spans="8:16" ht="15.75" customHeight="1">
+    <row r="802" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H802" s="52"/>
       <c r="I802" s="52"/>
       <c r="O802" s="56"/>
       <c r="P802" s="56"/>
     </row>
-    <row r="803" spans="8:16" ht="15.75" customHeight="1">
+    <row r="803" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H803" s="52"/>
       <c r="I803" s="52"/>
       <c r="O803" s="56"/>
       <c r="P803" s="56"/>
     </row>
-    <row r="804" spans="8:16" ht="15.75" customHeight="1">
+    <row r="804" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H804" s="52"/>
       <c r="I804" s="52"/>
       <c r="O804" s="56"/>
       <c r="P804" s="56"/>
     </row>
-    <row r="805" spans="8:16" ht="15.75" customHeight="1">
+    <row r="805" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H805" s="52"/>
       <c r="I805" s="52"/>
       <c r="O805" s="56"/>
       <c r="P805" s="56"/>
     </row>
-    <row r="806" spans="8:16" ht="15.75" customHeight="1">
+    <row r="806" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H806" s="52"/>
       <c r="I806" s="52"/>
       <c r="O806" s="56"/>
       <c r="P806" s="56"/>
     </row>
-    <row r="807" spans="8:16" ht="15.75" customHeight="1">
+    <row r="807" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H807" s="52"/>
       <c r="I807" s="52"/>
       <c r="O807" s="56"/>
       <c r="P807" s="56"/>
     </row>
-    <row r="808" spans="8:16" ht="15.75" customHeight="1">
+    <row r="808" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H808" s="52"/>
       <c r="I808" s="52"/>
       <c r="O808" s="56"/>
       <c r="P808" s="56"/>
     </row>
-    <row r="809" spans="8:16" ht="15.75" customHeight="1">
+    <row r="809" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H809" s="52"/>
       <c r="I809" s="52"/>
       <c r="O809" s="56"/>
       <c r="P809" s="56"/>
     </row>
-    <row r="810" spans="8:16" ht="15.75" customHeight="1">
+    <row r="810" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H810" s="52"/>
       <c r="I810" s="52"/>
       <c r="O810" s="56"/>
       <c r="P810" s="56"/>
     </row>
-    <row r="811" spans="8:16" ht="15.75" customHeight="1">
+    <row r="811" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H811" s="52"/>
       <c r="I811" s="52"/>
       <c r="O811" s="56"/>
       <c r="P811" s="56"/>
     </row>
-    <row r="812" spans="8:16" ht="15.75" customHeight="1">
+    <row r="812" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H812" s="52"/>
       <c r="I812" s="52"/>
       <c r="O812" s="56"/>
       <c r="P812" s="56"/>
     </row>
-    <row r="813" spans="8:16" ht="15.75" customHeight="1">
+    <row r="813" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H813" s="52"/>
       <c r="I813" s="52"/>
       <c r="O813" s="56"/>
       <c r="P813" s="56"/>
     </row>
-    <row r="814" spans="8:16" ht="15.75" customHeight="1">
+    <row r="814" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H814" s="52"/>
       <c r="I814" s="52"/>
       <c r="O814" s="56"/>
       <c r="P814" s="56"/>
     </row>
-    <row r="815" spans="8:16" ht="15.75" customHeight="1">
+    <row r="815" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H815" s="52"/>
       <c r="I815" s="52"/>
       <c r="O815" s="56"/>
       <c r="P815" s="56"/>
     </row>
-    <row r="816" spans="8:16" ht="15.75" customHeight="1">
+    <row r="816" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H816" s="52"/>
       <c r="I816" s="52"/>
       <c r="O816" s="56"/>
       <c r="P816" s="56"/>
     </row>
-    <row r="817" spans="8:16" ht="15.75" customHeight="1">
+    <row r="817" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H817" s="52"/>
       <c r="I817" s="52"/>
       <c r="O817" s="56"/>
       <c r="P817" s="56"/>
     </row>
-    <row r="818" spans="8:16" ht="15.75" customHeight="1">
+    <row r="818" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H818" s="52"/>
       <c r="I818" s="52"/>
       <c r="O818" s="56"/>
       <c r="P818" s="56"/>
     </row>
-    <row r="819" spans="8:16" ht="15.75" customHeight="1">
+    <row r="819" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H819" s="52"/>
       <c r="I819" s="52"/>
       <c r="O819" s="56"/>
       <c r="P819" s="56"/>
     </row>
-    <row r="820" spans="8:16" ht="15.75" customHeight="1">
+    <row r="820" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H820" s="52"/>
       <c r="I820" s="52"/>
       <c r="O820" s="56"/>
       <c r="P820" s="56"/>
     </row>
-    <row r="821" spans="8:16" ht="15.75" customHeight="1">
+    <row r="821" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H821" s="52"/>
       <c r="I821" s="52"/>
       <c r="O821" s="56"/>
       <c r="P821" s="56"/>
     </row>
-    <row r="822" spans="8:16" ht="15.75" customHeight="1">
+    <row r="822" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H822" s="52"/>
       <c r="I822" s="52"/>
       <c r="O822" s="56"/>
       <c r="P822" s="56"/>
     </row>
-    <row r="823" spans="8:16" ht="15.75" customHeight="1">
+    <row r="823" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H823" s="52"/>
       <c r="I823" s="52"/>
       <c r="O823" s="56"/>
       <c r="P823" s="56"/>
     </row>
-    <row r="824" spans="8:16" ht="15.75" customHeight="1">
+    <row r="824" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H824" s="52"/>
       <c r="I824" s="52"/>
       <c r="O824" s="56"/>
       <c r="P824" s="56"/>
     </row>
-    <row r="825" spans="8:16" ht="15.75" customHeight="1">
+    <row r="825" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H825" s="52"/>
       <c r="I825" s="52"/>
       <c r="O825" s="56"/>
       <c r="P825" s="56"/>
     </row>
-    <row r="826" spans="8:16" ht="15.75" customHeight="1">
+    <row r="826" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H826" s="52"/>
       <c r="I826" s="52"/>
       <c r="O826" s="56"/>
       <c r="P826" s="56"/>
     </row>
-    <row r="827" spans="8:16" ht="15.75" customHeight="1">
+    <row r="827" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H827" s="52"/>
       <c r="I827" s="52"/>
       <c r="O827" s="56"/>
       <c r="P827" s="56"/>
     </row>
-    <row r="828" spans="8:16" ht="15.75" customHeight="1">
+    <row r="828" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H828" s="52"/>
       <c r="I828" s="52"/>
       <c r="O828" s="56"/>
       <c r="P828" s="56"/>
     </row>
-    <row r="829" spans="8:16" ht="15.75" customHeight="1">
+    <row r="829" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H829" s="52"/>
       <c r="I829" s="52"/>
       <c r="O829" s="56"/>
       <c r="P829" s="56"/>
     </row>
-    <row r="830" spans="8:16" ht="15.75" customHeight="1">
+    <row r="830" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H830" s="52"/>
       <c r="I830" s="52"/>
       <c r="O830" s="56"/>
       <c r="P830" s="56"/>
     </row>
-    <row r="831" spans="8:16" ht="15.75" customHeight="1">
+    <row r="831" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H831" s="52"/>
       <c r="I831" s="52"/>
       <c r="O831" s="56"/>
       <c r="P831" s="56"/>
     </row>
-    <row r="832" spans="8:16" ht="15.75" customHeight="1">
+    <row r="832" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H832" s="52"/>
       <c r="I832" s="52"/>
       <c r="O832" s="56"/>
       <c r="P832" s="56"/>
     </row>
-    <row r="833" spans="8:16" ht="15.75" customHeight="1">
+    <row r="833" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H833" s="52"/>
       <c r="I833" s="52"/>
       <c r="O833" s="56"/>
       <c r="P833" s="56"/>
     </row>
-    <row r="834" spans="8:16" ht="15.75" customHeight="1">
+    <row r="834" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H834" s="52"/>
       <c r="I834" s="52"/>
       <c r="O834" s="56"/>
       <c r="P834" s="56"/>
     </row>
-    <row r="835" spans="8:16" ht="15.75" customHeight="1">
+    <row r="835" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H835" s="52"/>
       <c r="I835" s="52"/>
       <c r="O835" s="56"/>
       <c r="P835" s="56"/>
     </row>
-    <row r="836" spans="8:16" ht="15.75" customHeight="1">
+    <row r="836" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H836" s="52"/>
       <c r="I836" s="52"/>
       <c r="O836" s="56"/>
       <c r="P836" s="56"/>
     </row>
-    <row r="837" spans="8:16" ht="15.75" customHeight="1">
+    <row r="837" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H837" s="52"/>
       <c r="I837" s="52"/>
       <c r="O837" s="56"/>
       <c r="P837" s="56"/>
     </row>
-    <row r="838" spans="8:16" ht="15.75" customHeight="1">
+    <row r="838" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H838" s="52"/>
       <c r="I838" s="52"/>
       <c r="O838" s="56"/>
       <c r="P838" s="56"/>
     </row>
-    <row r="839" spans="8:16" ht="15.75" customHeight="1">
+    <row r="839" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H839" s="52"/>
       <c r="I839" s="52"/>
       <c r="O839" s="56"/>
       <c r="P839" s="56"/>
     </row>
-    <row r="840" spans="8:16" ht="15.75" customHeight="1">
+    <row r="840" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H840" s="52"/>
       <c r="I840" s="52"/>
       <c r="O840" s="56"/>
       <c r="P840" s="56"/>
     </row>
-    <row r="841" spans="8:16" ht="15.75" customHeight="1">
+    <row r="841" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H841" s="52"/>
       <c r="I841" s="52"/>
       <c r="O841" s="56"/>
       <c r="P841" s="56"/>
     </row>
-    <row r="842" spans="8:16" ht="15.75" customHeight="1">
+    <row r="842" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H842" s="52"/>
       <c r="I842" s="52"/>
       <c r="O842" s="56"/>
       <c r="P842" s="56"/>
     </row>
-    <row r="843" spans="8:16" ht="15.75" customHeight="1">
+    <row r="843" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H843" s="52"/>
       <c r="I843" s="52"/>
       <c r="O843" s="56"/>
       <c r="P843" s="56"/>
     </row>
-    <row r="844" spans="8:16" ht="15.75" customHeight="1">
+    <row r="844" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H844" s="52"/>
       <c r="I844" s="52"/>
       <c r="O844" s="56"/>
       <c r="P844" s="56"/>
     </row>
-    <row r="845" spans="8:16" ht="15.75" customHeight="1">
+    <row r="845" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H845" s="52"/>
       <c r="I845" s="52"/>
       <c r="O845" s="56"/>
       <c r="P845" s="56"/>
     </row>
-    <row r="846" spans="8:16" ht="15.75" customHeight="1">
+    <row r="846" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H846" s="52"/>
       <c r="I846" s="52"/>
       <c r="O846" s="56"/>
       <c r="P846" s="56"/>
     </row>
-    <row r="847" spans="8:16" ht="15.75" customHeight="1">
+    <row r="847" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H847" s="52"/>
       <c r="I847" s="52"/>
       <c r="O847" s="56"/>
       <c r="P847" s="56"/>
     </row>
-    <row r="848" spans="8:16" ht="15.75" customHeight="1">
+    <row r="848" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H848" s="52"/>
       <c r="I848" s="52"/>
       <c r="O848" s="56"/>
       <c r="P848" s="56"/>
     </row>
-    <row r="849" spans="8:16" ht="15.75" customHeight="1">
+    <row r="849" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H849" s="52"/>
       <c r="I849" s="52"/>
       <c r="O849" s="56"/>
       <c r="P849" s="56"/>
     </row>
-    <row r="850" spans="8:16" ht="15.75" customHeight="1">
+    <row r="850" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H850" s="52"/>
       <c r="I850" s="52"/>
       <c r="O850" s="56"/>
       <c r="P850" s="56"/>
     </row>
-    <row r="851" spans="8:16" ht="15.75" customHeight="1">
+    <row r="851" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H851" s="52"/>
       <c r="I851" s="52"/>
       <c r="O851" s="56"/>
       <c r="P851" s="56"/>
     </row>
-    <row r="852" spans="8:16" ht="15.75" customHeight="1">
+    <row r="852" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H852" s="52"/>
       <c r="I852" s="52"/>
       <c r="O852" s="56"/>
       <c r="P852" s="56"/>
     </row>
-    <row r="853" spans="8:16" ht="15.75" customHeight="1">
+    <row r="853" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H853" s="52"/>
       <c r="I853" s="52"/>
       <c r="O853" s="56"/>
       <c r="P853" s="56"/>
     </row>
-    <row r="854" spans="8:16" ht="15.75" customHeight="1">
+    <row r="854" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H854" s="52"/>
       <c r="I854" s="52"/>
       <c r="O854" s="56"/>
       <c r="P854" s="56"/>
     </row>
-    <row r="855" spans="8:16" ht="15.75" customHeight="1">
+    <row r="855" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H855" s="52"/>
       <c r="I855" s="52"/>
       <c r="O855" s="56"/>
       <c r="P855" s="56"/>
     </row>
-    <row r="856" spans="8:16" ht="15.75" customHeight="1">
+    <row r="856" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H856" s="52"/>
       <c r="I856" s="52"/>
       <c r="O856" s="56"/>
       <c r="P856" s="56"/>
     </row>
-    <row r="857" spans="8:16" ht="15.75" customHeight="1">
+    <row r="857" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H857" s="52"/>
       <c r="I857" s="52"/>
       <c r="O857" s="56"/>
       <c r="P857" s="56"/>
     </row>
-    <row r="858" spans="8:16" ht="15.75" customHeight="1">
+    <row r="858" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H858" s="52"/>
       <c r="I858" s="52"/>
       <c r="O858" s="56"/>
       <c r="P858" s="56"/>
     </row>
-    <row r="859" spans="8:16" ht="15.75" customHeight="1">
+    <row r="859" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H859" s="52"/>
       <c r="I859" s="52"/>
       <c r="O859" s="56"/>
       <c r="P859" s="56"/>
     </row>
-    <row r="860" spans="8:16" ht="15.75" customHeight="1">
+    <row r="860" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H860" s="52"/>
       <c r="I860" s="52"/>
       <c r="O860" s="56"/>
       <c r="P860" s="56"/>
     </row>
-    <row r="861" spans="8:16" ht="15.75" customHeight="1">
+    <row r="861" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H861" s="52"/>
       <c r="I861" s="52"/>
       <c r="O861" s="56"/>
       <c r="P861" s="56"/>
     </row>
-    <row r="862" spans="8:16" ht="15.75" customHeight="1">
+    <row r="862" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H862" s="52"/>
       <c r="I862" s="52"/>
       <c r="O862" s="56"/>
       <c r="P862" s="56"/>
     </row>
-    <row r="863" spans="8:16" ht="15.75" customHeight="1">
+    <row r="863" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H863" s="52"/>
       <c r="I863" s="52"/>
       <c r="O863" s="56"/>
       <c r="P863" s="56"/>
     </row>
-    <row r="864" spans="8:16" ht="15.75" customHeight="1">
+    <row r="864" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H864" s="52"/>
       <c r="I864" s="52"/>
       <c r="O864" s="56"/>
       <c r="P864" s="56"/>
     </row>
-    <row r="865" spans="8:16" ht="15.75" customHeight="1">
+    <row r="865" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H865" s="52"/>
       <c r="I865" s="52"/>
       <c r="O865" s="56"/>
       <c r="P865" s="56"/>
     </row>
-    <row r="866" spans="8:16" ht="15.75" customHeight="1">
+    <row r="866" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H866" s="52"/>
       <c r="I866" s="52"/>
       <c r="O866" s="56"/>
       <c r="P866" s="56"/>
     </row>
-    <row r="867" spans="8:16" ht="15.75" customHeight="1">
+    <row r="867" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H867" s="52"/>
       <c r="I867" s="52"/>
       <c r="O867" s="56"/>
       <c r="P867" s="56"/>
     </row>
-    <row r="868" spans="8:16" ht="15.75" customHeight="1">
+    <row r="868" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H868" s="52"/>
       <c r="I868" s="52"/>
       <c r="O868" s="56"/>
       <c r="P868" s="56"/>
     </row>
-    <row r="869" spans="8:16" ht="15.75" customHeight="1">
+    <row r="869" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H869" s="52"/>
       <c r="I869" s="52"/>
       <c r="O869" s="56"/>
       <c r="P869" s="56"/>
     </row>
-    <row r="870" spans="8:16" ht="15.75" customHeight="1">
+    <row r="870" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H870" s="52"/>
       <c r="I870" s="52"/>
       <c r="O870" s="56"/>
       <c r="P870" s="56"/>
     </row>
-    <row r="871" spans="8:16" ht="15.75" customHeight="1">
+    <row r="871" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H871" s="52"/>
       <c r="I871" s="52"/>
       <c r="O871" s="56"/>
       <c r="P871" s="56"/>
     </row>
-    <row r="872" spans="8:16" ht="15.75" customHeight="1">
+    <row r="872" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H872" s="52"/>
       <c r="I872" s="52"/>
       <c r="O872" s="56"/>
       <c r="P872" s="56"/>
     </row>
-    <row r="873" spans="8:16" ht="15.75" customHeight="1">
+    <row r="873" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H873" s="52"/>
       <c r="I873" s="52"/>
       <c r="O873" s="56"/>
       <c r="P873" s="56"/>
     </row>
-    <row r="874" spans="8:16" ht="15.75" customHeight="1">
+    <row r="874" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H874" s="52"/>
       <c r="I874" s="52"/>
       <c r="O874" s="56"/>
       <c r="P874" s="56"/>
     </row>
-    <row r="875" spans="8:16" ht="15.75" customHeight="1">
+    <row r="875" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H875" s="52"/>
       <c r="I875" s="52"/>
       <c r="O875" s="56"/>
       <c r="P875" s="56"/>
     </row>
-    <row r="876" spans="8:16" ht="15.75" customHeight="1">
+    <row r="876" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H876" s="52"/>
       <c r="I876" s="52"/>
       <c r="O876" s="56"/>
       <c r="P876" s="56"/>
     </row>
-    <row r="877" spans="8:16" ht="15.75" customHeight="1">
+    <row r="877" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H877" s="52"/>
       <c r="I877" s="52"/>
       <c r="O877" s="56"/>
       <c r="P877" s="56"/>
     </row>
-    <row r="878" spans="8:16" ht="15.75" customHeight="1">
+    <row r="878" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H878" s="52"/>
       <c r="I878" s="52"/>
       <c r="O878" s="56"/>
       <c r="P878" s="56"/>
     </row>
-    <row r="879" spans="8:16" ht="15.75" customHeight="1">
+    <row r="879" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H879" s="52"/>
       <c r="I879" s="52"/>
       <c r="O879" s="56"/>
       <c r="P879" s="56"/>
     </row>
-    <row r="880" spans="8:16" ht="15.75" customHeight="1">
+    <row r="880" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H880" s="52"/>
       <c r="I880" s="52"/>
       <c r="O880" s="56"/>
       <c r="P880" s="56"/>
     </row>
-    <row r="881" spans="8:16" ht="15.75" customHeight="1">
+    <row r="881" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H881" s="52"/>
       <c r="I881" s="52"/>
       <c r="O881" s="56"/>
       <c r="P881" s="56"/>
     </row>
-    <row r="882" spans="8:16" ht="15.75" customHeight="1">
+    <row r="882" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H882" s="52"/>
       <c r="I882" s="52"/>
       <c r="O882" s="56"/>
       <c r="P882" s="56"/>
     </row>
-    <row r="883" spans="8:16" ht="15.75" customHeight="1">
+    <row r="883" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H883" s="52"/>
       <c r="I883" s="52"/>
       <c r="O883" s="56"/>
       <c r="P883" s="56"/>
     </row>
-    <row r="884" spans="8:16" ht="15.75" customHeight="1">
+    <row r="884" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H884" s="52"/>
       <c r="I884" s="52"/>
       <c r="O884" s="56"/>
       <c r="P884" s="56"/>
     </row>
-    <row r="885" spans="8:16" ht="15.75" customHeight="1">
+    <row r="885" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H885" s="52"/>
       <c r="I885" s="52"/>
       <c r="O885" s="56"/>
       <c r="P885" s="56"/>
     </row>
-    <row r="886" spans="8:16" ht="15.75" customHeight="1">
+    <row r="886" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H886" s="52"/>
       <c r="I886" s="52"/>
       <c r="O886" s="56"/>
       <c r="P886" s="56"/>
     </row>
-    <row r="887" spans="8:16" ht="15.75" customHeight="1">
+    <row r="887" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H887" s="52"/>
       <c r="I887" s="52"/>
       <c r="O887" s="56"/>
       <c r="P887" s="56"/>
     </row>
-    <row r="888" spans="8:16" ht="15.75" customHeight="1">
+    <row r="888" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H888" s="52"/>
       <c r="I888" s="52"/>
       <c r="O888" s="56"/>
       <c r="P888" s="56"/>
     </row>
-    <row r="889" spans="8:16" ht="15.75" customHeight="1">
+    <row r="889" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H889" s="52"/>
       <c r="I889" s="52"/>
       <c r="O889" s="56"/>
       <c r="P889" s="56"/>
     </row>
-    <row r="890" spans="8:16" ht="15.75" customHeight="1">
+    <row r="890" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H890" s="52"/>
       <c r="I890" s="52"/>
       <c r="O890" s="56"/>
       <c r="P890" s="56"/>
     </row>
-    <row r="891" spans="8:16" ht="15.75" customHeight="1">
+    <row r="891" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H891" s="52"/>
       <c r="I891" s="52"/>
       <c r="O891" s="56"/>
       <c r="P891" s="56"/>
     </row>
-    <row r="892" spans="8:16" ht="15.75" customHeight="1">
+    <row r="892" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H892" s="52"/>
       <c r="I892" s="52"/>
       <c r="O892" s="56"/>
       <c r="P892" s="56"/>
     </row>
-    <row r="893" spans="8:16" ht="15.75" customHeight="1">
+    <row r="893" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H893" s="52"/>
       <c r="I893" s="52"/>
       <c r="O893" s="56"/>
       <c r="P893" s="56"/>
     </row>
-    <row r="894" spans="8:16" ht="15.75" customHeight="1">
+    <row r="894" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H894" s="52"/>
       <c r="I894" s="52"/>
       <c r="O894" s="56"/>
       <c r="P894" s="56"/>
     </row>
-    <row r="895" spans="8:16" ht="15.75" customHeight="1">
+    <row r="895" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H895" s="52"/>
       <c r="I895" s="52"/>
       <c r="O895" s="56"/>
       <c r="P895" s="56"/>
     </row>
-    <row r="896" spans="8:16" ht="15.75" customHeight="1">
+    <row r="896" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H896" s="52"/>
       <c r="I896" s="52"/>
       <c r="O896" s="56"/>
       <c r="P896" s="56"/>
     </row>
-    <row r="897" spans="8:16" ht="15.75" customHeight="1">
+    <row r="897" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H897" s="52"/>
       <c r="I897" s="52"/>
       <c r="O897" s="56"/>
       <c r="P897" s="56"/>
     </row>
-    <row r="898" spans="8:16" ht="15.75" customHeight="1">
+    <row r="898" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H898" s="52"/>
       <c r="I898" s="52"/>
       <c r="O898" s="56"/>
       <c r="P898" s="56"/>
     </row>
-    <row r="899" spans="8:16" ht="15.75" customHeight="1">
+    <row r="899" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H899" s="52"/>
       <c r="I899" s="52"/>
       <c r="O899" s="56"/>
       <c r="P899" s="56"/>
     </row>
-    <row r="900" spans="8:16" ht="15.75" customHeight="1">
+    <row r="900" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H900" s="52"/>
       <c r="I900" s="52"/>
       <c r="O900" s="56"/>
       <c r="P900" s="56"/>
     </row>
-    <row r="901" spans="8:16" ht="15.75" customHeight="1">
+    <row r="901" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H901" s="52"/>
       <c r="I901" s="52"/>
       <c r="O901" s="56"/>
       <c r="P901" s="56"/>
     </row>
-    <row r="902" spans="8:16" ht="15.75" customHeight="1">
+    <row r="902" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H902" s="52"/>
       <c r="I902" s="52"/>
       <c r="O902" s="56"/>
       <c r="P902" s="56"/>
     </row>
-    <row r="903" spans="8:16" ht="15.75" customHeight="1">
+    <row r="903" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H903" s="52"/>
       <c r="I903" s="52"/>
       <c r="O903" s="56"/>
       <c r="P903" s="56"/>
     </row>
-    <row r="904" spans="8:16" ht="15.75" customHeight="1">
+    <row r="904" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H904" s="52"/>
       <c r="I904" s="52"/>
       <c r="O904" s="56"/>
       <c r="P904" s="56"/>
     </row>
-    <row r="905" spans="8:16" ht="15.75" customHeight="1">
+    <row r="905" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H905" s="52"/>
       <c r="I905" s="52"/>
       <c r="O905" s="56"/>
       <c r="P905" s="56"/>
     </row>
-    <row r="906" spans="8:16" ht="15.75" customHeight="1">
+    <row r="906" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H906" s="52"/>
       <c r="I906" s="52"/>
       <c r="O906" s="56"/>
       <c r="P906" s="56"/>
     </row>
-    <row r="907" spans="8:16" ht="15.75" customHeight="1">
+    <row r="907" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H907" s="52"/>
       <c r="I907" s="52"/>
       <c r="O907" s="56"/>
       <c r="P907" s="56"/>
     </row>
-    <row r="908" spans="8:16" ht="15.75" customHeight="1">
+    <row r="908" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H908" s="52"/>
       <c r="I908" s="52"/>
       <c r="O908" s="56"/>
       <c r="P908" s="56"/>
     </row>
-    <row r="909" spans="8:16" ht="15.75" customHeight="1">
+    <row r="909" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H909" s="52"/>
       <c r="I909" s="52"/>
       <c r="O909" s="56"/>
       <c r="P909" s="56"/>
     </row>
-    <row r="910" spans="8:16" ht="15.75" customHeight="1">
+    <row r="910" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H910" s="52"/>
       <c r="I910" s="52"/>
       <c r="O910" s="56"/>
       <c r="P910" s="56"/>
     </row>
-    <row r="911" spans="8:16" ht="15.75" customHeight="1">
+    <row r="911" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H911" s="52"/>
       <c r="I911" s="52"/>
       <c r="O911" s="56"/>
       <c r="P911" s="56"/>
     </row>
-    <row r="912" spans="8:16" ht="15.75" customHeight="1">
+    <row r="912" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H912" s="52"/>
       <c r="I912" s="52"/>
       <c r="O912" s="56"/>
       <c r="P912" s="56"/>
     </row>
-    <row r="913" spans="8:16" ht="15.75" customHeight="1">
+    <row r="913" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H913" s="52"/>
       <c r="I913" s="52"/>
       <c r="O913" s="56"/>
       <c r="P913" s="56"/>
     </row>
-    <row r="914" spans="8:16" ht="15.75" customHeight="1">
+    <row r="914" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H914" s="52"/>
       <c r="I914" s="52"/>
       <c r="O914" s="56"/>
       <c r="P914" s="56"/>
     </row>
-    <row r="915" spans="8:16" ht="15.75" customHeight="1">
+    <row r="915" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H915" s="52"/>
       <c r="I915" s="52"/>
       <c r="O915" s="56"/>
       <c r="P915" s="56"/>
     </row>
-    <row r="916" spans="8:16" ht="15.75" customHeight="1">
+    <row r="916" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H916" s="52"/>
       <c r="I916" s="52"/>
       <c r="O916" s="56"/>
       <c r="P916" s="56"/>
     </row>
-    <row r="917" spans="8:16" ht="15.75" customHeight="1">
+    <row r="917" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H917" s="52"/>
       <c r="I917" s="52"/>
       <c r="O917" s="56"/>
       <c r="P917" s="56"/>
     </row>
-    <row r="918" spans="8:16" ht="15.75" customHeight="1">
+    <row r="918" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H918" s="52"/>
       <c r="I918" s="52"/>
       <c r="O918" s="56"/>
       <c r="P918" s="56"/>
     </row>
-    <row r="919" spans="8:16" ht="15.75" customHeight="1">
+    <row r="919" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H919" s="52"/>
       <c r="I919" s="52"/>
       <c r="O919" s="56"/>
       <c r="P919" s="56"/>
     </row>
-    <row r="920" spans="8:16" ht="15.75" customHeight="1">
+    <row r="920" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H920" s="52"/>
       <c r="I920" s="52"/>
       <c r="O920" s="56"/>
       <c r="P920" s="56"/>
     </row>
-    <row r="921" spans="8:16" ht="15.75" customHeight="1">
+    <row r="921" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H921" s="52"/>
       <c r="I921" s="52"/>
       <c r="O921" s="56"/>
       <c r="P921" s="56"/>
     </row>
-    <row r="922" spans="8:16" ht="15.75" customHeight="1">
+    <row r="922" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H922" s="52"/>
       <c r="I922" s="52"/>
       <c r="O922" s="56"/>
       <c r="P922" s="56"/>
     </row>
-    <row r="923" spans="8:16" ht="15.75" customHeight="1">
+    <row r="923" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H923" s="52"/>
       <c r="I923" s="52"/>
       <c r="O923" s="56"/>
       <c r="P923" s="56"/>
     </row>
-    <row r="924" spans="8:16" ht="15.75" customHeight="1">
+    <row r="924" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H924" s="52"/>
       <c r="I924" s="52"/>
       <c r="O924" s="56"/>
       <c r="P924" s="56"/>
     </row>
-    <row r="925" spans="8:16" ht="15.75" customHeight="1">
+    <row r="925" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H925" s="52"/>
       <c r="I925" s="52"/>
       <c r="O925" s="56"/>
       <c r="P925" s="56"/>
     </row>
-    <row r="926" spans="8:16" ht="15.75" customHeight="1">
+    <row r="926" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H926" s="52"/>
       <c r="I926" s="52"/>
       <c r="O926" s="56"/>
       <c r="P926" s="56"/>
     </row>
-    <row r="927" spans="8:16" ht="15.75" customHeight="1">
+    <row r="927" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H927" s="52"/>
       <c r="I927" s="52"/>
       <c r="O927" s="56"/>
       <c r="P927" s="56"/>
     </row>
-    <row r="928" spans="8:16" ht="15.75" customHeight="1">
+    <row r="928" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H928" s="52"/>
       <c r="I928" s="52"/>
       <c r="O928" s="56"/>
       <c r="P928" s="56"/>
     </row>
-    <row r="929" spans="8:16" ht="15.75" customHeight="1">
+    <row r="929" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H929" s="52"/>
       <c r="I929" s="52"/>
       <c r="O929" s="56"/>
       <c r="P929" s="56"/>
     </row>
-    <row r="930" spans="8:16" ht="15.75" customHeight="1">
+    <row r="930" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H930" s="52"/>
       <c r="I930" s="52"/>
       <c r="O930" s="56"/>
       <c r="P930" s="56"/>
     </row>
-    <row r="931" spans="8:16" ht="15.75" customHeight="1">
+    <row r="931" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H931" s="52"/>
       <c r="I931" s="52"/>
       <c r="O931" s="56"/>
       <c r="P931" s="56"/>
     </row>
-    <row r="932" spans="8:16" ht="15.75" customHeight="1">
+    <row r="932" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H932" s="52"/>
       <c r="I932" s="52"/>
       <c r="O932" s="56"/>
       <c r="P932" s="56"/>
     </row>
-    <row r="933" spans="8:16" ht="15.75" customHeight="1">
+    <row r="933" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H933" s="52"/>
       <c r="I933" s="52"/>
       <c r="O933" s="56"/>
       <c r="P933" s="56"/>
     </row>
-    <row r="934" spans="8:16" ht="15.75" customHeight="1">
+    <row r="934" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H934" s="52"/>
       <c r="I934" s="52"/>
       <c r="O934" s="56"/>
       <c r="P934" s="56"/>
     </row>
-    <row r="935" spans="8:16" ht="15.75" customHeight="1">
+    <row r="935" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H935" s="52"/>
       <c r="I935" s="52"/>
       <c r="O935" s="56"/>
       <c r="P935" s="56"/>
     </row>
-    <row r="936" spans="8:16" ht="15.75" customHeight="1">
+    <row r="936" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H936" s="52"/>
       <c r="I936" s="52"/>
       <c r="O936" s="56"/>
       <c r="P936" s="56"/>
     </row>
-    <row r="937" spans="8:16" ht="15.75" customHeight="1">
+    <row r="937" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H937" s="52"/>
       <c r="I937" s="52"/>
       <c r="O937" s="56"/>
       <c r="P937" s="56"/>
     </row>
-    <row r="938" spans="8:16" ht="15.75" customHeight="1">
+    <row r="938" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H938" s="52"/>
       <c r="I938" s="52"/>
       <c r="O938" s="56"/>
       <c r="P938" s="56"/>
     </row>
-    <row r="939" spans="8:16" ht="15.75" customHeight="1">
+    <row r="939" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H939" s="52"/>
       <c r="I939" s="52"/>
       <c r="O939" s="56"/>
       <c r="P939" s="56"/>
     </row>
-    <row r="940" spans="8:16" ht="15.75" customHeight="1">
+    <row r="940" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H940" s="52"/>
       <c r="I940" s="52"/>
       <c r="O940" s="56"/>
       <c r="P940" s="56"/>
     </row>
-    <row r="941" spans="8:16" ht="15.75" customHeight="1">
+    <row r="941" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H941" s="52"/>
       <c r="I941" s="52"/>
       <c r="O941" s="56"/>
       <c r="P941" s="56"/>
     </row>
-    <row r="942" spans="8:16" ht="15.75" customHeight="1">
+    <row r="942" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H942" s="52"/>
       <c r="I942" s="52"/>
       <c r="O942" s="56"/>
       <c r="P942" s="56"/>
     </row>
-    <row r="943" spans="8:16" ht="15.75" customHeight="1">
+    <row r="943" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H943" s="52"/>
       <c r="I943" s="52"/>
       <c r="O943" s="56"/>
       <c r="P943" s="56"/>
     </row>
-    <row r="944" spans="8:16" ht="15.75" customHeight="1">
+    <row r="944" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H944" s="52"/>
       <c r="I944" s="52"/>
       <c r="O944" s="56"/>
       <c r="P944" s="56"/>
     </row>
-    <row r="945" spans="8:16" ht="15.75" customHeight="1">
+    <row r="945" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H945" s="52"/>
       <c r="I945" s="52"/>
       <c r="O945" s="56"/>
       <c r="P945" s="56"/>
     </row>
-    <row r="946" spans="8:16" ht="15.75" customHeight="1">
+    <row r="946" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H946" s="52"/>
       <c r="I946" s="52"/>
       <c r="O946" s="56"/>
       <c r="P946" s="56"/>
     </row>
-    <row r="947" spans="8:16" ht="15.75" customHeight="1">
+    <row r="947" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H947" s="52"/>
       <c r="I947" s="52"/>
       <c r="O947" s="56"/>
       <c r="P947" s="56"/>
     </row>
-    <row r="948" spans="8:16" ht="15.75" customHeight="1">
+    <row r="948" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H948" s="52"/>
       <c r="I948" s="52"/>
       <c r="O948" s="56"/>
       <c r="P948" s="56"/>
     </row>
-    <row r="949" spans="8:16" ht="15.75" customHeight="1">
+    <row r="949" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H949" s="52"/>
       <c r="I949" s="52"/>
       <c r="O949" s="56"/>
       <c r="P949" s="56"/>
     </row>
-    <row r="950" spans="8:16" ht="15.75" customHeight="1">
+    <row r="950" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H950" s="52"/>
       <c r="I950" s="52"/>
       <c r="O950" s="56"/>
       <c r="P950" s="56"/>
     </row>
-    <row r="951" spans="8:16" ht="15.75" customHeight="1">
+    <row r="951" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H951" s="52"/>
       <c r="I951" s="52"/>
       <c r="O951" s="56"/>
       <c r="P951" s="56"/>
     </row>
-    <row r="952" spans="8:16" ht="15.75" customHeight="1">
+    <row r="952" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H952" s="52"/>
       <c r="I952" s="52"/>
       <c r="O952" s="56"/>
       <c r="P952" s="56"/>
     </row>
-    <row r="953" spans="8:16" ht="15.75" customHeight="1">
+    <row r="953" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H953" s="52"/>
       <c r="I953" s="52"/>
       <c r="O953" s="56"/>
       <c r="P953" s="56"/>
     </row>
-    <row r="954" spans="8:16" ht="15.75" customHeight="1">
+    <row r="954" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H954" s="52"/>
       <c r="I954" s="52"/>
       <c r="O954" s="56"/>
       <c r="P954" s="56"/>
     </row>
-    <row r="955" spans="8:16" ht="15.75" customHeight="1">
+    <row r="955" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H955" s="52"/>
       <c r="I955" s="52"/>
       <c r="O955" s="56"/>
       <c r="P955" s="56"/>
     </row>
-    <row r="956" spans="8:16" ht="15.75" customHeight="1">
+    <row r="956" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H956" s="52"/>
       <c r="I956" s="52"/>
       <c r="O956" s="56"/>
       <c r="P956" s="56"/>
     </row>
-    <row r="957" spans="8:16" ht="15.75" customHeight="1">
+    <row r="957" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H957" s="52"/>
       <c r="I957" s="52"/>
       <c r="O957" s="56"/>
       <c r="P957" s="56"/>
     </row>
-    <row r="958" spans="8:16" ht="15.75" customHeight="1">
+    <row r="958" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H958" s="52"/>
       <c r="I958" s="52"/>
       <c r="O958" s="56"/>
       <c r="P958" s="56"/>
     </row>
-    <row r="959" spans="8:16" ht="15.75" customHeight="1">
+    <row r="959" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H959" s="52"/>
       <c r="I959" s="52"/>
       <c r="O959" s="56"/>
       <c r="P959" s="56"/>
     </row>
-    <row r="960" spans="8:16" ht="15.75" customHeight="1">
+    <row r="960" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H960" s="52"/>
       <c r="I960" s="52"/>
       <c r="O960" s="56"/>
       <c r="P960" s="56"/>
     </row>
-    <row r="961" spans="8:16" ht="15.75" customHeight="1">
+    <row r="961" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H961" s="52"/>
       <c r="I961" s="52"/>
       <c r="O961" s="56"/>
       <c r="P961" s="56"/>
     </row>
-    <row r="962" spans="8:16" ht="15.75" customHeight="1">
+    <row r="962" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H962" s="52"/>
       <c r="I962" s="52"/>
       <c r="O962" s="56"/>
       <c r="P962" s="56"/>
     </row>
-    <row r="963" spans="8:16" ht="15.75" customHeight="1">
+    <row r="963" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H963" s="52"/>
       <c r="I963" s="52"/>
       <c r="O963" s="56"/>
       <c r="P963" s="56"/>
     </row>
-    <row r="964" spans="8:16" ht="15.75" customHeight="1">
+    <row r="964" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H964" s="52"/>
       <c r="I964" s="52"/>
       <c r="O964" s="56"/>
       <c r="P964" s="56"/>
     </row>
-    <row r="965" spans="8:16" ht="15.75" customHeight="1">
+    <row r="965" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H965" s="52"/>
       <c r="I965" s="52"/>
       <c r="O965" s="56"/>
       <c r="P965" s="56"/>
     </row>
-    <row r="966" spans="8:16" ht="15.75" customHeight="1">
+    <row r="966" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H966" s="52"/>
       <c r="I966" s="52"/>
       <c r="O966" s="56"/>
       <c r="P966" s="56"/>
     </row>
-    <row r="967" spans="8:16" ht="15.75" customHeight="1">
+    <row r="967" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H967" s="52"/>
       <c r="I967" s="52"/>
       <c r="O967" s="56"/>
       <c r="P967" s="56"/>
     </row>
-    <row r="968" spans="8:16" ht="15.75" customHeight="1">
+    <row r="968" spans="8:16" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="H968" s="52"/>
       <c r="I968" s="52"/>
       <c r="O968" s="56"/>
       <c r="P968" s="56"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="T1:T2"/>
     <mergeCell ref="U1:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="portrait"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{78B90BF6-37CC-453E-BA3F-8EFF79EEF79D}">
   <dimension ref="A1:U44"/>
   <sheetViews>
     <sheetView topLeftCell="A26" workbookViewId="0">
       <selection activeCell="C39" sqref="C39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="2" max="2" width="9.7109375" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="21" max="21" width="17.7109375" customWidth="1"/>
+    <col min="2" max="2" width="9.6640625" customWidth="1"/>
+    <col min="3" max="3" width="50.44140625" customWidth="1"/>
+    <col min="19" max="19" width="25.88671875" customWidth="1"/>
+    <col min="20" max="20" width="26.6640625" customWidth="1"/>
+    <col min="21" max="21" width="17.6640625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A1" s="24" t="s">
         <v>297</v>
       </c>
       <c r="B1" s="25"/>
       <c r="C1" s="25" t="s">
         <v>336</v>
       </c>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="26"/>
       <c r="G1" s="25"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="26" t="s">
         <v>298</v>
       </c>
       <c r="K1" s="26"/>
       <c r="L1" s="26"/>
       <c r="M1" s="26"/>
       <c r="N1" s="26"/>
       <c r="O1" s="28"/>
       <c r="P1" s="28"/>
       <c r="Q1" s="26"/>
       <c r="R1" s="26"/>
       <c r="S1" s="26"/>
-      <c r="T1" s="143" t="s">
+      <c r="T1" s="140" t="s">
         <v>299</v>
       </c>
-      <c r="U1" s="143" t="s">
+      <c r="U1" s="140" t="s">
         <v>300</v>
       </c>
     </row>
-    <row r="2" spans="1:21" ht="15" thickBot="1">
+    <row r="2" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A2" s="25" t="s">
         <v>301</v>
       </c>
       <c r="B2" s="25" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="25" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="25" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="25" t="s">
         <v>5</v>
       </c>
       <c r="F2" s="25" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="25" t="s">
         <v>302</v>
       </c>
       <c r="H2" s="27" t="s">
         <v>303</v>
       </c>
       <c r="I2" s="27" t="s">
@@ -15745,54 +16117,54 @@
       </c>
       <c r="L2" s="25" t="s">
         <v>307</v>
       </c>
       <c r="M2" s="25" t="s">
         <v>308</v>
       </c>
       <c r="N2" s="25" t="s">
         <v>309</v>
       </c>
       <c r="O2" s="27" t="s">
         <v>310</v>
       </c>
       <c r="P2" s="27" t="s">
         <v>311</v>
       </c>
       <c r="Q2" s="25" t="s">
         <v>312</v>
       </c>
       <c r="R2" s="25" t="s">
         <v>313</v>
       </c>
       <c r="S2" s="25" t="s">
         <v>314</v>
       </c>
-      <c r="T2" s="144"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:21" ht="15.6" thickTop="1" thickBot="1">
+      <c r="T2" s="141"/>
+      <c r="U2" s="141"/>
+    </row>
+    <row r="3" spans="1:21" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A3" s="26">
         <v>1</v>
       </c>
       <c r="B3" s="26" t="s">
         <v>101</v>
       </c>
       <c r="C3" s="26" t="s">
         <v>315</v>
       </c>
       <c r="D3" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E3" s="26">
         <v>616169</v>
       </c>
       <c r="F3" s="26">
         <v>159067</v>
       </c>
       <c r="G3" s="105">
         <v>31.3</v>
       </c>
       <c r="H3" s="105">
         <v>35.5</v>
       </c>
       <c r="I3" s="105">
@@ -15810,51 +16182,51 @@
       <c r="M3" s="105">
         <v>33.799999999999997</v>
       </c>
       <c r="N3" s="105">
         <v>36.1</v>
       </c>
       <c r="O3" s="105">
         <v>36.700000000000003</v>
       </c>
       <c r="P3" s="105">
         <v>42.8</v>
       </c>
       <c r="Q3" s="105">
         <v>30.1</v>
       </c>
       <c r="R3" s="105">
         <v>20.5</v>
       </c>
       <c r="S3" s="98">
         <f>AVERAGE(G3:R3)</f>
         <v>33.875000000000007</v>
       </c>
       <c r="T3" s="99"/>
       <c r="U3" s="100"/>
     </row>
-    <row r="4" spans="1:21" ht="15" thickBot="1">
+    <row r="4" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="26">
         <v>2</v>
       </c>
       <c r="B4" s="26" t="s">
         <v>219</v>
       </c>
       <c r="C4" s="26" t="s">
         <v>316</v>
       </c>
       <c r="D4" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E4" s="26">
         <v>617674</v>
       </c>
       <c r="F4" s="26">
         <v>160475</v>
       </c>
       <c r="G4" s="106">
         <v>32.299999999999997</v>
       </c>
       <c r="H4" s="106">
         <v>36</v>
       </c>
       <c r="I4" s="106">
@@ -15872,51 +16244,51 @@
       <c r="M4" s="106">
         <v>34.6</v>
       </c>
       <c r="N4" s="106">
         <v>34.6</v>
       </c>
       <c r="O4" s="106">
         <v>33.6</v>
       </c>
       <c r="P4" s="106">
         <v>34.4</v>
       </c>
       <c r="Q4" s="106">
         <v>39.700000000000003</v>
       </c>
       <c r="R4" s="106">
         <v>29.6</v>
       </c>
       <c r="S4" s="98">
         <f t="shared" ref="S4:S9" si="0">AVERAGE(G4:R4)</f>
         <v>34.033333333333331</v>
       </c>
       <c r="T4" s="99"/>
       <c r="U4" s="100"/>
     </row>
-    <row r="5" spans="1:21" ht="15" thickBot="1">
+    <row r="5" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="37">
         <v>3</v>
       </c>
       <c r="B5" s="25" t="s">
         <v>269</v>
       </c>
       <c r="C5" s="37" t="s">
         <v>270</v>
       </c>
       <c r="D5" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E5" s="26">
         <v>617691</v>
       </c>
       <c r="F5" s="26">
         <v>160045</v>
       </c>
       <c r="G5" s="106" t="s">
         <v>337</v>
       </c>
       <c r="H5" s="106" t="s">
         <v>337</v>
       </c>
       <c r="I5" s="106">
@@ -15934,51 +16306,51 @@
       <c r="M5" s="106" t="s">
         <v>337</v>
       </c>
       <c r="N5" s="106">
         <v>28.6</v>
       </c>
       <c r="O5" s="106">
         <v>30.4</v>
       </c>
       <c r="P5" s="106">
         <v>32.299999999999997</v>
       </c>
       <c r="Q5" s="106">
         <v>37.200000000000003</v>
       </c>
       <c r="R5" s="106">
         <v>25.1</v>
       </c>
       <c r="S5" s="98">
         <f t="shared" si="0"/>
         <v>31.255555555555556</v>
       </c>
       <c r="T5" s="99"/>
       <c r="U5" s="100"/>
     </row>
-    <row r="6" spans="1:21" ht="15" thickBot="1">
+    <row r="6" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="26">
         <v>4</v>
       </c>
       <c r="B6" s="26" t="s">
         <v>284</v>
       </c>
       <c r="C6" s="39" t="s">
         <v>285</v>
       </c>
       <c r="D6" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E6" s="26">
         <v>618000</v>
       </c>
       <c r="F6" s="26">
         <v>159756</v>
       </c>
       <c r="G6" s="106">
         <v>19.2</v>
       </c>
       <c r="H6" s="106">
         <v>28.1</v>
       </c>
       <c r="I6" s="106">
@@ -15996,51 +16368,51 @@
       <c r="M6" s="106" t="s">
         <v>337</v>
       </c>
       <c r="N6" s="106" t="s">
         <v>337</v>
       </c>
       <c r="O6" s="106" t="s">
         <v>337</v>
       </c>
       <c r="P6" s="106">
         <v>26.6</v>
       </c>
       <c r="Q6" s="106">
         <v>30.8</v>
       </c>
       <c r="R6" s="106" t="s">
         <v>337</v>
       </c>
       <c r="S6" s="98">
         <f t="shared" si="0"/>
         <v>26.637499999999999</v>
       </c>
       <c r="T6" s="99"/>
       <c r="U6" s="100"/>
     </row>
-    <row r="7" spans="1:21" ht="15" thickBot="1">
+    <row r="7" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="37">
         <v>5</v>
       </c>
       <c r="B7" s="25" t="s">
         <v>260</v>
       </c>
       <c r="C7" s="37" t="s">
         <v>261</v>
       </c>
       <c r="D7" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E7" s="26">
         <v>617840</v>
       </c>
       <c r="F7" s="26">
         <v>160482</v>
       </c>
       <c r="G7" s="106">
         <v>24.3</v>
       </c>
       <c r="H7" s="106">
         <v>34.5</v>
       </c>
       <c r="I7" s="106">
@@ -16058,51 +16430,51 @@
       <c r="M7" s="106">
         <v>30.9</v>
       </c>
       <c r="N7" s="106">
         <v>31.6</v>
       </c>
       <c r="O7" s="106">
         <v>33</v>
       </c>
       <c r="P7" s="106">
         <v>33.5</v>
       </c>
       <c r="Q7" s="106" t="s">
         <v>337</v>
       </c>
       <c r="R7" s="106">
         <v>5.8</v>
       </c>
       <c r="S7" s="98">
         <f t="shared" si="0"/>
         <v>29.581818181818186</v>
       </c>
       <c r="T7" s="99"/>
       <c r="U7" s="100"/>
     </row>
-    <row r="8" spans="1:21" ht="15" thickBot="1">
+    <row r="8" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="26">
         <v>6</v>
       </c>
       <c r="B8" s="26" t="s">
         <v>134</v>
       </c>
       <c r="C8" s="26" t="s">
         <v>320</v>
       </c>
       <c r="D8" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E8" s="26">
         <v>618242</v>
       </c>
       <c r="F8" s="26">
         <v>165948</v>
       </c>
       <c r="G8" s="106">
         <v>18.399999999999999</v>
       </c>
       <c r="H8" s="106">
         <v>24.1</v>
       </c>
       <c r="I8" s="106">
@@ -16120,51 +16492,51 @@
       <c r="M8" s="106">
         <v>19.3</v>
       </c>
       <c r="N8" s="106">
         <v>19.8</v>
       </c>
       <c r="O8" s="106" t="s">
         <v>337</v>
       </c>
       <c r="P8" s="106">
         <v>23.2</v>
       </c>
       <c r="Q8" s="106">
         <v>26.3</v>
       </c>
       <c r="R8" s="106">
         <v>8.9</v>
       </c>
       <c r="S8" s="98">
         <f t="shared" si="0"/>
         <v>20.572727272727278</v>
       </c>
       <c r="T8" s="99"/>
       <c r="U8" s="100"/>
     </row>
-    <row r="9" spans="1:21" ht="15" thickBot="1">
+    <row r="9" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="26">
         <v>7</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>321</v>
       </c>
       <c r="C9" s="43" t="s">
         <v>141</v>
       </c>
       <c r="D9" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E9" s="26">
         <v>618241</v>
       </c>
       <c r="F9" s="26">
         <v>165928</v>
       </c>
       <c r="G9" s="106">
         <v>32.299999999999997</v>
       </c>
       <c r="H9" s="106">
         <v>39</v>
       </c>
       <c r="I9" s="106">
@@ -16182,51 +16554,51 @@
       <c r="M9" s="106">
         <v>35</v>
       </c>
       <c r="N9" s="106">
         <v>37.1</v>
       </c>
       <c r="O9" s="106">
         <v>13.3</v>
       </c>
       <c r="P9" s="106">
         <v>40.200000000000003</v>
       </c>
       <c r="Q9" s="106">
         <v>41.3</v>
       </c>
       <c r="R9" s="106">
         <v>24.6</v>
       </c>
       <c r="S9" s="98">
         <f t="shared" si="0"/>
         <v>34.908333333333339</v>
       </c>
       <c r="T9" s="99"/>
       <c r="U9" s="100"/>
     </row>
-    <row r="10" spans="1:21" ht="15" thickBot="1">
+    <row r="10" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="26">
         <v>8</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>242</v>
       </c>
       <c r="C10" s="43" t="s">
         <v>322</v>
       </c>
       <c r="D10" s="25" t="s">
         <v>28</v>
       </c>
       <c r="E10" s="25">
         <v>618285</v>
       </c>
       <c r="F10" s="25">
         <v>165902</v>
       </c>
       <c r="G10" s="106">
         <v>14</v>
       </c>
       <c r="H10" s="106">
         <v>31.4</v>
       </c>
       <c r="I10" s="106">
@@ -16244,51 +16616,51 @@
       <c r="M10" s="106">
         <v>29.6</v>
       </c>
       <c r="N10" s="106">
         <v>32.1</v>
       </c>
       <c r="O10" s="106">
         <v>28.7</v>
       </c>
       <c r="P10" s="106">
         <v>32.299999999999997</v>
       </c>
       <c r="Q10" s="106">
         <v>31.3</v>
       </c>
       <c r="R10" s="106">
         <v>15.1</v>
       </c>
       <c r="S10" s="98">
         <f t="shared" ref="S10:S41" si="1">AVERAGE(G10:R10)</f>
         <v>27.808333333333337</v>
       </c>
       <c r="T10" s="99"/>
       <c r="U10" s="100"/>
     </row>
-    <row r="11" spans="1:21" ht="15" thickBot="1">
+    <row r="11" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="26">
         <v>9</v>
       </c>
       <c r="B11" s="26" t="s">
         <v>287</v>
       </c>
       <c r="C11" s="26" t="s">
         <v>288</v>
       </c>
       <c r="D11" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E11" s="25">
         <v>610647</v>
       </c>
       <c r="F11" s="25">
         <v>166658</v>
       </c>
       <c r="G11" s="107">
         <v>19.600000000000001</v>
       </c>
       <c r="H11" s="107">
         <v>24.5</v>
       </c>
       <c r="I11" s="107">
@@ -16306,51 +16678,51 @@
       <c r="M11" s="107">
         <v>19.600000000000001</v>
       </c>
       <c r="N11" s="107">
         <v>20</v>
       </c>
       <c r="O11" s="107">
         <v>19.5</v>
       </c>
       <c r="P11" s="107">
         <v>24.1</v>
       </c>
       <c r="Q11" s="107">
         <v>21.5</v>
       </c>
       <c r="R11" s="107">
         <v>18.399999999999999</v>
       </c>
       <c r="S11" s="98">
         <f t="shared" si="1"/>
         <v>21.058333333333334</v>
       </c>
       <c r="T11" s="99"/>
       <c r="U11" s="100"/>
     </row>
-    <row r="12" spans="1:21" ht="15.6" thickTop="1" thickBot="1">
+    <row r="12" spans="1:21" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="26">
         <v>10</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>245</v>
       </c>
       <c r="C12" s="43" t="s">
         <v>246</v>
       </c>
       <c r="D12" s="25" t="s">
         <v>17</v>
       </c>
       <c r="E12" s="25">
         <v>618311</v>
       </c>
       <c r="F12" s="25">
         <v>165865</v>
       </c>
       <c r="G12" s="105">
         <v>26.3</v>
       </c>
       <c r="H12" s="105">
         <v>30.1</v>
       </c>
       <c r="I12" s="105">
@@ -16368,51 +16740,51 @@
       <c r="M12" s="105">
         <v>34.5</v>
       </c>
       <c r="N12" s="105">
         <v>36</v>
       </c>
       <c r="O12" s="105">
         <v>31.2</v>
       </c>
       <c r="P12" s="105">
         <v>35.299999999999997</v>
       </c>
       <c r="Q12" s="105">
         <v>31.2</v>
       </c>
       <c r="R12" s="105">
         <v>5.7</v>
       </c>
       <c r="S12" s="98">
         <f t="shared" si="1"/>
         <v>30.158333333333331</v>
       </c>
       <c r="T12" s="99"/>
       <c r="U12" s="100"/>
     </row>
-    <row r="13" spans="1:21" ht="15" thickBot="1">
+    <row r="13" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="26">
         <v>11</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>248</v>
       </c>
       <c r="C13" s="43" t="s">
         <v>323</v>
       </c>
       <c r="D13" s="25" t="s">
         <v>28</v>
       </c>
       <c r="E13" s="25">
         <v>618314</v>
       </c>
       <c r="F13" s="25">
         <v>165821</v>
       </c>
       <c r="G13" s="106">
         <v>26.4</v>
       </c>
       <c r="H13" s="106">
         <v>4.7</v>
       </c>
       <c r="I13" s="106">
@@ -16430,51 +16802,51 @@
       <c r="M13" s="106" t="s">
         <v>337</v>
       </c>
       <c r="N13" s="106" t="s">
         <v>337</v>
       </c>
       <c r="O13" s="106">
         <v>31.5</v>
       </c>
       <c r="P13" s="106">
         <v>36.6</v>
       </c>
       <c r="Q13" s="106">
         <v>31.9</v>
       </c>
       <c r="R13" s="106">
         <v>22.2</v>
       </c>
       <c r="S13" s="98">
         <f t="shared" si="1"/>
         <v>27.377777777777776</v>
       </c>
       <c r="T13" s="99"/>
       <c r="U13" s="100"/>
     </row>
-    <row r="14" spans="1:21" ht="15" thickBot="1">
+    <row r="14" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="26">
         <v>12</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>251</v>
       </c>
       <c r="C14" s="37" t="s">
         <v>252</v>
       </c>
       <c r="D14" s="25" t="s">
         <v>17</v>
       </c>
       <c r="E14" s="45">
         <v>618292</v>
       </c>
       <c r="F14" s="45">
         <v>165801</v>
       </c>
       <c r="G14" s="106">
         <v>52.2</v>
       </c>
       <c r="H14" s="106">
         <v>39.299999999999997</v>
       </c>
       <c r="I14" s="106">
@@ -16492,51 +16864,51 @@
       <c r="M14" s="106">
         <v>30.3</v>
       </c>
       <c r="N14" s="106">
         <v>37.200000000000003</v>
       </c>
       <c r="O14" s="106">
         <v>32</v>
       </c>
       <c r="P14" s="106">
         <v>36</v>
       </c>
       <c r="Q14" s="106">
         <v>36.4</v>
       </c>
       <c r="R14" s="106">
         <v>31</v>
       </c>
       <c r="S14" s="98">
         <f t="shared" si="1"/>
         <v>35.166666666666664</v>
       </c>
       <c r="T14" s="99"/>
       <c r="U14" s="100"/>
     </row>
-    <row r="15" spans="1:21" ht="15" thickBot="1">
+    <row r="15" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="26">
         <v>13</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>294</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>295</v>
       </c>
       <c r="D15" s="25" t="s">
         <v>17</v>
       </c>
       <c r="E15" s="26">
         <v>613610</v>
       </c>
       <c r="F15" s="26">
         <v>156735</v>
       </c>
       <c r="G15" s="106">
         <v>17.2</v>
       </c>
       <c r="H15" s="106" t="s">
         <v>337</v>
       </c>
       <c r="I15" s="106">
@@ -16554,51 +16926,51 @@
       <c r="M15" s="106">
         <v>16.7</v>
       </c>
       <c r="N15" s="106">
         <v>20.3</v>
       </c>
       <c r="O15" s="106">
         <v>22.7</v>
       </c>
       <c r="P15" s="106">
         <v>24.7</v>
       </c>
       <c r="Q15" s="106">
         <v>28.4</v>
       </c>
       <c r="R15" s="106">
         <v>19.2</v>
       </c>
       <c r="S15" s="98">
         <f t="shared" si="1"/>
         <v>21.463636363636361</v>
       </c>
       <c r="T15" s="99"/>
       <c r="U15" s="100"/>
     </row>
-    <row r="16" spans="1:21" ht="15" thickBot="1">
+    <row r="16" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="26">
         <v>14</v>
       </c>
       <c r="B16" s="26" t="s">
         <v>281</v>
       </c>
       <c r="C16" s="26" t="s">
         <v>324</v>
       </c>
       <c r="D16" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E16" s="26">
         <v>616476</v>
       </c>
       <c r="F16" s="26">
         <v>167240</v>
       </c>
       <c r="G16" s="106">
         <v>24</v>
       </c>
       <c r="H16" s="106" t="s">
         <v>337</v>
       </c>
       <c r="I16" s="106" t="s">
@@ -16616,51 +16988,51 @@
       <c r="M16" s="106">
         <v>31.7</v>
       </c>
       <c r="N16" s="106">
         <v>31.2</v>
       </c>
       <c r="O16" s="106">
         <v>31.3</v>
       </c>
       <c r="P16" s="106">
         <v>27.1</v>
       </c>
       <c r="Q16" s="106" t="s">
         <v>337</v>
       </c>
       <c r="R16" s="106" t="s">
         <v>337</v>
       </c>
       <c r="S16" s="98">
         <f t="shared" si="1"/>
         <v>29.142857142857142</v>
       </c>
       <c r="T16" s="99"/>
       <c r="U16" s="101"/>
     </row>
-    <row r="17" spans="1:21" ht="15" thickBot="1">
+    <row r="17" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="26">
         <v>15</v>
       </c>
       <c r="B17" s="26" t="s">
         <v>291</v>
       </c>
       <c r="C17" s="26" t="s">
         <v>292</v>
       </c>
       <c r="D17" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E17" s="26">
         <v>611719</v>
       </c>
       <c r="F17" s="26">
         <v>165218</v>
       </c>
       <c r="G17" s="106">
         <v>23.6</v>
       </c>
       <c r="H17" s="106">
         <v>29.9</v>
       </c>
       <c r="I17" s="106">
@@ -16678,51 +17050,51 @@
       <c r="M17" s="106">
         <v>24.3</v>
       </c>
       <c r="N17" s="106">
         <v>24.4</v>
       </c>
       <c r="O17" s="106">
         <v>25.6</v>
       </c>
       <c r="P17" s="106">
         <v>20.3</v>
       </c>
       <c r="Q17" s="106">
         <v>31.8</v>
       </c>
       <c r="R17" s="106">
         <v>17.5</v>
       </c>
       <c r="S17" s="98">
         <f t="shared" si="1"/>
         <v>26.100000000000005</v>
       </c>
       <c r="T17" s="32"/>
       <c r="U17" s="26"/>
     </row>
-    <row r="18" spans="1:21" ht="15" thickBot="1">
+    <row r="18" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="26">
         <v>16</v>
       </c>
       <c r="B18" s="26" t="s">
         <v>204</v>
       </c>
       <c r="C18" s="26" t="s">
         <v>326</v>
       </c>
       <c r="D18" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E18" s="26">
         <v>610647</v>
       </c>
       <c r="F18" s="26">
         <v>166658</v>
       </c>
       <c r="G18" s="106">
         <v>16.3</v>
       </c>
       <c r="H18" s="106">
         <v>23.5</v>
       </c>
       <c r="I18" s="106">
@@ -16740,51 +17112,51 @@
       <c r="M18" s="106" t="s">
         <v>337</v>
       </c>
       <c r="N18" s="106">
         <v>21.5</v>
       </c>
       <c r="O18" s="106">
         <v>20.9</v>
       </c>
       <c r="P18" s="106" t="s">
         <v>337</v>
       </c>
       <c r="Q18" s="106">
         <v>26.3</v>
       </c>
       <c r="R18" s="106">
         <v>18.100000000000001</v>
       </c>
       <c r="S18" s="98">
         <f t="shared" si="1"/>
         <v>22.29</v>
       </c>
       <c r="T18" s="32"/>
       <c r="U18" s="26"/>
     </row>
-    <row r="19" spans="1:21" ht="15" thickBot="1">
+    <row r="19" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="26">
         <v>17</v>
       </c>
       <c r="B19" s="26" t="s">
         <v>76</v>
       </c>
       <c r="C19" s="26" t="s">
         <v>327</v>
       </c>
       <c r="D19" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E19" s="26">
         <v>614410</v>
       </c>
       <c r="F19" s="26">
         <v>157702</v>
       </c>
       <c r="G19" s="106">
         <v>39.799999999999997</v>
       </c>
       <c r="H19" s="106">
         <v>38.5</v>
       </c>
       <c r="I19" s="106">
@@ -16802,51 +17174,51 @@
       <c r="M19" s="106" t="s">
         <v>337</v>
       </c>
       <c r="N19" s="106" t="s">
         <v>337</v>
       </c>
       <c r="O19" s="106" t="s">
         <v>337</v>
       </c>
       <c r="P19" s="106" t="s">
         <v>337</v>
       </c>
       <c r="Q19" s="106" t="s">
         <v>337</v>
       </c>
       <c r="R19" s="106">
         <v>25.8</v>
       </c>
       <c r="S19" s="98">
         <f t="shared" si="1"/>
         <v>40.799999999999997</v>
       </c>
       <c r="T19" s="32"/>
       <c r="U19" s="26"/>
     </row>
-    <row r="20" spans="1:21" ht="15" thickBot="1">
+    <row r="20" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="26">
         <v>18</v>
       </c>
       <c r="B20" s="26" t="s">
         <v>91</v>
       </c>
       <c r="C20" s="26" t="s">
         <v>92</v>
       </c>
       <c r="D20" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E20" s="26">
         <v>613902</v>
       </c>
       <c r="F20" s="26">
         <v>156851</v>
       </c>
       <c r="G20" s="107" t="s">
         <v>337</v>
       </c>
       <c r="H20" s="107" t="s">
         <v>337</v>
       </c>
       <c r="I20" s="107" t="s">
@@ -16864,51 +17236,51 @@
       <c r="M20" s="107" t="s">
         <v>337</v>
       </c>
       <c r="N20" s="107" t="s">
         <v>337</v>
       </c>
       <c r="O20" s="107" t="s">
         <v>337</v>
       </c>
       <c r="P20" s="107" t="s">
         <v>337</v>
       </c>
       <c r="Q20" s="107" t="s">
         <v>337</v>
       </c>
       <c r="R20" s="107" t="s">
         <v>337</v>
       </c>
       <c r="S20" s="98" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="T20" s="32"/>
       <c r="U20" s="26"/>
     </row>
-    <row r="21" spans="1:21" ht="15.6" thickTop="1" thickBot="1">
+    <row r="21" spans="1:21" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="26">
         <v>19</v>
       </c>
       <c r="B21" s="26" t="s">
         <v>88</v>
       </c>
       <c r="C21" s="26" t="s">
         <v>328</v>
       </c>
       <c r="D21" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E21" s="26">
         <v>614065</v>
       </c>
       <c r="F21" s="26">
         <v>156976</v>
       </c>
       <c r="G21" s="105">
         <v>26</v>
       </c>
       <c r="H21" s="105">
         <v>37</v>
       </c>
       <c r="I21" s="105">
@@ -16926,51 +17298,51 @@
       <c r="M21" s="105" t="s">
         <v>337</v>
       </c>
       <c r="N21" s="105">
         <v>36.5</v>
       </c>
       <c r="O21" s="105">
         <v>42.1</v>
       </c>
       <c r="P21" s="105">
         <v>38.700000000000003</v>
       </c>
       <c r="Q21" s="105">
         <v>40.799999999999997</v>
       </c>
       <c r="R21" s="105">
         <v>33.9</v>
       </c>
       <c r="S21" s="98">
         <f t="shared" si="1"/>
         <v>35.763636363636358</v>
       </c>
       <c r="T21" s="32"/>
       <c r="U21" s="26"/>
     </row>
-    <row r="22" spans="1:21" ht="15" thickBot="1">
+    <row r="22" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="26">
         <v>20</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>125</v>
       </c>
       <c r="C22" s="25" t="s">
         <v>126</v>
       </c>
       <c r="D22" s="25" t="s">
         <v>28</v>
       </c>
       <c r="E22" s="37">
         <v>614500</v>
       </c>
       <c r="F22" s="37">
         <v>157337</v>
       </c>
       <c r="G22" s="106">
         <v>35.799999999999997</v>
       </c>
       <c r="H22" s="106">
         <v>43.3</v>
       </c>
       <c r="I22" s="106">
@@ -16988,51 +17360,51 @@
       <c r="M22" s="106">
         <v>40.9</v>
       </c>
       <c r="N22" s="106">
         <v>39.4</v>
       </c>
       <c r="O22" s="106">
         <v>44.6</v>
       </c>
       <c r="P22" s="106">
         <v>34.700000000000003</v>
       </c>
       <c r="Q22" s="106">
         <v>44.5</v>
       </c>
       <c r="R22" s="106">
         <v>23</v>
       </c>
       <c r="S22" s="98">
         <f t="shared" si="1"/>
         <v>38.458333333333329</v>
       </c>
       <c r="T22" s="32"/>
       <c r="U22" s="26"/>
     </row>
-    <row r="23" spans="1:21" ht="15" thickBot="1">
+    <row r="23" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="26">
         <v>21</v>
       </c>
       <c r="B23" s="25" t="s">
         <v>116</v>
       </c>
       <c r="C23" s="25" t="s">
         <v>117</v>
       </c>
       <c r="D23" s="25" t="s">
         <v>17</v>
       </c>
       <c r="E23" s="25">
         <v>614479</v>
       </c>
       <c r="F23" s="25">
         <v>157857</v>
       </c>
       <c r="G23" s="106">
         <v>24.9</v>
       </c>
       <c r="H23" s="106">
         <v>32.4</v>
       </c>
       <c r="I23" s="106">
@@ -17050,51 +17422,51 @@
       <c r="M23" s="106" t="s">
         <v>337</v>
       </c>
       <c r="N23" s="106">
         <v>24.8</v>
       </c>
       <c r="O23" s="106">
         <v>28.5</v>
       </c>
       <c r="P23" s="106">
         <v>30.5</v>
       </c>
       <c r="Q23" s="106">
         <v>33.6</v>
       </c>
       <c r="R23" s="106">
         <v>11.1</v>
       </c>
       <c r="S23" s="98">
         <f t="shared" si="1"/>
         <v>27.009090909090915</v>
       </c>
       <c r="T23" s="32"/>
       <c r="U23" s="26"/>
     </row>
-    <row r="24" spans="1:21" ht="15" thickBot="1">
+    <row r="24" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="26">
         <v>22</v>
       </c>
       <c r="B24" s="26" t="s">
         <v>73</v>
       </c>
       <c r="C24" s="26" t="s">
         <v>329</v>
       </c>
       <c r="D24" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E24" s="26">
         <v>614675</v>
       </c>
       <c r="F24" s="26">
         <v>158219</v>
       </c>
       <c r="G24" s="106">
         <v>25.9</v>
       </c>
       <c r="H24" s="106">
         <v>33.799999999999997</v>
       </c>
       <c r="I24" s="106">
@@ -17112,51 +17484,51 @@
       <c r="M24" s="106">
         <v>26.7</v>
       </c>
       <c r="N24" s="106" t="s">
         <v>337</v>
       </c>
       <c r="O24" s="106">
         <v>26.9</v>
       </c>
       <c r="P24" s="106">
         <v>34.1</v>
       </c>
       <c r="Q24" s="106">
         <v>35.700000000000003</v>
       </c>
       <c r="R24" s="106">
         <v>25.6</v>
       </c>
       <c r="S24" s="98">
         <f t="shared" si="1"/>
         <v>28.59090909090909</v>
       </c>
       <c r="T24" s="32"/>
       <c r="U24" s="26"/>
     </row>
-    <row r="25" spans="1:21" ht="15" thickBot="1">
+    <row r="25" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="26">
         <v>23</v>
       </c>
       <c r="B25" s="26" t="s">
         <v>113</v>
       </c>
       <c r="C25" s="26" t="s">
         <v>114</v>
       </c>
       <c r="D25" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E25" s="26">
         <v>614454</v>
       </c>
       <c r="F25" s="26">
         <v>158180</v>
       </c>
       <c r="G25" s="106">
         <v>27.4</v>
       </c>
       <c r="H25" s="106">
         <v>36.5</v>
       </c>
       <c r="I25" s="106">
@@ -17174,51 +17546,51 @@
       <c r="M25" s="106">
         <v>32</v>
       </c>
       <c r="N25" s="106">
         <v>31.1</v>
       </c>
       <c r="O25" s="106">
         <v>27</v>
       </c>
       <c r="P25" s="106">
         <v>36.299999999999997</v>
       </c>
       <c r="Q25" s="106">
         <v>36.200000000000003</v>
       </c>
       <c r="R25" s="106">
         <v>10.4</v>
       </c>
       <c r="S25" s="98">
         <f t="shared" si="1"/>
         <v>36.145454545454548</v>
       </c>
       <c r="T25" s="32"/>
       <c r="U25" s="26"/>
     </row>
-    <row r="26" spans="1:21" ht="15" thickBot="1">
+    <row r="26" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="26">
         <v>24</v>
       </c>
       <c r="B26" s="26" t="s">
         <v>231</v>
       </c>
       <c r="C26" s="26" t="s">
         <v>232</v>
       </c>
       <c r="D26" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E26" s="26">
         <v>614927</v>
       </c>
       <c r="F26" s="26">
         <v>158813</v>
       </c>
       <c r="G26" s="106">
         <v>21.9</v>
       </c>
       <c r="H26" s="106">
         <v>28.1</v>
       </c>
       <c r="I26" s="106">
@@ -17236,51 +17608,51 @@
       <c r="M26" s="106">
         <v>21.4</v>
       </c>
       <c r="N26" s="106">
         <v>22.8</v>
       </c>
       <c r="O26" s="106">
         <v>27.1</v>
       </c>
       <c r="P26" s="106">
         <v>29.8</v>
       </c>
       <c r="Q26" s="106">
         <v>32.1</v>
       </c>
       <c r="R26" s="106">
         <v>9.6</v>
       </c>
       <c r="S26" s="98">
         <f t="shared" si="1"/>
         <v>24.083333333333339</v>
       </c>
       <c r="T26" s="32"/>
       <c r="U26" s="26"/>
     </row>
-    <row r="27" spans="1:21" ht="27" thickBot="1">
+    <row r="27" spans="1:21" ht="27" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="26">
         <v>25</v>
       </c>
       <c r="B27" s="26" t="s">
         <v>64</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>330</v>
       </c>
       <c r="D27" s="26" t="s">
         <v>51</v>
       </c>
       <c r="E27" s="26">
         <v>616186</v>
       </c>
       <c r="F27" s="26">
         <v>157320</v>
       </c>
       <c r="G27" s="106">
         <v>8.4</v>
       </c>
       <c r="H27" s="106">
         <v>15.2</v>
       </c>
       <c r="I27" s="106">
@@ -17298,51 +17670,51 @@
       <c r="M27" s="106">
         <v>7.9</v>
       </c>
       <c r="N27" s="106">
         <v>8.5</v>
       </c>
       <c r="O27" s="106">
         <v>8.6999999999999993</v>
       </c>
       <c r="P27" s="106">
         <v>13.3</v>
       </c>
       <c r="Q27" s="106" t="s">
         <v>338</v>
       </c>
       <c r="R27" s="106" t="s">
         <v>338</v>
       </c>
       <c r="S27" s="98">
         <f t="shared" si="1"/>
         <v>10.670000000000002</v>
       </c>
       <c r="T27" s="32"/>
       <c r="U27" s="26"/>
     </row>
-    <row r="28" spans="1:21" ht="27" thickBot="1">
+    <row r="28" spans="1:21" ht="27" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="26">
         <v>26</v>
       </c>
       <c r="B28" s="26" t="s">
         <v>67</v>
       </c>
       <c r="C28" s="26" t="s">
         <v>331</v>
       </c>
       <c r="D28" s="26" t="s">
         <v>51</v>
       </c>
       <c r="E28" s="26">
         <v>616186</v>
       </c>
       <c r="F28" s="26">
         <v>157320</v>
       </c>
       <c r="G28" s="106">
         <v>9.4</v>
       </c>
       <c r="H28" s="106">
         <v>15.6</v>
       </c>
       <c r="I28" s="106">
@@ -17360,51 +17732,51 @@
       <c r="M28" s="106">
         <v>7.5</v>
       </c>
       <c r="N28" s="106">
         <v>8</v>
       </c>
       <c r="O28" s="106">
         <v>8.5</v>
       </c>
       <c r="P28" s="106">
         <v>13.7</v>
       </c>
       <c r="Q28" s="106" t="s">
         <v>338</v>
       </c>
       <c r="R28" s="106" t="s">
         <v>338</v>
       </c>
       <c r="S28" s="98">
         <f t="shared" si="1"/>
         <v>10.580000000000002</v>
       </c>
       <c r="T28" s="32"/>
       <c r="U28" s="26"/>
     </row>
-    <row r="29" spans="1:21" ht="27" thickBot="1">
+    <row r="29" spans="1:21" ht="27" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="26">
         <v>27</v>
       </c>
       <c r="B29" s="26" t="s">
         <v>70</v>
       </c>
       <c r="C29" s="26" t="s">
         <v>331</v>
       </c>
       <c r="D29" s="26" t="s">
         <v>51</v>
       </c>
       <c r="E29" s="26">
         <v>616186</v>
       </c>
       <c r="F29" s="26">
         <v>157320</v>
       </c>
       <c r="G29" s="107">
         <v>9</v>
       </c>
       <c r="H29" s="107">
         <v>12.1</v>
       </c>
       <c r="I29" s="107">
@@ -17422,51 +17794,51 @@
       <c r="M29" s="107">
         <v>8.1</v>
       </c>
       <c r="N29" s="107">
         <v>7.8</v>
       </c>
       <c r="O29" s="107">
         <v>9.3000000000000007</v>
       </c>
       <c r="P29" s="107">
         <v>11.5</v>
       </c>
       <c r="Q29" s="107" t="s">
         <v>338</v>
       </c>
       <c r="R29" s="107" t="s">
         <v>338</v>
       </c>
       <c r="S29" s="98">
         <f t="shared" si="1"/>
         <v>9.9499999999999993</v>
       </c>
       <c r="T29" s="32"/>
       <c r="U29" s="26"/>
     </row>
-    <row r="30" spans="1:21" ht="15.6" thickTop="1" thickBot="1">
+    <row r="30" spans="1:21" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="26"/>
       <c r="B30" s="26"/>
       <c r="C30" s="26" t="s">
         <v>330</v>
       </c>
       <c r="D30" s="26" t="s">
         <v>51</v>
       </c>
       <c r="E30" s="26">
         <v>616186</v>
       </c>
       <c r="F30" s="26">
         <v>157320</v>
       </c>
       <c r="G30" s="47">
         <f t="shared" ref="G30:L30" si="2">AVERAGE(G27:G29)</f>
         <v>8.9333333333333336</v>
       </c>
       <c r="H30" s="47">
         <f t="shared" si="2"/>
         <v>14.299999999999999</v>
       </c>
       <c r="I30" s="47">
         <f t="shared" si="2"/>
         <v>12.5</v>
@@ -17490,51 +17862,51 @@
       <c r="N30" s="47">
         <f>AVERAGE(N27:N29)</f>
         <v>8.1</v>
       </c>
       <c r="O30" s="47">
         <f>AVERAGE(O27:O29)</f>
         <v>8.8333333333333339</v>
       </c>
       <c r="P30" s="47">
         <f>AVERAGE(P27:P29)</f>
         <v>12.833333333333334</v>
       </c>
       <c r="Q30" s="47">
         <v>0</v>
       </c>
       <c r="R30" s="47">
         <v>0</v>
       </c>
       <c r="S30" s="98">
         <f t="shared" si="1"/>
         <v>8.6666666666666661</v>
       </c>
       <c r="T30" s="32"/>
       <c r="U30" s="26"/>
     </row>
-    <row r="31" spans="1:21" ht="15.6" thickTop="1" thickBot="1">
+    <row r="31" spans="1:21" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="26">
         <v>28</v>
       </c>
       <c r="B31" s="26" t="s">
         <v>191</v>
       </c>
       <c r="C31" s="26" t="s">
         <v>332</v>
       </c>
       <c r="D31" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E31" s="26">
         <v>615445</v>
       </c>
       <c r="F31" s="26">
         <v>157408</v>
       </c>
       <c r="G31" s="122"/>
       <c r="H31" s="105" t="s">
         <v>337</v>
       </c>
       <c r="I31" s="105" t="s">
         <v>337</v>
       </c>
@@ -17550,51 +17922,51 @@
       <c r="M31" s="105" t="s">
         <v>337</v>
       </c>
       <c r="N31" s="108" t="s">
         <v>337</v>
       </c>
       <c r="O31" s="105" t="s">
         <v>337</v>
       </c>
       <c r="P31" s="105" t="s">
         <v>337</v>
       </c>
       <c r="Q31" s="105" t="s">
         <v>337</v>
       </c>
       <c r="R31" s="105" t="s">
         <v>337</v>
       </c>
       <c r="S31" s="98" t="e">
         <f t="shared" si="1"/>
         <v>#DIV/0!</v>
       </c>
       <c r="T31" s="32"/>
       <c r="U31" s="26"/>
     </row>
-    <row r="32" spans="1:21" ht="15" thickBot="1">
+    <row r="32" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="26">
         <v>29</v>
       </c>
       <c r="B32" s="25" t="s">
         <v>263</v>
       </c>
       <c r="C32" s="37" t="s">
         <v>264</v>
       </c>
       <c r="D32" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E32" s="26">
         <v>615327</v>
       </c>
       <c r="F32" s="26">
         <v>157495</v>
       </c>
       <c r="G32" s="122">
         <v>44</v>
       </c>
       <c r="H32" s="106" t="s">
         <v>337</v>
       </c>
       <c r="I32" s="106">
@@ -17612,51 +17984,51 @@
       <c r="M32" s="106">
         <v>40.299999999999997</v>
       </c>
       <c r="N32" s="123" t="s">
         <v>337</v>
       </c>
       <c r="O32" s="106" t="s">
         <v>337</v>
       </c>
       <c r="P32" s="106" t="s">
         <v>337</v>
       </c>
       <c r="Q32" s="106" t="s">
         <v>337</v>
       </c>
       <c r="R32" s="106" t="s">
         <v>337</v>
       </c>
       <c r="S32" s="98">
         <f t="shared" si="1"/>
         <v>44.183333333333337</v>
       </c>
       <c r="T32" s="32"/>
       <c r="U32" s="26"/>
     </row>
-    <row r="33" spans="1:21" ht="15" thickBot="1">
+    <row r="33" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="26">
         <v>30</v>
       </c>
       <c r="B33" s="26" t="s">
         <v>164</v>
       </c>
       <c r="C33" s="26" t="s">
         <v>333</v>
       </c>
       <c r="D33" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E33" s="26">
         <v>615645</v>
       </c>
       <c r="F33" s="26">
         <v>157192</v>
       </c>
       <c r="G33" s="106">
         <v>14</v>
       </c>
       <c r="H33" s="106">
         <v>35</v>
       </c>
       <c r="I33" s="106">
@@ -17674,51 +18046,51 @@
       <c r="M33" s="106">
         <v>29.7</v>
       </c>
       <c r="N33" s="123">
         <v>15.1</v>
       </c>
       <c r="O33" s="106">
         <v>32.200000000000003</v>
       </c>
       <c r="P33" s="106">
         <v>32.299999999999997</v>
       </c>
       <c r="Q33" s="106">
         <v>30.7</v>
       </c>
       <c r="R33" s="106">
         <v>22.9</v>
       </c>
       <c r="S33" s="98">
         <f t="shared" si="1"/>
         <v>27.883333333333329</v>
       </c>
       <c r="T33" s="32"/>
       <c r="U33" s="26"/>
     </row>
-    <row r="34" spans="1:21" ht="15" thickBot="1">
+    <row r="34" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A34" s="26">
         <v>31</v>
       </c>
       <c r="B34" s="26" t="s">
         <v>108</v>
       </c>
       <c r="C34" s="26" t="s">
         <v>109</v>
       </c>
       <c r="D34" s="26" t="s">
         <v>28</v>
       </c>
       <c r="E34" s="26">
         <v>615106</v>
       </c>
       <c r="F34" s="26">
         <v>157382</v>
       </c>
       <c r="G34" s="106">
         <v>20.5</v>
       </c>
       <c r="H34" s="106">
         <v>34.200000000000003</v>
       </c>
       <c r="I34" s="106">
@@ -17736,51 +18108,51 @@
       <c r="M34" s="106">
         <v>26.4</v>
       </c>
       <c r="N34" s="123">
         <v>13.4</v>
       </c>
       <c r="O34" s="106">
         <v>32.799999999999997</v>
       </c>
       <c r="P34" s="106">
         <v>34.4</v>
       </c>
       <c r="Q34" s="106">
         <v>35.9</v>
       </c>
       <c r="R34" s="106">
         <v>19</v>
       </c>
       <c r="S34" s="98">
         <f t="shared" si="1"/>
         <v>27.583333333333329</v>
       </c>
       <c r="T34" s="32"/>
       <c r="U34" s="26"/>
     </row>
-    <row r="35" spans="1:21" ht="15" thickBot="1">
+    <row r="35" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A35" s="26">
         <v>32</v>
       </c>
       <c r="B35" s="25" t="s">
         <v>240</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>30</v>
       </c>
       <c r="D35" s="25" t="s">
         <v>17</v>
       </c>
       <c r="E35" s="25">
         <v>615044</v>
       </c>
       <c r="F35" s="25">
         <v>157557</v>
       </c>
       <c r="G35" s="106">
         <v>24.2</v>
       </c>
       <c r="H35" s="106" t="s">
         <v>337</v>
       </c>
       <c r="I35" s="106">
@@ -17798,51 +18170,51 @@
       <c r="M35" s="106" t="s">
         <v>337</v>
       </c>
       <c r="N35" s="123">
         <v>12</v>
       </c>
       <c r="O35" s="106">
         <v>28.6</v>
       </c>
       <c r="P35" s="106">
         <v>24.4</v>
       </c>
       <c r="Q35" s="106">
         <v>26.6</v>
       </c>
       <c r="R35" s="106">
         <v>24.9</v>
       </c>
       <c r="S35" s="98">
         <f t="shared" si="1"/>
         <v>25.97</v>
       </c>
       <c r="T35" s="32"/>
       <c r="U35" s="26"/>
     </row>
-    <row r="36" spans="1:21" ht="15" thickBot="1">
+    <row r="36" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="26">
         <v>33</v>
       </c>
       <c r="B36" s="26" t="s">
         <v>15</v>
       </c>
       <c r="C36" s="26" t="s">
         <v>334</v>
       </c>
       <c r="D36" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="26">
         <v>615295</v>
       </c>
       <c r="F36" s="26">
         <v>158001</v>
       </c>
       <c r="G36" s="106">
         <v>41.5</v>
       </c>
       <c r="H36" s="106">
         <v>38.1</v>
       </c>
       <c r="I36" s="106">
@@ -17860,51 +18232,51 @@
       <c r="M36" s="106">
         <v>43.2</v>
       </c>
       <c r="N36" s="123" t="s">
         <v>337</v>
       </c>
       <c r="O36" s="106" t="s">
         <v>337</v>
       </c>
       <c r="P36" s="106" t="s">
         <v>337</v>
       </c>
       <c r="Q36" s="106" t="s">
         <v>337</v>
       </c>
       <c r="R36" s="106" t="s">
         <v>337</v>
       </c>
       <c r="S36" s="98">
         <f t="shared" si="1"/>
         <v>45.580000000000005</v>
       </c>
       <c r="T36" s="32"/>
       <c r="U36" s="26"/>
     </row>
-    <row r="37" spans="1:21" ht="15" thickBot="1">
+    <row r="37" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A37" s="26">
         <v>34</v>
       </c>
       <c r="B37" s="26" t="s">
         <v>85</v>
       </c>
       <c r="C37" s="26" t="s">
         <v>86</v>
       </c>
       <c r="D37" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E37" s="26">
         <v>615390</v>
       </c>
       <c r="F37" s="26">
         <v>158180</v>
       </c>
       <c r="G37" s="106">
         <v>36.200000000000003</v>
       </c>
       <c r="H37" s="106">
         <v>40.5</v>
       </c>
       <c r="I37" s="106">
@@ -17922,51 +18294,51 @@
       <c r="M37" s="106">
         <v>36.1</v>
       </c>
       <c r="N37" s="123">
         <v>18.5</v>
       </c>
       <c r="O37" s="106">
         <v>33.1</v>
       </c>
       <c r="P37" s="106">
         <v>39</v>
       </c>
       <c r="Q37" s="106">
         <v>27.4</v>
       </c>
       <c r="R37" s="106">
         <v>5.5</v>
       </c>
       <c r="S37" s="98">
         <f t="shared" si="1"/>
         <v>31.40909090909091</v>
       </c>
       <c r="T37" s="32"/>
       <c r="U37" s="26"/>
     </row>
-    <row r="38" spans="1:21" ht="15" thickBot="1">
+    <row r="38" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A38" s="26">
         <v>35</v>
       </c>
       <c r="B38" s="26" t="s">
         <v>94</v>
       </c>
       <c r="C38" s="26" t="s">
         <v>335</v>
       </c>
       <c r="D38" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E38" s="26">
         <v>615401</v>
       </c>
       <c r="F38" s="26">
         <v>158169</v>
       </c>
       <c r="G38" s="106">
         <v>19.3</v>
       </c>
       <c r="H38" s="106">
         <v>21.6</v>
       </c>
       <c r="I38" s="106">
@@ -17984,51 +18356,51 @@
       <c r="M38" s="106">
         <v>21.1</v>
       </c>
       <c r="N38" s="123">
         <v>9.6</v>
       </c>
       <c r="O38" s="106">
         <v>25.2</v>
       </c>
       <c r="P38" s="106">
         <v>26.1</v>
       </c>
       <c r="Q38" s="106">
         <v>24.4</v>
       </c>
       <c r="R38" s="106">
         <v>19.8</v>
       </c>
       <c r="S38" s="98">
         <f t="shared" si="1"/>
         <v>21.766666666666666</v>
       </c>
       <c r="T38" s="32"/>
       <c r="U38" s="26"/>
     </row>
-    <row r="39" spans="1:21" ht="15" thickBot="1">
+    <row r="39" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A39" s="26">
         <v>36</v>
       </c>
       <c r="B39" s="26" t="s">
         <v>97</v>
       </c>
       <c r="C39" s="26" t="s">
         <v>331</v>
       </c>
       <c r="D39" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E39" s="26">
         <v>615401</v>
       </c>
       <c r="F39" s="26">
         <v>158169</v>
       </c>
       <c r="G39" s="107">
         <v>20.2</v>
       </c>
       <c r="H39" s="107">
         <v>22.4</v>
       </c>
       <c r="I39" s="107">
@@ -18046,51 +18418,51 @@
       <c r="M39" s="107">
         <v>20.6</v>
       </c>
       <c r="N39" s="124">
         <v>9.9</v>
       </c>
       <c r="O39" s="107">
         <v>28.6</v>
       </c>
       <c r="P39" s="107">
         <v>26.3</v>
       </c>
       <c r="Q39" s="107">
         <v>24</v>
       </c>
       <c r="R39" s="107">
         <v>13.1</v>
       </c>
       <c r="S39" s="98">
         <f t="shared" si="1"/>
         <v>21.625</v>
       </c>
       <c r="T39" s="32"/>
       <c r="U39" s="26"/>
     </row>
-    <row r="40" spans="1:21" ht="15.6" thickTop="1" thickBot="1">
+    <row r="40" spans="1:21" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A40" s="26">
         <v>37</v>
       </c>
       <c r="B40" s="26" t="s">
         <v>100</v>
       </c>
       <c r="C40" s="26" t="s">
         <v>331</v>
       </c>
       <c r="D40" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="26">
         <v>615401</v>
       </c>
       <c r="F40" s="26">
         <v>158169</v>
       </c>
       <c r="G40" s="50">
         <v>19.399999999999999</v>
       </c>
       <c r="H40" s="44">
         <v>28</v>
       </c>
       <c r="I40" s="50">
@@ -18108,51 +18480,51 @@
       <c r="M40" s="44">
         <v>19.600000000000001</v>
       </c>
       <c r="N40" s="29">
         <v>10.8</v>
       </c>
       <c r="O40" s="29">
         <v>14.3</v>
       </c>
       <c r="P40" s="29">
         <v>26.1</v>
       </c>
       <c r="Q40" s="29">
         <v>25.8</v>
       </c>
       <c r="R40" s="51">
         <v>13.7</v>
       </c>
       <c r="S40" s="98">
         <f t="shared" si="1"/>
         <v>20.350000000000001</v>
       </c>
       <c r="T40" s="32"/>
       <c r="U40" s="26"/>
     </row>
-    <row r="41" spans="1:21" ht="15" thickBot="1">
+    <row r="41" spans="1:21" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A41" s="26"/>
       <c r="B41" s="26"/>
       <c r="C41" s="26" t="s">
         <v>335</v>
       </c>
       <c r="D41" s="26" t="s">
         <v>17</v>
       </c>
       <c r="E41" s="26">
         <v>615401</v>
       </c>
       <c r="F41" s="26">
         <v>158169</v>
       </c>
       <c r="G41" s="47">
         <f t="shared" ref="G41:R41" si="4">AVERAGE(G38:G40)</f>
         <v>19.633333333333333</v>
       </c>
       <c r="H41" s="47">
         <f t="shared" si="4"/>
         <v>24</v>
       </c>
       <c r="I41" s="47">
         <f t="shared" si="4"/>
         <v>24.5</v>
@@ -18178,196 +18550,196 @@
         <v>10.1</v>
       </c>
       <c r="O41" s="47">
         <f t="shared" si="4"/>
         <v>22.7</v>
       </c>
       <c r="P41" s="47">
         <f t="shared" si="4"/>
         <v>26.166666666666668</v>
       </c>
       <c r="Q41" s="47">
         <f t="shared" si="4"/>
         <v>24.733333333333334</v>
       </c>
       <c r="R41" s="47">
         <f t="shared" si="4"/>
         <v>15.533333333333331</v>
       </c>
       <c r="S41" s="98">
         <f t="shared" si="1"/>
         <v>21.247222222222224</v>
       </c>
       <c r="T41" s="32"/>
       <c r="U41" s="26"/>
     </row>
-    <row r="42" spans="1:21">
+    <row r="42" spans="1:21" x14ac:dyDescent="0.3">
       <c r="H42" s="52"/>
       <c r="I42" s="52"/>
       <c r="O42" s="53"/>
       <c r="P42" s="53"/>
       <c r="Q42" s="50"/>
       <c r="R42" s="54"/>
       <c r="S42" s="50"/>
     </row>
-    <row r="43" spans="1:21">
+    <row r="43" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A43" s="55"/>
       <c r="B43" s="55"/>
       <c r="C43" s="55"/>
       <c r="D43" s="55"/>
       <c r="E43" s="55"/>
       <c r="F43" s="55"/>
       <c r="H43" s="52"/>
       <c r="I43" s="52"/>
       <c r="J43" s="55"/>
       <c r="K43" s="55"/>
       <c r="L43" s="55"/>
       <c r="M43" s="55"/>
       <c r="N43" s="55"/>
       <c r="O43" s="56"/>
       <c r="P43" s="56"/>
       <c r="Q43" s="55"/>
       <c r="R43" s="57"/>
       <c r="S43" s="50"/>
     </row>
-    <row r="44" spans="1:21">
+    <row r="44" spans="1:21" x14ac:dyDescent="0.3">
       <c r="A44" s="55"/>
       <c r="B44" s="55"/>
       <c r="C44" s="55"/>
       <c r="D44" s="55"/>
       <c r="E44" s="55"/>
       <c r="F44" s="55"/>
       <c r="G44" s="50"/>
       <c r="H44" s="50"/>
       <c r="I44" s="58"/>
       <c r="J44" s="53"/>
       <c r="K44" s="53"/>
       <c r="L44" s="59"/>
       <c r="M44" s="59"/>
       <c r="N44" s="53"/>
       <c r="O44" s="53"/>
       <c r="P44" s="53"/>
       <c r="Q44" s="53"/>
       <c r="R44" s="57"/>
       <c r="S44" s="50"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="T1:T2"/>
     <mergeCell ref="U1:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:T965"/>
   <sheetViews>
     <sheetView topLeftCell="A21" workbookViewId="0">
       <selection activeCell="Q4" sqref="Q4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="14.42578125" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="14.44140625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.85546875" customWidth="1"/>
+    <col min="1" max="1" width="11.88671875" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
-    <col min="3" max="3" width="19.5703125" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="8" max="8" width="8.28515625" customWidth="1"/>
+    <col min="3" max="3" width="19.5546875" customWidth="1"/>
+    <col min="4" max="4" width="7.33203125" customWidth="1"/>
+    <col min="5" max="5" width="8.5546875" customWidth="1"/>
+    <col min="6" max="6" width="8.44140625" customWidth="1"/>
+    <col min="7" max="7" width="8.5546875" customWidth="1"/>
+    <col min="8" max="8" width="8.33203125" customWidth="1"/>
     <col min="9" max="9" width="8" customWidth="1"/>
-    <col min="10" max="10" width="7.42578125" customWidth="1"/>
+    <col min="10" max="10" width="7.44140625" customWidth="1"/>
     <col min="11" max="11" width="8" customWidth="1"/>
-    <col min="12" max="12" width="8.140625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="21" max="26" width="11.28515625" customWidth="1"/>
+    <col min="12" max="12" width="8.109375" customWidth="1"/>
+    <col min="13" max="13" width="8.44140625" customWidth="1"/>
+    <col min="14" max="14" width="10.33203125" customWidth="1"/>
+    <col min="15" max="15" width="8.88671875" customWidth="1"/>
+    <col min="16" max="16" width="9.88671875" customWidth="1"/>
+    <col min="17" max="17" width="9.6640625" customWidth="1"/>
+    <col min="18" max="18" width="18.5546875" customWidth="1"/>
+    <col min="19" max="19" width="23.5546875" customWidth="1"/>
+    <col min="20" max="20" width="33.44140625" customWidth="1"/>
+    <col min="21" max="26" width="11.33203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A1" s="69"/>
       <c r="B1" s="25" t="s">
         <v>339</v>
       </c>
       <c r="C1" s="25"/>
       <c r="D1" s="25"/>
       <c r="E1" s="25"/>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
       <c r="L1" s="25"/>
       <c r="M1" s="25"/>
       <c r="N1" s="25"/>
       <c r="O1" s="25"/>
       <c r="P1" s="25"/>
       <c r="Q1" s="25"/>
       <c r="R1" s="25"/>
       <c r="S1" s="25"/>
       <c r="T1" s="70"/>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A2" s="25"/>
       <c r="C2" s="71"/>
       <c r="D2" s="71"/>
       <c r="E2" s="71"/>
       <c r="F2" s="71"/>
       <c r="G2" s="71"/>
       <c r="H2" s="71"/>
       <c r="I2" s="71"/>
       <c r="J2" s="71"/>
       <c r="K2" s="71"/>
       <c r="L2" s="71"/>
       <c r="M2" s="71"/>
       <c r="N2" s="71"/>
       <c r="O2" s="71"/>
       <c r="P2" s="71"/>
       <c r="Q2" s="71"/>
       <c r="R2" s="71"/>
       <c r="S2" s="70" t="s">
         <v>340</v>
       </c>
       <c r="T2" s="70" t="s">
         <v>300</v>
       </c>
     </row>
-    <row r="3" spans="1:20">
+    <row r="3" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A3" s="43" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="72" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="72" t="s">
         <v>4</v>
       </c>
       <c r="D3" s="72" t="s">
         <v>5</v>
       </c>
       <c r="E3" s="72" t="s">
         <v>6</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>302</v>
       </c>
       <c r="G3" s="27" t="s">
         <v>303</v>
       </c>
       <c r="H3" s="27" t="s">
         <v>304</v>
       </c>
       <c r="I3" s="25" t="s">
@@ -18381,51 +18753,51 @@
       </c>
       <c r="L3" s="25" t="s">
         <v>308</v>
       </c>
       <c r="M3" s="25" t="s">
         <v>309</v>
       </c>
       <c r="N3" s="27" t="s">
         <v>310</v>
       </c>
       <c r="O3" s="27" t="s">
         <v>311</v>
       </c>
       <c r="P3" s="25" t="s">
         <v>312</v>
       </c>
       <c r="Q3" s="25" t="s">
         <v>313</v>
       </c>
       <c r="R3" s="25" t="s">
         <v>314</v>
       </c>
       <c r="S3" s="73"/>
       <c r="T3" s="25"/>
     </row>
-    <row r="4" spans="1:20">
+    <row r="4" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A4" s="74" t="s">
         <v>15</v>
       </c>
       <c r="B4" s="75" t="s">
         <v>334</v>
       </c>
       <c r="C4" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D4" s="76">
         <v>615295</v>
       </c>
       <c r="E4" s="76">
         <v>158001</v>
       </c>
       <c r="F4" s="77">
         <v>56.2</v>
       </c>
       <c r="G4" s="77">
         <v>56.4</v>
       </c>
       <c r="H4" s="77" t="s">
         <v>319</v>
       </c>
       <c r="I4" s="78">
@@ -18440,51 +18812,51 @@
       <c r="L4" s="79">
         <v>39.200000000000003</v>
       </c>
       <c r="M4" s="79">
         <v>44.4</v>
       </c>
       <c r="N4" s="80">
         <v>43.1</v>
       </c>
       <c r="O4" s="80">
         <v>58.1</v>
       </c>
       <c r="P4" s="80">
         <v>56.6</v>
       </c>
       <c r="Q4" s="81">
         <v>41.5</v>
       </c>
       <c r="R4" s="79">
         <f>AVERAGE(F4:Q4)</f>
         <v>42.363636363636367</v>
       </c>
       <c r="S4" s="73"/>
       <c r="T4" s="25"/>
     </row>
-    <row r="5" spans="1:20">
+    <row r="5" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A5" s="74" t="s">
         <v>341</v>
       </c>
       <c r="B5" s="75" t="s">
         <v>330</v>
       </c>
       <c r="C5" s="75" t="s">
         <v>51</v>
       </c>
       <c r="D5" s="76">
         <v>616186</v>
       </c>
       <c r="E5" s="76">
         <v>157320</v>
       </c>
       <c r="F5" s="79">
         <v>17</v>
       </c>
       <c r="G5" s="79">
         <v>16</v>
       </c>
       <c r="H5" s="79">
         <v>10</v>
       </c>
       <c r="I5" s="79">
@@ -18498,51 +18870,51 @@
       </c>
       <c r="L5" s="79">
         <v>9.1</v>
       </c>
       <c r="M5" s="79">
         <v>7.1</v>
       </c>
       <c r="N5" s="79">
         <v>9.3000000000000007</v>
       </c>
       <c r="O5" s="79">
         <v>12.2</v>
       </c>
       <c r="P5" s="79">
         <v>14</v>
       </c>
       <c r="Q5" s="79">
         <v>8.9</v>
       </c>
       <c r="R5" s="79">
         <v>12</v>
       </c>
       <c r="S5" s="73"/>
       <c r="T5" s="25"/>
     </row>
-    <row r="6" spans="1:20">
+    <row r="6" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A6" s="74" t="s">
         <v>73</v>
       </c>
       <c r="B6" s="75" t="s">
         <v>329</v>
       </c>
       <c r="C6" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="76">
         <v>614675</v>
       </c>
       <c r="E6" s="76">
         <v>158219</v>
       </c>
       <c r="F6" s="77">
         <v>26.2</v>
       </c>
       <c r="G6" s="77">
         <v>39.799999999999997</v>
       </c>
       <c r="H6" s="77">
         <v>23.6</v>
       </c>
       <c r="I6" s="78">
@@ -18557,51 +18929,51 @@
       <c r="L6" s="78">
         <v>27.6</v>
       </c>
       <c r="M6" s="80">
         <v>34.4</v>
       </c>
       <c r="N6" s="82" t="s">
         <v>318</v>
       </c>
       <c r="O6" s="80">
         <v>37.1</v>
       </c>
       <c r="P6" s="80">
         <v>32.299999999999997</v>
       </c>
       <c r="Q6" s="80">
         <v>25.9</v>
       </c>
       <c r="R6" s="79">
         <f t="shared" ref="R6:R10" si="0">AVERAGE(F6:Q6)</f>
         <v>31.127272727272725</v>
       </c>
       <c r="S6" s="73"/>
       <c r="T6" s="25"/>
     </row>
-    <row r="7" spans="1:20">
+    <row r="7" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A7" s="74" t="s">
         <v>76</v>
       </c>
       <c r="B7" s="75" t="s">
         <v>327</v>
       </c>
       <c r="C7" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="76">
         <v>614410</v>
       </c>
       <c r="E7" s="76">
         <v>157702</v>
       </c>
       <c r="F7" s="77">
         <v>37</v>
       </c>
       <c r="G7" s="77">
         <v>48.6</v>
       </c>
       <c r="H7" s="77">
         <v>43.3</v>
       </c>
       <c r="I7" s="78">
@@ -18616,51 +18988,51 @@
       <c r="L7" s="78">
         <v>47.4</v>
       </c>
       <c r="M7" s="80">
         <v>46.2</v>
       </c>
       <c r="N7" s="80">
         <v>46.4</v>
       </c>
       <c r="O7" s="80">
         <v>55</v>
       </c>
       <c r="P7" s="80">
         <v>44.3</v>
       </c>
       <c r="Q7" s="83">
         <v>39.799999999999997</v>
       </c>
       <c r="R7" s="79">
         <f t="shared" si="0"/>
         <v>46.149999999999984</v>
       </c>
       <c r="S7" s="73"/>
       <c r="T7" s="25"/>
     </row>
-    <row r="8" spans="1:20">
+    <row r="8" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A8" s="74" t="s">
         <v>85</v>
       </c>
       <c r="B8" s="75" t="s">
         <v>86</v>
       </c>
       <c r="C8" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D8" s="76">
         <v>615390</v>
       </c>
       <c r="E8" s="76">
         <v>158180</v>
       </c>
       <c r="F8" s="77">
         <v>51</v>
       </c>
       <c r="G8" s="77">
         <v>56.6</v>
       </c>
       <c r="H8" s="77">
         <v>35.9</v>
       </c>
       <c r="I8" s="79">
@@ -18675,51 +19047,51 @@
       <c r="L8" s="79">
         <v>38.700000000000003</v>
       </c>
       <c r="M8" s="79">
         <v>42.7</v>
       </c>
       <c r="N8" s="80">
         <v>41.2</v>
       </c>
       <c r="O8" s="80">
         <v>54.5</v>
       </c>
       <c r="P8" s="80">
         <v>50.7</v>
       </c>
       <c r="Q8" s="80">
         <v>36.200000000000003</v>
       </c>
       <c r="R8" s="79">
         <f t="shared" si="0"/>
         <v>44.024999999999999</v>
       </c>
       <c r="S8" s="73"/>
       <c r="T8" s="25"/>
     </row>
-    <row r="9" spans="1:20">
+    <row r="9" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A9" s="74" t="s">
         <v>88</v>
       </c>
       <c r="B9" s="75" t="s">
         <v>328</v>
       </c>
       <c r="C9" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D9" s="76">
         <v>614065</v>
       </c>
       <c r="E9" s="76">
         <v>156976</v>
       </c>
       <c r="F9" s="79">
         <v>43.6</v>
       </c>
       <c r="G9" s="79">
         <v>49.7</v>
       </c>
       <c r="H9" s="84">
         <v>35.200000000000003</v>
       </c>
       <c r="I9" s="85">
@@ -18734,51 +19106,51 @@
       <c r="L9" s="78">
         <v>41.3</v>
       </c>
       <c r="M9" s="80">
         <v>37.700000000000003</v>
       </c>
       <c r="N9" s="86">
         <v>37.299999999999997</v>
       </c>
       <c r="O9" s="86">
         <v>42.3</v>
       </c>
       <c r="P9" s="86">
         <v>37.799999999999997</v>
       </c>
       <c r="Q9" s="87">
         <v>26</v>
       </c>
       <c r="R9" s="79">
         <f t="shared" si="0"/>
         <v>38.758333333333333</v>
       </c>
       <c r="S9" s="73"/>
       <c r="T9" s="25"/>
     </row>
-    <row r="10" spans="1:20">
+    <row r="10" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A10" s="74" t="s">
         <v>91</v>
       </c>
       <c r="B10" s="75" t="s">
         <v>92</v>
       </c>
       <c r="C10" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D10" s="76">
         <v>613902</v>
       </c>
       <c r="E10" s="76">
         <v>156851</v>
       </c>
       <c r="F10" s="77">
         <v>50.6</v>
       </c>
       <c r="G10" s="77">
         <v>54.4</v>
       </c>
       <c r="H10" s="77">
         <v>32.299999999999997</v>
       </c>
       <c r="I10" s="78">
@@ -18793,51 +19165,51 @@
       <c r="L10" s="78">
         <v>34.6</v>
       </c>
       <c r="M10" s="86">
         <v>31.9</v>
       </c>
       <c r="N10" s="82" t="s">
         <v>318</v>
       </c>
       <c r="O10" s="80">
         <v>44.8</v>
       </c>
       <c r="P10" s="82" t="s">
         <v>318</v>
       </c>
       <c r="Q10" s="88" t="s">
         <v>318</v>
       </c>
       <c r="R10" s="79">
         <f t="shared" si="0"/>
         <v>41.477777777777781</v>
       </c>
       <c r="S10" s="73"/>
       <c r="T10" s="25"/>
     </row>
-    <row r="11" spans="1:20">
+    <row r="11" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A11" s="74" t="s">
         <v>342</v>
       </c>
       <c r="B11" s="75" t="s">
         <v>335</v>
       </c>
       <c r="C11" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="76">
         <v>615401</v>
       </c>
       <c r="E11" s="76">
         <v>158169</v>
       </c>
       <c r="F11" s="89">
         <v>24.9</v>
       </c>
       <c r="G11" s="77">
         <v>34.4</v>
       </c>
       <c r="H11" s="77">
         <v>24.8</v>
       </c>
       <c r="I11" s="78">
@@ -18851,51 +19223,51 @@
       </c>
       <c r="L11" s="78">
         <v>24.8</v>
       </c>
       <c r="M11" s="80">
         <v>15.8</v>
       </c>
       <c r="N11" s="80">
         <v>22.7</v>
       </c>
       <c r="O11" s="80">
         <v>20.100000000000001</v>
       </c>
       <c r="P11" s="80">
         <v>24</v>
       </c>
       <c r="Q11" s="83">
         <v>19.600000000000001</v>
       </c>
       <c r="R11" s="90">
         <v>24.3</v>
       </c>
       <c r="S11" s="73"/>
       <c r="T11" s="25"/>
     </row>
-    <row r="12" spans="1:20">
+    <row r="12" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A12" s="74" t="s">
         <v>101</v>
       </c>
       <c r="B12" s="75" t="s">
         <v>315</v>
       </c>
       <c r="C12" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D12" s="76">
         <v>616169</v>
       </c>
       <c r="E12" s="76">
         <v>159067</v>
       </c>
       <c r="F12" s="79">
         <v>39.6</v>
       </c>
       <c r="G12" s="79">
         <v>43</v>
       </c>
       <c r="H12" s="79">
         <v>33.9</v>
       </c>
       <c r="I12" s="79">
@@ -18910,51 +19282,51 @@
       <c r="L12" s="79">
         <v>37.299999999999997</v>
       </c>
       <c r="M12" s="86">
         <v>32</v>
       </c>
       <c r="N12" s="86">
         <v>35.6</v>
       </c>
       <c r="O12" s="86">
         <v>44.7</v>
       </c>
       <c r="P12" s="86">
         <v>42.4</v>
       </c>
       <c r="Q12" s="87">
         <v>31.3</v>
       </c>
       <c r="R12" s="79">
         <f t="shared" ref="R12:R35" si="1">AVERAGE(F12:Q12)</f>
         <v>38.716666666666661</v>
       </c>
       <c r="S12" s="73"/>
       <c r="T12" s="25"/>
     </row>
-    <row r="13" spans="1:20">
+    <row r="13" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A13" s="74" t="s">
         <v>108</v>
       </c>
       <c r="B13" s="75" t="s">
         <v>109</v>
       </c>
       <c r="C13" s="75" t="s">
         <v>28</v>
       </c>
       <c r="D13" s="76">
         <v>615106</v>
       </c>
       <c r="E13" s="76">
         <v>157382</v>
       </c>
       <c r="F13" s="77">
         <v>33.4</v>
       </c>
       <c r="G13" s="77">
         <v>41.7</v>
       </c>
       <c r="H13" s="77">
         <v>29.6</v>
       </c>
       <c r="I13" s="78">
@@ -18969,51 +19341,51 @@
       <c r="L13" s="79">
         <v>36</v>
       </c>
       <c r="M13" s="79">
         <v>21.3</v>
       </c>
       <c r="N13" s="80">
         <v>29.5</v>
       </c>
       <c r="O13" s="80">
         <v>37.799999999999997</v>
       </c>
       <c r="P13" s="80">
         <v>31.7</v>
       </c>
       <c r="Q13" s="83">
         <v>20.5</v>
       </c>
       <c r="R13" s="79">
         <f t="shared" si="1"/>
         <v>32.118181818181817</v>
       </c>
       <c r="S13" s="73"/>
       <c r="T13" s="25"/>
     </row>
-    <row r="14" spans="1:20">
+    <row r="14" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A14" s="74" t="s">
         <v>113</v>
       </c>
       <c r="B14" s="75" t="s">
         <v>114</v>
       </c>
       <c r="C14" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D14" s="76">
         <v>614454</v>
       </c>
       <c r="E14" s="76">
         <v>158180</v>
       </c>
       <c r="F14" s="77">
         <v>36.299999999999997</v>
       </c>
       <c r="G14" s="77">
         <v>41.2</v>
       </c>
       <c r="H14" s="77">
         <v>36.700000000000003</v>
       </c>
       <c r="I14" s="79">
@@ -19028,51 +19400,51 @@
       <c r="L14" s="79">
         <v>32.200000000000003</v>
       </c>
       <c r="M14" s="80">
         <v>22.3</v>
       </c>
       <c r="N14" s="80">
         <v>35.700000000000003</v>
       </c>
       <c r="O14" s="80">
         <v>45.6</v>
       </c>
       <c r="P14" s="80">
         <v>44.5</v>
       </c>
       <c r="Q14" s="83">
         <v>27.4</v>
       </c>
       <c r="R14" s="79">
         <f t="shared" si="1"/>
         <v>35.56666666666667</v>
       </c>
       <c r="S14" s="73"/>
       <c r="T14" s="25"/>
     </row>
-    <row r="15" spans="1:20">
+    <row r="15" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A15" s="74" t="s">
         <v>116</v>
       </c>
       <c r="B15" s="75" t="s">
         <v>117</v>
       </c>
       <c r="C15" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D15" s="76">
         <v>614479</v>
       </c>
       <c r="E15" s="76">
         <v>157857</v>
       </c>
       <c r="F15" s="77">
         <v>26.9</v>
       </c>
       <c r="G15" s="77">
         <v>36.299999999999997</v>
       </c>
       <c r="H15" s="77">
         <v>31.8</v>
       </c>
       <c r="I15" s="78">
@@ -19087,51 +19459,51 @@
       <c r="L15" s="78">
         <v>33.4</v>
       </c>
       <c r="M15" s="80">
         <v>21.3</v>
       </c>
       <c r="N15" s="80">
         <v>28.6</v>
       </c>
       <c r="O15" s="80">
         <v>35.5</v>
       </c>
       <c r="P15" s="80">
         <v>27.5</v>
       </c>
       <c r="Q15" s="83">
         <v>24.9</v>
       </c>
       <c r="R15" s="79">
         <f t="shared" si="1"/>
         <v>30.175000000000001</v>
       </c>
       <c r="S15" s="73"/>
       <c r="T15" s="25"/>
     </row>
-    <row r="16" spans="1:20">
+    <row r="16" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A16" s="74" t="s">
         <v>125</v>
       </c>
       <c r="B16" s="75" t="s">
         <v>126</v>
       </c>
       <c r="C16" s="75" t="s">
         <v>28</v>
       </c>
       <c r="D16" s="76">
         <v>614500</v>
       </c>
       <c r="E16" s="76">
         <v>157337</v>
       </c>
       <c r="F16" s="77">
         <v>50.9</v>
       </c>
       <c r="G16" s="77">
         <v>52.2</v>
       </c>
       <c r="H16" s="77">
         <v>40.700000000000003</v>
       </c>
       <c r="I16" s="78">
@@ -19146,51 +19518,51 @@
       <c r="L16" s="78">
         <v>42.2</v>
       </c>
       <c r="M16" s="80">
         <v>22</v>
       </c>
       <c r="N16" s="80">
         <v>41</v>
       </c>
       <c r="O16" s="80">
         <v>41.9</v>
       </c>
       <c r="P16" s="80">
         <v>41.3</v>
       </c>
       <c r="Q16" s="80">
         <v>35.799999999999997</v>
       </c>
       <c r="R16" s="79">
         <f t="shared" si="1"/>
         <v>41.008333333333333</v>
       </c>
       <c r="S16" s="73"/>
       <c r="T16" s="25"/>
     </row>
-    <row r="17" spans="1:20">
+    <row r="17" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A17" s="74" t="s">
         <v>134</v>
       </c>
       <c r="B17" s="75" t="s">
         <v>320</v>
       </c>
       <c r="C17" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D17" s="76">
         <v>618242</v>
       </c>
       <c r="E17" s="76">
         <v>165948</v>
       </c>
       <c r="F17" s="77">
         <v>27.5</v>
       </c>
       <c r="G17" s="89">
         <v>35.4</v>
       </c>
       <c r="H17" s="77" t="s">
         <v>319</v>
       </c>
       <c r="I17" s="79">
@@ -19205,51 +19577,51 @@
       <c r="L17" s="79">
         <v>26.4</v>
       </c>
       <c r="M17" s="80">
         <v>19.100000000000001</v>
       </c>
       <c r="N17" s="80">
         <v>22</v>
       </c>
       <c r="O17" s="80">
         <v>26</v>
       </c>
       <c r="P17" s="80">
         <v>21.2</v>
       </c>
       <c r="Q17" s="81">
         <v>18.399999999999999</v>
       </c>
       <c r="R17" s="79">
         <f t="shared" si="1"/>
         <v>25.627272727272725</v>
       </c>
       <c r="S17" s="73"/>
       <c r="T17" s="25"/>
     </row>
-    <row r="18" spans="1:20">
+    <row r="18" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A18" s="74" t="s">
         <v>321</v>
       </c>
       <c r="B18" s="75" t="s">
         <v>343</v>
       </c>
       <c r="C18" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D18" s="76">
         <v>618241</v>
       </c>
       <c r="E18" s="76">
         <v>165928</v>
       </c>
       <c r="F18" s="77">
         <v>36.200000000000003</v>
       </c>
       <c r="G18" s="77">
         <v>49</v>
       </c>
       <c r="H18" s="77" t="s">
         <v>319</v>
       </c>
       <c r="I18" s="78">
@@ -19264,51 +19636,51 @@
       <c r="L18" s="78">
         <v>42.2</v>
       </c>
       <c r="M18" s="80">
         <v>37.6</v>
       </c>
       <c r="N18" s="80">
         <v>24.9</v>
       </c>
       <c r="O18" s="80">
         <v>44.8</v>
       </c>
       <c r="P18" s="80">
         <v>43.1</v>
       </c>
       <c r="Q18" s="83">
         <v>32.299999999999997</v>
       </c>
       <c r="R18" s="79">
         <f t="shared" si="1"/>
         <v>39.490909090909092</v>
       </c>
       <c r="S18" s="73"/>
       <c r="T18" s="25"/>
     </row>
-    <row r="19" spans="1:20">
+    <row r="19" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A19" s="74" t="s">
         <v>164</v>
       </c>
       <c r="B19" s="75" t="s">
         <v>333</v>
       </c>
       <c r="C19" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D19" s="76">
         <v>615645</v>
       </c>
       <c r="E19" s="76">
         <v>157192</v>
       </c>
       <c r="F19" s="77">
         <v>35.6</v>
       </c>
       <c r="G19" s="77">
         <v>42.7</v>
       </c>
       <c r="H19" s="77">
         <v>31.1</v>
       </c>
       <c r="I19" s="78">
@@ -19323,51 +19695,51 @@
       <c r="L19" s="79">
         <v>35.1</v>
       </c>
       <c r="M19" s="79">
         <v>27.7</v>
       </c>
       <c r="N19" s="80">
         <v>34.4</v>
       </c>
       <c r="O19" s="80">
         <v>33.700000000000003</v>
       </c>
       <c r="P19" s="80">
         <v>33</v>
       </c>
       <c r="Q19" s="83">
         <v>14</v>
       </c>
       <c r="R19" s="79">
         <f t="shared" si="1"/>
         <v>32.591666666666661</v>
       </c>
       <c r="S19" s="73"/>
       <c r="T19" s="25"/>
     </row>
-    <row r="20" spans="1:20">
+    <row r="20" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A20" s="74" t="s">
         <v>191</v>
       </c>
       <c r="B20" s="75" t="s">
         <v>332</v>
       </c>
       <c r="C20" s="75" t="s">
         <v>28</v>
       </c>
       <c r="D20" s="76">
         <v>615445</v>
       </c>
       <c r="E20" s="76">
         <v>157408</v>
       </c>
       <c r="F20" s="79">
         <v>33</v>
       </c>
       <c r="G20" s="79">
         <v>41.6</v>
       </c>
       <c r="H20" s="77" t="s">
         <v>319</v>
       </c>
       <c r="I20" s="78">
@@ -19382,51 +19754,51 @@
       <c r="L20" s="78">
         <v>30.6</v>
       </c>
       <c r="M20" s="79">
         <v>28.4</v>
       </c>
       <c r="N20" s="86">
         <v>32.299999999999997</v>
       </c>
       <c r="O20" s="86">
         <v>34.200000000000003</v>
       </c>
       <c r="P20" s="86">
         <v>33.5</v>
       </c>
       <c r="Q20" s="91" t="s">
         <v>318</v>
       </c>
       <c r="R20" s="79">
         <f t="shared" si="1"/>
         <v>33.07</v>
       </c>
       <c r="S20" s="73"/>
       <c r="T20" s="25"/>
     </row>
-    <row r="21" spans="1:20">
+    <row r="21" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A21" s="74" t="s">
         <v>204</v>
       </c>
       <c r="B21" s="75" t="s">
         <v>344</v>
       </c>
       <c r="C21" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D21" s="76">
         <v>610647</v>
       </c>
       <c r="E21" s="76">
         <v>166658</v>
       </c>
       <c r="F21" s="77">
         <v>22.1</v>
       </c>
       <c r="G21" s="77">
         <v>31</v>
       </c>
       <c r="H21" s="77">
         <v>20.399999999999999</v>
       </c>
       <c r="I21" s="78">
@@ -19441,51 +19813,51 @@
       <c r="L21" s="78">
         <v>26.4</v>
       </c>
       <c r="M21" s="80">
         <v>19.3</v>
       </c>
       <c r="N21" s="80">
         <v>23.4</v>
       </c>
       <c r="O21" s="80">
         <v>28.5</v>
       </c>
       <c r="P21" s="80">
         <v>23.2</v>
       </c>
       <c r="Q21" s="83">
         <v>16.3</v>
       </c>
       <c r="R21" s="79">
         <f t="shared" si="1"/>
         <v>24.491666666666671</v>
       </c>
       <c r="S21" s="73"/>
       <c r="T21" s="25"/>
     </row>
-    <row r="22" spans="1:20">
+    <row r="22" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A22" s="74" t="s">
         <v>219</v>
       </c>
       <c r="B22" s="75" t="s">
         <v>316</v>
       </c>
       <c r="C22" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D22" s="76">
         <v>617674</v>
       </c>
       <c r="E22" s="76">
         <v>160475</v>
       </c>
       <c r="F22" s="77">
         <v>32.1</v>
       </c>
       <c r="G22" s="77">
         <v>36.5</v>
       </c>
       <c r="H22" s="77">
         <v>33.4</v>
       </c>
       <c r="I22" s="79">
@@ -19500,51 +19872,51 @@
       <c r="L22" s="79">
         <v>25.7</v>
       </c>
       <c r="M22" s="82" t="s">
         <v>318</v>
       </c>
       <c r="N22" s="80">
         <v>15.9</v>
       </c>
       <c r="O22" s="80">
         <v>40.1</v>
       </c>
       <c r="P22" s="80">
         <v>40</v>
       </c>
       <c r="Q22" s="83">
         <v>32.299999999999997</v>
       </c>
       <c r="R22" s="79">
         <f t="shared" si="1"/>
         <v>31.639999999999997</v>
       </c>
       <c r="S22" s="73"/>
       <c r="T22" s="25"/>
     </row>
-    <row r="23" spans="1:20">
+    <row r="23" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A23" s="74" t="s">
         <v>231</v>
       </c>
       <c r="B23" s="75" t="s">
         <v>232</v>
       </c>
       <c r="C23" s="75" t="s">
         <v>28</v>
       </c>
       <c r="D23" s="76">
         <v>614927</v>
       </c>
       <c r="E23" s="76">
         <v>158813</v>
       </c>
       <c r="F23" s="77">
         <v>32.4</v>
       </c>
       <c r="G23" s="77">
         <v>35.9</v>
       </c>
       <c r="H23" s="77">
         <v>32.799999999999997</v>
       </c>
       <c r="I23" s="78">
@@ -19559,51 +19931,51 @@
       <c r="L23" s="78">
         <v>20.5</v>
       </c>
       <c r="M23" s="82" t="s">
         <v>318</v>
       </c>
       <c r="N23" s="80">
         <v>25.9</v>
       </c>
       <c r="O23" s="80">
         <v>31.4</v>
       </c>
       <c r="P23" s="80">
         <v>25.8</v>
       </c>
       <c r="Q23" s="83">
         <v>21.9</v>
       </c>
       <c r="R23" s="79">
         <f t="shared" si="1"/>
         <v>28.109090909090909</v>
       </c>
       <c r="S23" s="25"/>
       <c r="T23" s="25"/>
     </row>
-    <row r="24" spans="1:20">
+    <row r="24" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A24" s="74" t="s">
         <v>240</v>
       </c>
       <c r="B24" s="75" t="s">
         <v>30</v>
       </c>
       <c r="C24" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D24" s="76">
         <v>615044</v>
       </c>
       <c r="E24" s="76">
         <v>157557</v>
       </c>
       <c r="F24" s="77">
         <v>25.9</v>
       </c>
       <c r="G24" s="77">
         <v>40.1</v>
       </c>
       <c r="H24" s="77">
         <v>30.8</v>
       </c>
       <c r="I24" s="79">
@@ -19618,51 +19990,51 @@
       <c r="L24" s="79">
         <v>29.8</v>
       </c>
       <c r="M24" s="79">
         <v>23.6</v>
       </c>
       <c r="N24" s="80">
         <v>28.1</v>
       </c>
       <c r="O24" s="80">
         <v>34</v>
       </c>
       <c r="P24" s="80">
         <v>29.1</v>
       </c>
       <c r="Q24" s="80">
         <v>24.2</v>
       </c>
       <c r="R24" s="79">
         <f t="shared" si="1"/>
         <v>30.158333333333335</v>
       </c>
       <c r="S24" s="25"/>
       <c r="T24" s="25"/>
     </row>
-    <row r="25" spans="1:20">
+    <row r="25" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A25" s="74" t="s">
         <v>242</v>
       </c>
       <c r="B25" s="75" t="s">
         <v>322</v>
       </c>
       <c r="C25" s="75" t="s">
         <v>28</v>
       </c>
       <c r="D25" s="76">
         <v>618285</v>
       </c>
       <c r="E25" s="76">
         <v>165902</v>
       </c>
       <c r="F25" s="77">
         <v>29.2</v>
       </c>
       <c r="G25" s="77">
         <v>38</v>
       </c>
       <c r="H25" s="77">
         <v>33.4</v>
       </c>
       <c r="I25" s="78">
@@ -19677,51 +20049,51 @@
       <c r="L25" s="78">
         <v>34.6</v>
       </c>
       <c r="M25" s="80">
         <v>30.2</v>
       </c>
       <c r="N25" s="80">
         <v>29.4</v>
       </c>
       <c r="O25" s="80">
         <v>37.6</v>
       </c>
       <c r="P25" s="80">
         <v>35.200000000000003</v>
       </c>
       <c r="Q25" s="83">
         <v>14</v>
       </c>
       <c r="R25" s="79">
         <f t="shared" si="1"/>
         <v>32.475000000000001</v>
       </c>
       <c r="S25" s="25"/>
       <c r="T25" s="25"/>
     </row>
-    <row r="26" spans="1:20">
+    <row r="26" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A26" s="74" t="s">
         <v>245</v>
       </c>
       <c r="B26" s="75" t="s">
         <v>246</v>
       </c>
       <c r="C26" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D26" s="76">
         <v>618311</v>
       </c>
       <c r="E26" s="76">
         <v>165865</v>
       </c>
       <c r="F26" s="29">
         <v>32.799999999999997</v>
       </c>
       <c r="G26" s="29">
         <v>43</v>
       </c>
       <c r="H26" s="29">
         <v>37.200000000000003</v>
       </c>
       <c r="I26" s="44">
@@ -19736,51 +20108,51 @@
       <c r="L26" s="44">
         <v>41.3</v>
       </c>
       <c r="M26" s="30">
         <v>33.9</v>
       </c>
       <c r="N26" s="30">
         <v>31</v>
       </c>
       <c r="O26" s="30">
         <v>42.5</v>
       </c>
       <c r="P26" s="30">
         <v>39.200000000000003</v>
       </c>
       <c r="Q26" s="31">
         <v>26.3</v>
       </c>
       <c r="R26" s="29">
         <f t="shared" si="1"/>
         <v>34.65</v>
       </c>
       <c r="S26" s="25"/>
       <c r="T26" s="25"/>
     </row>
-    <row r="27" spans="1:20">
+    <row r="27" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A27" s="74" t="s">
         <v>248</v>
       </c>
       <c r="B27" s="75" t="s">
         <v>345</v>
       </c>
       <c r="C27" s="75" t="s">
         <v>28</v>
       </c>
       <c r="D27" s="76">
         <v>618314</v>
       </c>
       <c r="E27" s="76">
         <v>165821</v>
       </c>
       <c r="F27" s="33">
         <v>38.799999999999997</v>
       </c>
       <c r="G27" s="33">
         <v>46.9</v>
       </c>
       <c r="H27" s="33">
         <v>26.9</v>
       </c>
       <c r="I27" s="44">
@@ -19795,51 +20167,51 @@
       <c r="L27" s="44">
         <v>34.4</v>
       </c>
       <c r="M27" s="34" t="s">
         <v>318</v>
       </c>
       <c r="N27" s="35">
         <v>29.2</v>
       </c>
       <c r="O27" s="35">
         <v>37.9</v>
       </c>
       <c r="P27" s="35">
         <v>34.9</v>
       </c>
       <c r="Q27" s="36">
         <v>26.4</v>
       </c>
       <c r="R27" s="29">
         <f t="shared" si="1"/>
         <v>35.236363636363627</v>
       </c>
       <c r="S27" s="25"/>
       <c r="T27" s="25"/>
     </row>
-    <row r="28" spans="1:20">
+    <row r="28" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A28" s="74" t="s">
         <v>251</v>
       </c>
       <c r="B28" s="75" t="s">
         <v>252</v>
       </c>
       <c r="C28" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D28" s="76">
         <v>618292</v>
       </c>
       <c r="E28" s="76">
         <v>165801</v>
       </c>
       <c r="F28" s="33">
         <v>37</v>
       </c>
       <c r="G28" s="33">
         <v>53.3</v>
       </c>
       <c r="H28" s="33">
         <v>36.299999999999997</v>
       </c>
       <c r="I28" s="44">
@@ -19854,51 +20226,51 @@
       <c r="L28" s="44">
         <v>38.5</v>
       </c>
       <c r="M28" s="35">
         <v>34.5</v>
       </c>
       <c r="N28" s="35">
         <v>31.7</v>
       </c>
       <c r="O28" s="35">
         <v>42.4</v>
       </c>
       <c r="P28" s="35">
         <v>31.3</v>
       </c>
       <c r="Q28" s="36">
         <v>52.2</v>
       </c>
       <c r="R28" s="29">
         <f t="shared" si="1"/>
         <v>38.824999999999996</v>
       </c>
       <c r="S28" s="25"/>
       <c r="T28" s="25"/>
     </row>
-    <row r="29" spans="1:20">
+    <row r="29" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A29" s="74" t="s">
         <v>260</v>
       </c>
       <c r="B29" s="75" t="s">
         <v>261</v>
       </c>
       <c r="C29" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D29" s="76">
         <v>617840</v>
       </c>
       <c r="E29" s="76">
         <v>160482</v>
       </c>
       <c r="F29" s="33">
         <v>34.1</v>
       </c>
       <c r="G29" s="33">
         <v>40.299999999999997</v>
       </c>
       <c r="H29" s="33">
         <v>28.3</v>
       </c>
       <c r="I29" s="29">
@@ -19913,51 +20285,51 @@
       <c r="L29" s="29">
         <v>34.5</v>
       </c>
       <c r="M29" s="35">
         <v>30.4</v>
       </c>
       <c r="N29" s="35">
         <v>34.4</v>
       </c>
       <c r="O29" s="35">
         <v>33</v>
       </c>
       <c r="P29" s="35">
         <v>31.3</v>
       </c>
       <c r="Q29" s="36">
         <v>24.3</v>
       </c>
       <c r="R29" s="29">
         <f t="shared" si="1"/>
         <v>31.608333333333331</v>
       </c>
       <c r="S29" s="25"/>
       <c r="T29" s="25"/>
     </row>
-    <row r="30" spans="1:20">
+    <row r="30" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A30" s="74" t="s">
         <v>263</v>
       </c>
       <c r="B30" s="75" t="s">
         <v>264</v>
       </c>
       <c r="C30" s="75" t="s">
         <v>28</v>
       </c>
       <c r="D30" s="76">
         <v>615327</v>
       </c>
       <c r="E30" s="76">
         <v>157495</v>
       </c>
       <c r="F30" s="33">
         <v>51.6</v>
       </c>
       <c r="G30" s="33">
         <v>52.8</v>
       </c>
       <c r="H30" s="33">
         <v>47.2</v>
       </c>
       <c r="I30" s="44">
@@ -19972,51 +20344,51 @@
       <c r="L30" s="29">
         <v>42.2</v>
       </c>
       <c r="M30" s="29">
         <v>48</v>
       </c>
       <c r="N30" s="35">
         <v>47.6</v>
       </c>
       <c r="O30" s="35">
         <v>58.7</v>
       </c>
       <c r="P30" s="35">
         <v>53.7</v>
       </c>
       <c r="Q30" s="36">
         <v>44</v>
       </c>
       <c r="R30" s="29">
         <f t="shared" si="1"/>
         <v>44.25</v>
       </c>
       <c r="S30" s="25"/>
       <c r="T30" s="25"/>
     </row>
-    <row r="31" spans="1:20">
+    <row r="31" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A31" s="74" t="s">
         <v>269</v>
       </c>
       <c r="B31" s="75" t="s">
         <v>270</v>
       </c>
       <c r="C31" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D31" s="76">
         <v>617691</v>
       </c>
       <c r="E31" s="76">
         <v>160045</v>
       </c>
       <c r="F31" s="33">
         <v>36.799999999999997</v>
       </c>
       <c r="G31" s="33">
         <v>34.4</v>
       </c>
       <c r="H31" s="33">
         <v>26.8</v>
       </c>
       <c r="I31" s="29">
@@ -20031,51 +20403,51 @@
       <c r="L31" s="29">
         <v>31.5</v>
       </c>
       <c r="M31" s="35">
         <v>24.3</v>
       </c>
       <c r="N31" s="35">
         <v>28.5</v>
       </c>
       <c r="O31" s="35">
         <v>41.8</v>
       </c>
       <c r="P31" s="35">
         <v>35.200000000000003</v>
       </c>
       <c r="Q31" s="38" t="s">
         <v>318</v>
       </c>
       <c r="R31" s="29">
         <f t="shared" si="1"/>
         <v>33.436363636363637</v>
       </c>
       <c r="S31" s="25"/>
       <c r="T31" s="25"/>
     </row>
-    <row r="32" spans="1:20">
+    <row r="32" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A32" s="74" t="s">
         <v>281</v>
       </c>
       <c r="B32" s="75" t="s">
         <v>324</v>
       </c>
       <c r="C32" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D32" s="92">
         <v>616476</v>
       </c>
       <c r="E32" s="76">
         <v>167240</v>
       </c>
       <c r="F32" s="33">
         <v>34.799999999999997</v>
       </c>
       <c r="G32" s="77" t="s">
         <v>319</v>
       </c>
       <c r="H32" s="77" t="s">
         <v>325</v>
       </c>
       <c r="I32" s="77" t="s">
@@ -20090,51 +20462,51 @@
       <c r="L32" s="44" t="s">
         <v>318</v>
       </c>
       <c r="M32" s="34" t="s">
         <v>318</v>
       </c>
       <c r="N32" s="35">
         <v>30.9</v>
       </c>
       <c r="O32" s="34" t="s">
         <v>318</v>
       </c>
       <c r="P32" s="35">
         <v>36.9</v>
       </c>
       <c r="Q32" s="35">
         <v>24</v>
       </c>
       <c r="R32" s="29">
         <f t="shared" si="1"/>
         <v>31.65</v>
       </c>
       <c r="S32" s="25"/>
       <c r="T32" s="25"/>
     </row>
-    <row r="33" spans="1:20">
+    <row r="33" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A33" s="74" t="s">
         <v>284</v>
       </c>
       <c r="B33" s="93" t="s">
         <v>285</v>
       </c>
       <c r="C33" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D33" s="76">
         <v>618000</v>
       </c>
       <c r="E33" s="76">
         <v>159756</v>
       </c>
       <c r="F33" s="40">
         <v>25.3</v>
       </c>
       <c r="G33" s="77">
         <v>34.200000000000003</v>
       </c>
       <c r="H33" s="77" t="s">
         <v>319</v>
       </c>
       <c r="I33" s="84">
@@ -20149,51 +20521,51 @@
       <c r="L33" s="27">
         <v>30.7</v>
       </c>
       <c r="M33" s="36">
         <v>16.399999999999999</v>
       </c>
       <c r="N33" s="36">
         <v>24.1</v>
       </c>
       <c r="O33" s="36">
         <v>35.200000000000003</v>
       </c>
       <c r="P33" s="36">
         <v>28.1</v>
       </c>
       <c r="Q33" s="36">
         <v>19.2</v>
       </c>
       <c r="R33" s="29">
         <f t="shared" si="1"/>
         <v>27.927272727272726</v>
       </c>
       <c r="S33" s="25"/>
       <c r="T33" s="25"/>
     </row>
-    <row r="34" spans="1:20">
+    <row r="34" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A34" s="74" t="s">
         <v>287</v>
       </c>
       <c r="B34" s="75" t="s">
         <v>288</v>
       </c>
       <c r="C34" s="75" t="s">
         <v>28</v>
       </c>
       <c r="D34" s="76">
         <v>610647</v>
       </c>
       <c r="E34" s="76">
         <v>166658</v>
       </c>
       <c r="F34" s="40">
         <v>30.9</v>
       </c>
       <c r="G34" s="33">
         <v>21.7</v>
       </c>
       <c r="H34" s="33">
         <v>20.6</v>
       </c>
       <c r="I34" s="44">
@@ -20208,51 +20580,51 @@
       <c r="L34" s="44">
         <v>23</v>
       </c>
       <c r="M34" s="35">
         <v>20.7</v>
       </c>
       <c r="N34" s="35">
         <v>21.5</v>
       </c>
       <c r="O34" s="35">
         <v>27.6</v>
       </c>
       <c r="P34" s="35">
         <v>24.1</v>
       </c>
       <c r="Q34" s="36">
         <v>19.600000000000001</v>
       </c>
       <c r="R34" s="29">
         <f t="shared" si="1"/>
         <v>23.158333333333331</v>
       </c>
       <c r="S34" s="25"/>
       <c r="T34" s="25"/>
     </row>
-    <row r="35" spans="1:20">
+    <row r="35" spans="1:20" x14ac:dyDescent="0.3">
       <c r="A35" s="74" t="s">
         <v>291</v>
       </c>
       <c r="B35" s="75" t="s">
         <v>292</v>
       </c>
       <c r="C35" s="75" t="s">
         <v>17</v>
       </c>
       <c r="D35" s="76">
         <v>611719</v>
       </c>
       <c r="E35" s="76">
         <v>165218</v>
       </c>
       <c r="F35" s="33">
         <v>35.200000000000003</v>
       </c>
       <c r="G35" s="33">
         <v>42.8</v>
       </c>
       <c r="H35" s="33">
         <v>30.7</v>
       </c>
       <c r="I35" s="29">
@@ -20265,7082 +20637,5234 @@
         <v>27.5</v>
       </c>
       <c r="L35" s="44">
         <v>28.7</v>
       </c>
       <c r="M35" s="35">
         <v>26.2</v>
       </c>
       <c r="N35" s="35">
         <v>25.5</v>
       </c>
       <c r="O35" s="35">
         <v>33.6</v>
       </c>
       <c r="P35" s="35">
         <v>25</v>
       </c>
       <c r="Q35" s="36">
         <v>23.6</v>
       </c>
       <c r="R35" s="29">
         <f t="shared" si="1"/>
         <v>29.866666666666671</v>
       </c>
     </row>
-    <row r="36" spans="1:20">
+    <row r="36" spans="1:20" x14ac:dyDescent="0.3">
       <c r="C36" s="94"/>
       <c r="D36" s="94"/>
       <c r="E36" s="94"/>
       <c r="F36" s="77"/>
       <c r="G36" s="77"/>
       <c r="H36" s="77"/>
       <c r="I36" s="79"/>
       <c r="J36" s="79"/>
       <c r="K36" s="79"/>
       <c r="L36" s="79"/>
       <c r="M36" s="79"/>
       <c r="N36" s="80"/>
       <c r="O36" s="80"/>
       <c r="P36" s="80"/>
       <c r="Q36" s="80"/>
       <c r="R36" s="94"/>
     </row>
-    <row r="37" spans="1:20">
+    <row r="37" spans="1:20" x14ac:dyDescent="0.3">
       <c r="C37" s="94"/>
       <c r="D37" s="94"/>
       <c r="E37" s="94"/>
       <c r="F37" s="77"/>
       <c r="G37" s="77"/>
       <c r="H37" s="77"/>
       <c r="I37" s="78"/>
       <c r="J37" s="78"/>
       <c r="K37" s="78"/>
       <c r="L37" s="79"/>
       <c r="M37" s="79"/>
       <c r="N37" s="80"/>
       <c r="O37" s="80"/>
       <c r="P37" s="80"/>
       <c r="Q37" s="81"/>
       <c r="R37" s="94"/>
     </row>
-    <row r="38" spans="1:20">
+    <row r="38" spans="1:20" x14ac:dyDescent="0.3">
       <c r="C38" s="94"/>
       <c r="D38" s="94"/>
       <c r="E38" s="94"/>
       <c r="F38" s="77"/>
       <c r="G38" s="77"/>
       <c r="H38" s="77"/>
       <c r="I38" s="78"/>
       <c r="J38" s="78"/>
       <c r="K38" s="78"/>
       <c r="L38" s="78"/>
       <c r="M38" s="79"/>
       <c r="N38" s="80"/>
       <c r="O38" s="80"/>
       <c r="P38" s="80"/>
       <c r="Q38" s="81"/>
       <c r="R38" s="94"/>
     </row>
-    <row r="39" spans="1:20">
+    <row r="39" spans="1:20" x14ac:dyDescent="0.3">
       <c r="C39" s="94"/>
       <c r="D39" s="94"/>
       <c r="E39" s="94"/>
       <c r="F39" s="95"/>
       <c r="G39" s="78"/>
       <c r="H39" s="95"/>
       <c r="I39" s="78"/>
       <c r="J39" s="78"/>
       <c r="K39" s="78"/>
       <c r="L39" s="78"/>
       <c r="M39" s="79"/>
       <c r="N39" s="79"/>
       <c r="O39" s="79"/>
       <c r="P39" s="79"/>
       <c r="Q39" s="96"/>
       <c r="R39" s="94"/>
     </row>
-    <row r="40" spans="1:20">
+    <row r="40" spans="1:20" x14ac:dyDescent="0.3">
       <c r="C40" s="94"/>
       <c r="D40" s="94"/>
       <c r="E40" s="94"/>
       <c r="F40" s="97"/>
       <c r="G40" s="97"/>
       <c r="H40" s="97"/>
       <c r="I40" s="97"/>
       <c r="J40" s="97"/>
       <c r="K40" s="97"/>
       <c r="L40" s="97"/>
       <c r="M40" s="97"/>
       <c r="N40" s="97"/>
       <c r="O40" s="97"/>
       <c r="P40" s="97"/>
       <c r="Q40" s="97"/>
       <c r="R40" s="94"/>
     </row>
-    <row r="41" spans="1:20"/>
-[...923 lines deleted...]
-    <row r="965"/>
+    <row r="41" spans="1:20" x14ac:dyDescent="0.3"/>
+    <row r="42" spans="1:20" x14ac:dyDescent="0.3"/>
+    <row r="43" spans="1:20" x14ac:dyDescent="0.3"/>
+    <row r="44" spans="1:20" x14ac:dyDescent="0.3"/>
+    <row r="45" spans="1:20" x14ac:dyDescent="0.3"/>
+    <row r="46" spans="1:20" x14ac:dyDescent="0.3"/>
+    <row r="47" spans="1:20" x14ac:dyDescent="0.3"/>
+    <row r="48" spans="1:20" x14ac:dyDescent="0.3"/>
+    <row r="49" x14ac:dyDescent="0.3"/>
+    <row r="50" x14ac:dyDescent="0.3"/>
+    <row r="51" x14ac:dyDescent="0.3"/>
+    <row r="52" x14ac:dyDescent="0.3"/>
+    <row r="53" x14ac:dyDescent="0.3"/>
+    <row r="54" x14ac:dyDescent="0.3"/>
+    <row r="55" x14ac:dyDescent="0.3"/>
+    <row r="56" x14ac:dyDescent="0.3"/>
+    <row r="57" x14ac:dyDescent="0.3"/>
+    <row r="58" x14ac:dyDescent="0.3"/>
+    <row r="59" x14ac:dyDescent="0.3"/>
+    <row r="60" x14ac:dyDescent="0.3"/>
+    <row r="61" x14ac:dyDescent="0.3"/>
+    <row r="62" x14ac:dyDescent="0.3"/>
+    <row r="63" x14ac:dyDescent="0.3"/>
+    <row r="64" x14ac:dyDescent="0.3"/>
+    <row r="65" x14ac:dyDescent="0.3"/>
+    <row r="66" x14ac:dyDescent="0.3"/>
+    <row r="67" x14ac:dyDescent="0.3"/>
+    <row r="68" x14ac:dyDescent="0.3"/>
+    <row r="69" x14ac:dyDescent="0.3"/>
+    <row r="70" x14ac:dyDescent="0.3"/>
+    <row r="71" x14ac:dyDescent="0.3"/>
+    <row r="72" x14ac:dyDescent="0.3"/>
+    <row r="73" x14ac:dyDescent="0.3"/>
+    <row r="74" x14ac:dyDescent="0.3"/>
+    <row r="75" x14ac:dyDescent="0.3"/>
+    <row r="76" x14ac:dyDescent="0.3"/>
+    <row r="77" x14ac:dyDescent="0.3"/>
+    <row r="78" x14ac:dyDescent="0.3"/>
+    <row r="79" x14ac:dyDescent="0.3"/>
+    <row r="80" x14ac:dyDescent="0.3"/>
+    <row r="81" x14ac:dyDescent="0.3"/>
+    <row r="82" x14ac:dyDescent="0.3"/>
+    <row r="83" x14ac:dyDescent="0.3"/>
+    <row r="84" x14ac:dyDescent="0.3"/>
+    <row r="85" x14ac:dyDescent="0.3"/>
+    <row r="86" x14ac:dyDescent="0.3"/>
+    <row r="87" x14ac:dyDescent="0.3"/>
+    <row r="88" x14ac:dyDescent="0.3"/>
+    <row r="89" x14ac:dyDescent="0.3"/>
+    <row r="90" x14ac:dyDescent="0.3"/>
+    <row r="91" x14ac:dyDescent="0.3"/>
+    <row r="92" x14ac:dyDescent="0.3"/>
+    <row r="93" x14ac:dyDescent="0.3"/>
+    <row r="94" x14ac:dyDescent="0.3"/>
+    <row r="95" x14ac:dyDescent="0.3"/>
+    <row r="96" x14ac:dyDescent="0.3"/>
+    <row r="97" x14ac:dyDescent="0.3"/>
+    <row r="98" x14ac:dyDescent="0.3"/>
+    <row r="99" x14ac:dyDescent="0.3"/>
+    <row r="100" x14ac:dyDescent="0.3"/>
+    <row r="101" x14ac:dyDescent="0.3"/>
+    <row r="102" x14ac:dyDescent="0.3"/>
+    <row r="103" x14ac:dyDescent="0.3"/>
+    <row r="104" x14ac:dyDescent="0.3"/>
+    <row r="105" x14ac:dyDescent="0.3"/>
+    <row r="106" x14ac:dyDescent="0.3"/>
+    <row r="107" x14ac:dyDescent="0.3"/>
+    <row r="108" x14ac:dyDescent="0.3"/>
+    <row r="109" x14ac:dyDescent="0.3"/>
+    <row r="110" x14ac:dyDescent="0.3"/>
+    <row r="111" x14ac:dyDescent="0.3"/>
+    <row r="112" x14ac:dyDescent="0.3"/>
+    <row r="113" x14ac:dyDescent="0.3"/>
+    <row r="114" x14ac:dyDescent="0.3"/>
+    <row r="115" x14ac:dyDescent="0.3"/>
+    <row r="116" x14ac:dyDescent="0.3"/>
+    <row r="117" x14ac:dyDescent="0.3"/>
+    <row r="118" x14ac:dyDescent="0.3"/>
+    <row r="119" x14ac:dyDescent="0.3"/>
+    <row r="120" x14ac:dyDescent="0.3"/>
+    <row r="121" x14ac:dyDescent="0.3"/>
+    <row r="122" x14ac:dyDescent="0.3"/>
+    <row r="123" x14ac:dyDescent="0.3"/>
+    <row r="124" x14ac:dyDescent="0.3"/>
+    <row r="125" x14ac:dyDescent="0.3"/>
+    <row r="126" x14ac:dyDescent="0.3"/>
+    <row r="127" x14ac:dyDescent="0.3"/>
+    <row r="128" x14ac:dyDescent="0.3"/>
+    <row r="129" x14ac:dyDescent="0.3"/>
+    <row r="130" x14ac:dyDescent="0.3"/>
+    <row r="131" x14ac:dyDescent="0.3"/>
+    <row r="132" x14ac:dyDescent="0.3"/>
+    <row r="133" x14ac:dyDescent="0.3"/>
+    <row r="134" x14ac:dyDescent="0.3"/>
+    <row r="135" x14ac:dyDescent="0.3"/>
+    <row r="136" x14ac:dyDescent="0.3"/>
+    <row r="137" x14ac:dyDescent="0.3"/>
+    <row r="138" x14ac:dyDescent="0.3"/>
+    <row r="139" x14ac:dyDescent="0.3"/>
+    <row r="140" x14ac:dyDescent="0.3"/>
+    <row r="141" x14ac:dyDescent="0.3"/>
+    <row r="142" x14ac:dyDescent="0.3"/>
+    <row r="143" x14ac:dyDescent="0.3"/>
+    <row r="144" x14ac:dyDescent="0.3"/>
+    <row r="145" x14ac:dyDescent="0.3"/>
+    <row r="146" x14ac:dyDescent="0.3"/>
+    <row r="147" x14ac:dyDescent="0.3"/>
+    <row r="148" x14ac:dyDescent="0.3"/>
+    <row r="149" x14ac:dyDescent="0.3"/>
+    <row r="150" x14ac:dyDescent="0.3"/>
+    <row r="151" x14ac:dyDescent="0.3"/>
+    <row r="152" x14ac:dyDescent="0.3"/>
+    <row r="153" x14ac:dyDescent="0.3"/>
+    <row r="154" x14ac:dyDescent="0.3"/>
+    <row r="155" x14ac:dyDescent="0.3"/>
+    <row r="156" x14ac:dyDescent="0.3"/>
+    <row r="157" x14ac:dyDescent="0.3"/>
+    <row r="158" x14ac:dyDescent="0.3"/>
+    <row r="159" x14ac:dyDescent="0.3"/>
+    <row r="160" x14ac:dyDescent="0.3"/>
+    <row r="161" x14ac:dyDescent="0.3"/>
+    <row r="162" x14ac:dyDescent="0.3"/>
+    <row r="163" x14ac:dyDescent="0.3"/>
+    <row r="164" x14ac:dyDescent="0.3"/>
+    <row r="165" x14ac:dyDescent="0.3"/>
+    <row r="166" x14ac:dyDescent="0.3"/>
+    <row r="167" x14ac:dyDescent="0.3"/>
+    <row r="168" x14ac:dyDescent="0.3"/>
+    <row r="169" x14ac:dyDescent="0.3"/>
+    <row r="170" x14ac:dyDescent="0.3"/>
+    <row r="171" x14ac:dyDescent="0.3"/>
+    <row r="172" x14ac:dyDescent="0.3"/>
+    <row r="173" x14ac:dyDescent="0.3"/>
+    <row r="174" x14ac:dyDescent="0.3"/>
+    <row r="175" x14ac:dyDescent="0.3"/>
+    <row r="176" x14ac:dyDescent="0.3"/>
+    <row r="177" x14ac:dyDescent="0.3"/>
+    <row r="178" x14ac:dyDescent="0.3"/>
+    <row r="179" x14ac:dyDescent="0.3"/>
+    <row r="180" x14ac:dyDescent="0.3"/>
+    <row r="181" x14ac:dyDescent="0.3"/>
+    <row r="182" x14ac:dyDescent="0.3"/>
+    <row r="183" x14ac:dyDescent="0.3"/>
+    <row r="184" x14ac:dyDescent="0.3"/>
+    <row r="185" x14ac:dyDescent="0.3"/>
+    <row r="186" x14ac:dyDescent="0.3"/>
+    <row r="187" x14ac:dyDescent="0.3"/>
+    <row r="188" x14ac:dyDescent="0.3"/>
+    <row r="189" x14ac:dyDescent="0.3"/>
+    <row r="190" x14ac:dyDescent="0.3"/>
+    <row r="191" x14ac:dyDescent="0.3"/>
+    <row r="192" x14ac:dyDescent="0.3"/>
+    <row r="193" x14ac:dyDescent="0.3"/>
+    <row r="194" x14ac:dyDescent="0.3"/>
+    <row r="195" x14ac:dyDescent="0.3"/>
+    <row r="196" x14ac:dyDescent="0.3"/>
+    <row r="197" x14ac:dyDescent="0.3"/>
+    <row r="198" x14ac:dyDescent="0.3"/>
+    <row r="199" x14ac:dyDescent="0.3"/>
+    <row r="200" x14ac:dyDescent="0.3"/>
+    <row r="201" x14ac:dyDescent="0.3"/>
+    <row r="202" x14ac:dyDescent="0.3"/>
+    <row r="203" x14ac:dyDescent="0.3"/>
+    <row r="204" x14ac:dyDescent="0.3"/>
+    <row r="205" x14ac:dyDescent="0.3"/>
+    <row r="206" x14ac:dyDescent="0.3"/>
+    <row r="207" x14ac:dyDescent="0.3"/>
+    <row r="208" x14ac:dyDescent="0.3"/>
+    <row r="209" x14ac:dyDescent="0.3"/>
+    <row r="210" x14ac:dyDescent="0.3"/>
+    <row r="211" x14ac:dyDescent="0.3"/>
+    <row r="212" x14ac:dyDescent="0.3"/>
+    <row r="213" x14ac:dyDescent="0.3"/>
+    <row r="214" x14ac:dyDescent="0.3"/>
+    <row r="215" x14ac:dyDescent="0.3"/>
+    <row r="216" x14ac:dyDescent="0.3"/>
+    <row r="217" x14ac:dyDescent="0.3"/>
+    <row r="218" x14ac:dyDescent="0.3"/>
+    <row r="219" x14ac:dyDescent="0.3"/>
+    <row r="220" x14ac:dyDescent="0.3"/>
+    <row r="221" x14ac:dyDescent="0.3"/>
+    <row r="222" x14ac:dyDescent="0.3"/>
+    <row r="223" x14ac:dyDescent="0.3"/>
+    <row r="224" x14ac:dyDescent="0.3"/>
+    <row r="225" x14ac:dyDescent="0.3"/>
+    <row r="226" x14ac:dyDescent="0.3"/>
+    <row r="227" x14ac:dyDescent="0.3"/>
+    <row r="228" x14ac:dyDescent="0.3"/>
+    <row r="229" x14ac:dyDescent="0.3"/>
+    <row r="230" x14ac:dyDescent="0.3"/>
+    <row r="231" x14ac:dyDescent="0.3"/>
+    <row r="232" x14ac:dyDescent="0.3"/>
+    <row r="233" x14ac:dyDescent="0.3"/>
+    <row r="234" x14ac:dyDescent="0.3"/>
+    <row r="235" x14ac:dyDescent="0.3"/>
+    <row r="236" x14ac:dyDescent="0.3"/>
+    <row r="237" x14ac:dyDescent="0.3"/>
+    <row r="238" x14ac:dyDescent="0.3"/>
+    <row r="239" x14ac:dyDescent="0.3"/>
+    <row r="240" x14ac:dyDescent="0.3"/>
+    <row r="241" x14ac:dyDescent="0.3"/>
+    <row r="242" x14ac:dyDescent="0.3"/>
+    <row r="243" x14ac:dyDescent="0.3"/>
+    <row r="244" x14ac:dyDescent="0.3"/>
+    <row r="245" x14ac:dyDescent="0.3"/>
+    <row r="246" x14ac:dyDescent="0.3"/>
+    <row r="247" x14ac:dyDescent="0.3"/>
+    <row r="248" x14ac:dyDescent="0.3"/>
+    <row r="249" x14ac:dyDescent="0.3"/>
+    <row r="250" x14ac:dyDescent="0.3"/>
+    <row r="251" x14ac:dyDescent="0.3"/>
+    <row r="252" x14ac:dyDescent="0.3"/>
+    <row r="253" x14ac:dyDescent="0.3"/>
+    <row r="254" x14ac:dyDescent="0.3"/>
+    <row r="255" x14ac:dyDescent="0.3"/>
+    <row r="256" x14ac:dyDescent="0.3"/>
+    <row r="257" x14ac:dyDescent="0.3"/>
+    <row r="258" x14ac:dyDescent="0.3"/>
+    <row r="259" x14ac:dyDescent="0.3"/>
+    <row r="260" x14ac:dyDescent="0.3"/>
+    <row r="261" x14ac:dyDescent="0.3"/>
+    <row r="262" x14ac:dyDescent="0.3"/>
+    <row r="263" x14ac:dyDescent="0.3"/>
+    <row r="264" x14ac:dyDescent="0.3"/>
+    <row r="265" x14ac:dyDescent="0.3"/>
+    <row r="266" x14ac:dyDescent="0.3"/>
+    <row r="267" x14ac:dyDescent="0.3"/>
+    <row r="268" x14ac:dyDescent="0.3"/>
+    <row r="269" x14ac:dyDescent="0.3"/>
+    <row r="270" x14ac:dyDescent="0.3"/>
+    <row r="271" x14ac:dyDescent="0.3"/>
+    <row r="272" x14ac:dyDescent="0.3"/>
+    <row r="273" x14ac:dyDescent="0.3"/>
+    <row r="274" x14ac:dyDescent="0.3"/>
+    <row r="275" x14ac:dyDescent="0.3"/>
+    <row r="276" x14ac:dyDescent="0.3"/>
+    <row r="277" x14ac:dyDescent="0.3"/>
+    <row r="278" x14ac:dyDescent="0.3"/>
+    <row r="279" x14ac:dyDescent="0.3"/>
+    <row r="280" x14ac:dyDescent="0.3"/>
+    <row r="281" x14ac:dyDescent="0.3"/>
+    <row r="282" x14ac:dyDescent="0.3"/>
+    <row r="283" x14ac:dyDescent="0.3"/>
+    <row r="284" x14ac:dyDescent="0.3"/>
+    <row r="285" x14ac:dyDescent="0.3"/>
+    <row r="286" x14ac:dyDescent="0.3"/>
+    <row r="287" x14ac:dyDescent="0.3"/>
+    <row r="288" x14ac:dyDescent="0.3"/>
+    <row r="289" x14ac:dyDescent="0.3"/>
+    <row r="290" x14ac:dyDescent="0.3"/>
+    <row r="291" x14ac:dyDescent="0.3"/>
+    <row r="292" x14ac:dyDescent="0.3"/>
+    <row r="293" x14ac:dyDescent="0.3"/>
+    <row r="294" x14ac:dyDescent="0.3"/>
+    <row r="295" x14ac:dyDescent="0.3"/>
+    <row r="296" x14ac:dyDescent="0.3"/>
+    <row r="297" x14ac:dyDescent="0.3"/>
+    <row r="298" x14ac:dyDescent="0.3"/>
+    <row r="299" x14ac:dyDescent="0.3"/>
+    <row r="300" x14ac:dyDescent="0.3"/>
+    <row r="301" x14ac:dyDescent="0.3"/>
+    <row r="302" x14ac:dyDescent="0.3"/>
+    <row r="303" x14ac:dyDescent="0.3"/>
+    <row r="304" x14ac:dyDescent="0.3"/>
+    <row r="305" x14ac:dyDescent="0.3"/>
+    <row r="306" x14ac:dyDescent="0.3"/>
+    <row r="307" x14ac:dyDescent="0.3"/>
+    <row r="308" x14ac:dyDescent="0.3"/>
+    <row r="309" x14ac:dyDescent="0.3"/>
+    <row r="310" x14ac:dyDescent="0.3"/>
+    <row r="311" x14ac:dyDescent="0.3"/>
+    <row r="312" x14ac:dyDescent="0.3"/>
+    <row r="313" x14ac:dyDescent="0.3"/>
+    <row r="314" x14ac:dyDescent="0.3"/>
+    <row r="315" x14ac:dyDescent="0.3"/>
+    <row r="316" x14ac:dyDescent="0.3"/>
+    <row r="317" x14ac:dyDescent="0.3"/>
+    <row r="318" x14ac:dyDescent="0.3"/>
+    <row r="319" x14ac:dyDescent="0.3"/>
+    <row r="320" x14ac:dyDescent="0.3"/>
+    <row r="321" x14ac:dyDescent="0.3"/>
+    <row r="322" x14ac:dyDescent="0.3"/>
+    <row r="323" x14ac:dyDescent="0.3"/>
+    <row r="324" x14ac:dyDescent="0.3"/>
+    <row r="325" x14ac:dyDescent="0.3"/>
+    <row r="326" x14ac:dyDescent="0.3"/>
+    <row r="327" x14ac:dyDescent="0.3"/>
+    <row r="328" x14ac:dyDescent="0.3"/>
+    <row r="329" x14ac:dyDescent="0.3"/>
+    <row r="330" x14ac:dyDescent="0.3"/>
+    <row r="331" x14ac:dyDescent="0.3"/>
+    <row r="332" x14ac:dyDescent="0.3"/>
+    <row r="333" x14ac:dyDescent="0.3"/>
+    <row r="334" x14ac:dyDescent="0.3"/>
+    <row r="335" x14ac:dyDescent="0.3"/>
+    <row r="336" x14ac:dyDescent="0.3"/>
+    <row r="337" x14ac:dyDescent="0.3"/>
+    <row r="338" x14ac:dyDescent="0.3"/>
+    <row r="339" x14ac:dyDescent="0.3"/>
+    <row r="340" x14ac:dyDescent="0.3"/>
+    <row r="341" x14ac:dyDescent="0.3"/>
+    <row r="342" x14ac:dyDescent="0.3"/>
+    <row r="343" x14ac:dyDescent="0.3"/>
+    <row r="344" x14ac:dyDescent="0.3"/>
+    <row r="345" x14ac:dyDescent="0.3"/>
+    <row r="346" x14ac:dyDescent="0.3"/>
+    <row r="347" x14ac:dyDescent="0.3"/>
+    <row r="348" x14ac:dyDescent="0.3"/>
+    <row r="349" x14ac:dyDescent="0.3"/>
+    <row r="350" x14ac:dyDescent="0.3"/>
+    <row r="351" x14ac:dyDescent="0.3"/>
+    <row r="352" x14ac:dyDescent="0.3"/>
+    <row r="353" x14ac:dyDescent="0.3"/>
+    <row r="354" x14ac:dyDescent="0.3"/>
+    <row r="355" x14ac:dyDescent="0.3"/>
+    <row r="356" x14ac:dyDescent="0.3"/>
+    <row r="357" x14ac:dyDescent="0.3"/>
+    <row r="358" x14ac:dyDescent="0.3"/>
+    <row r="359" x14ac:dyDescent="0.3"/>
+    <row r="360" x14ac:dyDescent="0.3"/>
+    <row r="361" x14ac:dyDescent="0.3"/>
+    <row r="362" x14ac:dyDescent="0.3"/>
+    <row r="363" x14ac:dyDescent="0.3"/>
+    <row r="364" x14ac:dyDescent="0.3"/>
+    <row r="365" x14ac:dyDescent="0.3"/>
+    <row r="366" x14ac:dyDescent="0.3"/>
+    <row r="367" x14ac:dyDescent="0.3"/>
+    <row r="368" x14ac:dyDescent="0.3"/>
+    <row r="369" x14ac:dyDescent="0.3"/>
+    <row r="370" x14ac:dyDescent="0.3"/>
+    <row r="371" x14ac:dyDescent="0.3"/>
+    <row r="372" x14ac:dyDescent="0.3"/>
+    <row r="373" x14ac:dyDescent="0.3"/>
+    <row r="374" x14ac:dyDescent="0.3"/>
+    <row r="375" x14ac:dyDescent="0.3"/>
+    <row r="376" x14ac:dyDescent="0.3"/>
+    <row r="377" x14ac:dyDescent="0.3"/>
+    <row r="378" x14ac:dyDescent="0.3"/>
+    <row r="379" x14ac:dyDescent="0.3"/>
+    <row r="380" x14ac:dyDescent="0.3"/>
+    <row r="381" x14ac:dyDescent="0.3"/>
+    <row r="382" x14ac:dyDescent="0.3"/>
+    <row r="383" x14ac:dyDescent="0.3"/>
+    <row r="384" x14ac:dyDescent="0.3"/>
+    <row r="385" x14ac:dyDescent="0.3"/>
+    <row r="386" x14ac:dyDescent="0.3"/>
+    <row r="387" x14ac:dyDescent="0.3"/>
+    <row r="388" x14ac:dyDescent="0.3"/>
+    <row r="389" x14ac:dyDescent="0.3"/>
+    <row r="390" x14ac:dyDescent="0.3"/>
+    <row r="391" x14ac:dyDescent="0.3"/>
+    <row r="392" x14ac:dyDescent="0.3"/>
+    <row r="393" x14ac:dyDescent="0.3"/>
+    <row r="394" x14ac:dyDescent="0.3"/>
+    <row r="395" x14ac:dyDescent="0.3"/>
+    <row r="396" x14ac:dyDescent="0.3"/>
+    <row r="397" x14ac:dyDescent="0.3"/>
+    <row r="398" x14ac:dyDescent="0.3"/>
+    <row r="399" x14ac:dyDescent="0.3"/>
+    <row r="400" x14ac:dyDescent="0.3"/>
+    <row r="401" x14ac:dyDescent="0.3"/>
+    <row r="402" x14ac:dyDescent="0.3"/>
+    <row r="403" x14ac:dyDescent="0.3"/>
+    <row r="404" x14ac:dyDescent="0.3"/>
+    <row r="405" x14ac:dyDescent="0.3"/>
+    <row r="406" x14ac:dyDescent="0.3"/>
+    <row r="407" x14ac:dyDescent="0.3"/>
+    <row r="408" x14ac:dyDescent="0.3"/>
+    <row r="409" x14ac:dyDescent="0.3"/>
+    <row r="410" x14ac:dyDescent="0.3"/>
+    <row r="411" x14ac:dyDescent="0.3"/>
+    <row r="412" x14ac:dyDescent="0.3"/>
+    <row r="413" x14ac:dyDescent="0.3"/>
+    <row r="414" x14ac:dyDescent="0.3"/>
+    <row r="415" x14ac:dyDescent="0.3"/>
+    <row r="416" x14ac:dyDescent="0.3"/>
+    <row r="417" x14ac:dyDescent="0.3"/>
+    <row r="418" x14ac:dyDescent="0.3"/>
+    <row r="419" x14ac:dyDescent="0.3"/>
+    <row r="420" x14ac:dyDescent="0.3"/>
+    <row r="421" x14ac:dyDescent="0.3"/>
+    <row r="422" x14ac:dyDescent="0.3"/>
+    <row r="423" x14ac:dyDescent="0.3"/>
+    <row r="424" x14ac:dyDescent="0.3"/>
+    <row r="425" x14ac:dyDescent="0.3"/>
+    <row r="426" x14ac:dyDescent="0.3"/>
+    <row r="427" x14ac:dyDescent="0.3"/>
+    <row r="428" x14ac:dyDescent="0.3"/>
+    <row r="429" x14ac:dyDescent="0.3"/>
+    <row r="430" x14ac:dyDescent="0.3"/>
+    <row r="431" x14ac:dyDescent="0.3"/>
+    <row r="432" x14ac:dyDescent="0.3"/>
+    <row r="433" x14ac:dyDescent="0.3"/>
+    <row r="434" x14ac:dyDescent="0.3"/>
+    <row r="435" x14ac:dyDescent="0.3"/>
+    <row r="436" x14ac:dyDescent="0.3"/>
+    <row r="437" x14ac:dyDescent="0.3"/>
+    <row r="438" x14ac:dyDescent="0.3"/>
+    <row r="439" x14ac:dyDescent="0.3"/>
+    <row r="440" x14ac:dyDescent="0.3"/>
+    <row r="441" x14ac:dyDescent="0.3"/>
+    <row r="442" x14ac:dyDescent="0.3"/>
+    <row r="443" x14ac:dyDescent="0.3"/>
+    <row r="444" x14ac:dyDescent="0.3"/>
+    <row r="445" x14ac:dyDescent="0.3"/>
+    <row r="446" x14ac:dyDescent="0.3"/>
+    <row r="447" x14ac:dyDescent="0.3"/>
+    <row r="448" x14ac:dyDescent="0.3"/>
+    <row r="449" x14ac:dyDescent="0.3"/>
+    <row r="450" x14ac:dyDescent="0.3"/>
+    <row r="451" x14ac:dyDescent="0.3"/>
+    <row r="452" x14ac:dyDescent="0.3"/>
+    <row r="453" x14ac:dyDescent="0.3"/>
+    <row r="454" x14ac:dyDescent="0.3"/>
+    <row r="455" x14ac:dyDescent="0.3"/>
+    <row r="456" x14ac:dyDescent="0.3"/>
+    <row r="457" x14ac:dyDescent="0.3"/>
+    <row r="458" x14ac:dyDescent="0.3"/>
+    <row r="459" x14ac:dyDescent="0.3"/>
+    <row r="460" x14ac:dyDescent="0.3"/>
+    <row r="461" x14ac:dyDescent="0.3"/>
+    <row r="462" x14ac:dyDescent="0.3"/>
+    <row r="463" x14ac:dyDescent="0.3"/>
+    <row r="464" x14ac:dyDescent="0.3"/>
+    <row r="465" x14ac:dyDescent="0.3"/>
+    <row r="466" x14ac:dyDescent="0.3"/>
+    <row r="467" x14ac:dyDescent="0.3"/>
+    <row r="468" x14ac:dyDescent="0.3"/>
+    <row r="469" x14ac:dyDescent="0.3"/>
+    <row r="470" x14ac:dyDescent="0.3"/>
+    <row r="471" x14ac:dyDescent="0.3"/>
+    <row r="472" x14ac:dyDescent="0.3"/>
+    <row r="473" x14ac:dyDescent="0.3"/>
+    <row r="474" x14ac:dyDescent="0.3"/>
+    <row r="475" x14ac:dyDescent="0.3"/>
+    <row r="476" x14ac:dyDescent="0.3"/>
+    <row r="477" x14ac:dyDescent="0.3"/>
+    <row r="478" x14ac:dyDescent="0.3"/>
+    <row r="479" x14ac:dyDescent="0.3"/>
+    <row r="480" x14ac:dyDescent="0.3"/>
+    <row r="481" x14ac:dyDescent="0.3"/>
+    <row r="482" x14ac:dyDescent="0.3"/>
+    <row r="483" x14ac:dyDescent="0.3"/>
+    <row r="484" x14ac:dyDescent="0.3"/>
+    <row r="485" x14ac:dyDescent="0.3"/>
+    <row r="486" x14ac:dyDescent="0.3"/>
+    <row r="487" x14ac:dyDescent="0.3"/>
+    <row r="488" x14ac:dyDescent="0.3"/>
+    <row r="489" x14ac:dyDescent="0.3"/>
+    <row r="490" x14ac:dyDescent="0.3"/>
+    <row r="491" x14ac:dyDescent="0.3"/>
+    <row r="492" x14ac:dyDescent="0.3"/>
+    <row r="493" x14ac:dyDescent="0.3"/>
+    <row r="494" x14ac:dyDescent="0.3"/>
+    <row r="495" x14ac:dyDescent="0.3"/>
+    <row r="496" x14ac:dyDescent="0.3"/>
+    <row r="497" x14ac:dyDescent="0.3"/>
+    <row r="498" x14ac:dyDescent="0.3"/>
+    <row r="499" x14ac:dyDescent="0.3"/>
+    <row r="500" x14ac:dyDescent="0.3"/>
+    <row r="501" x14ac:dyDescent="0.3"/>
+    <row r="502" x14ac:dyDescent="0.3"/>
+    <row r="503" x14ac:dyDescent="0.3"/>
+    <row r="504" x14ac:dyDescent="0.3"/>
+    <row r="505" x14ac:dyDescent="0.3"/>
+    <row r="506" x14ac:dyDescent="0.3"/>
+    <row r="507" x14ac:dyDescent="0.3"/>
+    <row r="508" x14ac:dyDescent="0.3"/>
+    <row r="509" x14ac:dyDescent="0.3"/>
+    <row r="510" x14ac:dyDescent="0.3"/>
+    <row r="511" x14ac:dyDescent="0.3"/>
+    <row r="512" x14ac:dyDescent="0.3"/>
+    <row r="513" x14ac:dyDescent="0.3"/>
+    <row r="514" x14ac:dyDescent="0.3"/>
+    <row r="515" x14ac:dyDescent="0.3"/>
+    <row r="516" x14ac:dyDescent="0.3"/>
+    <row r="517" x14ac:dyDescent="0.3"/>
+    <row r="518" x14ac:dyDescent="0.3"/>
+    <row r="519" x14ac:dyDescent="0.3"/>
+    <row r="520" x14ac:dyDescent="0.3"/>
+    <row r="521" x14ac:dyDescent="0.3"/>
+    <row r="522" x14ac:dyDescent="0.3"/>
+    <row r="523" x14ac:dyDescent="0.3"/>
+    <row r="524" x14ac:dyDescent="0.3"/>
+    <row r="525" x14ac:dyDescent="0.3"/>
+    <row r="526" x14ac:dyDescent="0.3"/>
+    <row r="527" x14ac:dyDescent="0.3"/>
+    <row r="528" x14ac:dyDescent="0.3"/>
+    <row r="529" x14ac:dyDescent="0.3"/>
+    <row r="530" x14ac:dyDescent="0.3"/>
+    <row r="531" x14ac:dyDescent="0.3"/>
+    <row r="532" x14ac:dyDescent="0.3"/>
+    <row r="533" x14ac:dyDescent="0.3"/>
+    <row r="534" x14ac:dyDescent="0.3"/>
+    <row r="535" x14ac:dyDescent="0.3"/>
+    <row r="536" x14ac:dyDescent="0.3"/>
+    <row r="537" x14ac:dyDescent="0.3"/>
+    <row r="538" x14ac:dyDescent="0.3"/>
+    <row r="539" x14ac:dyDescent="0.3"/>
+    <row r="540" x14ac:dyDescent="0.3"/>
+    <row r="541" x14ac:dyDescent="0.3"/>
+    <row r="542" x14ac:dyDescent="0.3"/>
+    <row r="543" x14ac:dyDescent="0.3"/>
+    <row r="544" x14ac:dyDescent="0.3"/>
+    <row r="545" x14ac:dyDescent="0.3"/>
+    <row r="546" x14ac:dyDescent="0.3"/>
+    <row r="547" x14ac:dyDescent="0.3"/>
+    <row r="548" x14ac:dyDescent="0.3"/>
+    <row r="549" x14ac:dyDescent="0.3"/>
+    <row r="550" x14ac:dyDescent="0.3"/>
+    <row r="551" x14ac:dyDescent="0.3"/>
+    <row r="552" x14ac:dyDescent="0.3"/>
+    <row r="553" x14ac:dyDescent="0.3"/>
+    <row r="554" x14ac:dyDescent="0.3"/>
+    <row r="555" x14ac:dyDescent="0.3"/>
+    <row r="556" x14ac:dyDescent="0.3"/>
+    <row r="557" x14ac:dyDescent="0.3"/>
+    <row r="558" x14ac:dyDescent="0.3"/>
+    <row r="559" x14ac:dyDescent="0.3"/>
+    <row r="560" x14ac:dyDescent="0.3"/>
+    <row r="561" x14ac:dyDescent="0.3"/>
+    <row r="562" x14ac:dyDescent="0.3"/>
+    <row r="563" x14ac:dyDescent="0.3"/>
+    <row r="564" x14ac:dyDescent="0.3"/>
+    <row r="565" x14ac:dyDescent="0.3"/>
+    <row r="566" x14ac:dyDescent="0.3"/>
+    <row r="567" x14ac:dyDescent="0.3"/>
+    <row r="568" x14ac:dyDescent="0.3"/>
+    <row r="569" x14ac:dyDescent="0.3"/>
+    <row r="570" x14ac:dyDescent="0.3"/>
+    <row r="571" x14ac:dyDescent="0.3"/>
+    <row r="572" x14ac:dyDescent="0.3"/>
+    <row r="573" x14ac:dyDescent="0.3"/>
+    <row r="574" x14ac:dyDescent="0.3"/>
+    <row r="575" x14ac:dyDescent="0.3"/>
+    <row r="576" x14ac:dyDescent="0.3"/>
+    <row r="577" x14ac:dyDescent="0.3"/>
+    <row r="578" x14ac:dyDescent="0.3"/>
+    <row r="579" x14ac:dyDescent="0.3"/>
+    <row r="580" x14ac:dyDescent="0.3"/>
+    <row r="581" x14ac:dyDescent="0.3"/>
+    <row r="582" x14ac:dyDescent="0.3"/>
+    <row r="583" x14ac:dyDescent="0.3"/>
+    <row r="584" x14ac:dyDescent="0.3"/>
+    <row r="585" x14ac:dyDescent="0.3"/>
+    <row r="586" x14ac:dyDescent="0.3"/>
+    <row r="587" x14ac:dyDescent="0.3"/>
+    <row r="588" x14ac:dyDescent="0.3"/>
+    <row r="589" x14ac:dyDescent="0.3"/>
+    <row r="590" x14ac:dyDescent="0.3"/>
+    <row r="591" x14ac:dyDescent="0.3"/>
+    <row r="592" x14ac:dyDescent="0.3"/>
+    <row r="593" x14ac:dyDescent="0.3"/>
+    <row r="594" x14ac:dyDescent="0.3"/>
+    <row r="595" x14ac:dyDescent="0.3"/>
+    <row r="596" x14ac:dyDescent="0.3"/>
+    <row r="597" x14ac:dyDescent="0.3"/>
+    <row r="598" x14ac:dyDescent="0.3"/>
+    <row r="599" x14ac:dyDescent="0.3"/>
+    <row r="600" x14ac:dyDescent="0.3"/>
+    <row r="601" x14ac:dyDescent="0.3"/>
+    <row r="602" x14ac:dyDescent="0.3"/>
+    <row r="603" x14ac:dyDescent="0.3"/>
+    <row r="604" x14ac:dyDescent="0.3"/>
+    <row r="605" x14ac:dyDescent="0.3"/>
+    <row r="606" x14ac:dyDescent="0.3"/>
+    <row r="607" x14ac:dyDescent="0.3"/>
+    <row r="608" x14ac:dyDescent="0.3"/>
+    <row r="609" x14ac:dyDescent="0.3"/>
+    <row r="610" x14ac:dyDescent="0.3"/>
+    <row r="611" x14ac:dyDescent="0.3"/>
+    <row r="612" x14ac:dyDescent="0.3"/>
+    <row r="613" x14ac:dyDescent="0.3"/>
+    <row r="614" x14ac:dyDescent="0.3"/>
+    <row r="615" x14ac:dyDescent="0.3"/>
+    <row r="616" x14ac:dyDescent="0.3"/>
+    <row r="617" x14ac:dyDescent="0.3"/>
+    <row r="618" x14ac:dyDescent="0.3"/>
+    <row r="619" x14ac:dyDescent="0.3"/>
+    <row r="620" x14ac:dyDescent="0.3"/>
+    <row r="621" x14ac:dyDescent="0.3"/>
+    <row r="622" x14ac:dyDescent="0.3"/>
+    <row r="623" x14ac:dyDescent="0.3"/>
+    <row r="624" x14ac:dyDescent="0.3"/>
+    <row r="625" x14ac:dyDescent="0.3"/>
+    <row r="626" x14ac:dyDescent="0.3"/>
+    <row r="627" x14ac:dyDescent="0.3"/>
+    <row r="628" x14ac:dyDescent="0.3"/>
+    <row r="629" x14ac:dyDescent="0.3"/>
+    <row r="630" x14ac:dyDescent="0.3"/>
+    <row r="631" x14ac:dyDescent="0.3"/>
+    <row r="632" x14ac:dyDescent="0.3"/>
+    <row r="633" x14ac:dyDescent="0.3"/>
+    <row r="634" x14ac:dyDescent="0.3"/>
+    <row r="635" x14ac:dyDescent="0.3"/>
+    <row r="636" x14ac:dyDescent="0.3"/>
+    <row r="637" x14ac:dyDescent="0.3"/>
+    <row r="638" x14ac:dyDescent="0.3"/>
+    <row r="639" x14ac:dyDescent="0.3"/>
+    <row r="640" x14ac:dyDescent="0.3"/>
+    <row r="641" x14ac:dyDescent="0.3"/>
+    <row r="642" x14ac:dyDescent="0.3"/>
+    <row r="643" x14ac:dyDescent="0.3"/>
+    <row r="644" x14ac:dyDescent="0.3"/>
+    <row r="645" x14ac:dyDescent="0.3"/>
+    <row r="646" x14ac:dyDescent="0.3"/>
+    <row r="647" x14ac:dyDescent="0.3"/>
+    <row r="648" x14ac:dyDescent="0.3"/>
+    <row r="649" x14ac:dyDescent="0.3"/>
+    <row r="650" x14ac:dyDescent="0.3"/>
+    <row r="651" x14ac:dyDescent="0.3"/>
+    <row r="652" x14ac:dyDescent="0.3"/>
+    <row r="653" x14ac:dyDescent="0.3"/>
+    <row r="654" x14ac:dyDescent="0.3"/>
+    <row r="655" x14ac:dyDescent="0.3"/>
+    <row r="656" x14ac:dyDescent="0.3"/>
+    <row r="657" x14ac:dyDescent="0.3"/>
+    <row r="658" x14ac:dyDescent="0.3"/>
+    <row r="659" x14ac:dyDescent="0.3"/>
+    <row r="660" x14ac:dyDescent="0.3"/>
+    <row r="661" x14ac:dyDescent="0.3"/>
+    <row r="662" x14ac:dyDescent="0.3"/>
+    <row r="663" x14ac:dyDescent="0.3"/>
+    <row r="664" x14ac:dyDescent="0.3"/>
+    <row r="665" x14ac:dyDescent="0.3"/>
+    <row r="666" x14ac:dyDescent="0.3"/>
+    <row r="667" x14ac:dyDescent="0.3"/>
+    <row r="668" x14ac:dyDescent="0.3"/>
+    <row r="669" x14ac:dyDescent="0.3"/>
+    <row r="670" x14ac:dyDescent="0.3"/>
+    <row r="671" x14ac:dyDescent="0.3"/>
+    <row r="672" x14ac:dyDescent="0.3"/>
+    <row r="673" x14ac:dyDescent="0.3"/>
+    <row r="674" x14ac:dyDescent="0.3"/>
+    <row r="675" x14ac:dyDescent="0.3"/>
+    <row r="676" x14ac:dyDescent="0.3"/>
+    <row r="677" x14ac:dyDescent="0.3"/>
+    <row r="678" x14ac:dyDescent="0.3"/>
+    <row r="679" x14ac:dyDescent="0.3"/>
+    <row r="680" x14ac:dyDescent="0.3"/>
+    <row r="681" x14ac:dyDescent="0.3"/>
+    <row r="682" x14ac:dyDescent="0.3"/>
+    <row r="683" x14ac:dyDescent="0.3"/>
+    <row r="684" x14ac:dyDescent="0.3"/>
+    <row r="685" x14ac:dyDescent="0.3"/>
+    <row r="686" x14ac:dyDescent="0.3"/>
+    <row r="687" x14ac:dyDescent="0.3"/>
+    <row r="688" x14ac:dyDescent="0.3"/>
+    <row r="689" x14ac:dyDescent="0.3"/>
+    <row r="690" x14ac:dyDescent="0.3"/>
+    <row r="691" x14ac:dyDescent="0.3"/>
+    <row r="692" x14ac:dyDescent="0.3"/>
+    <row r="693" x14ac:dyDescent="0.3"/>
+    <row r="694" x14ac:dyDescent="0.3"/>
+    <row r="695" x14ac:dyDescent="0.3"/>
+    <row r="696" x14ac:dyDescent="0.3"/>
+    <row r="697" x14ac:dyDescent="0.3"/>
+    <row r="698" x14ac:dyDescent="0.3"/>
+    <row r="699" x14ac:dyDescent="0.3"/>
+    <row r="700" x14ac:dyDescent="0.3"/>
+    <row r="701" x14ac:dyDescent="0.3"/>
+    <row r="702" x14ac:dyDescent="0.3"/>
+    <row r="703" x14ac:dyDescent="0.3"/>
+    <row r="704" x14ac:dyDescent="0.3"/>
+    <row r="705" x14ac:dyDescent="0.3"/>
+    <row r="706" x14ac:dyDescent="0.3"/>
+    <row r="707" x14ac:dyDescent="0.3"/>
+    <row r="708" x14ac:dyDescent="0.3"/>
+    <row r="709" x14ac:dyDescent="0.3"/>
+    <row r="710" x14ac:dyDescent="0.3"/>
+    <row r="711" x14ac:dyDescent="0.3"/>
+    <row r="712" x14ac:dyDescent="0.3"/>
+    <row r="713" x14ac:dyDescent="0.3"/>
+    <row r="714" x14ac:dyDescent="0.3"/>
+    <row r="715" x14ac:dyDescent="0.3"/>
+    <row r="716" x14ac:dyDescent="0.3"/>
+    <row r="717" x14ac:dyDescent="0.3"/>
+    <row r="718" x14ac:dyDescent="0.3"/>
+    <row r="719" x14ac:dyDescent="0.3"/>
+    <row r="720" x14ac:dyDescent="0.3"/>
+    <row r="721" x14ac:dyDescent="0.3"/>
+    <row r="722" x14ac:dyDescent="0.3"/>
+    <row r="723" x14ac:dyDescent="0.3"/>
+    <row r="724" x14ac:dyDescent="0.3"/>
+    <row r="725" x14ac:dyDescent="0.3"/>
+    <row r="726" x14ac:dyDescent="0.3"/>
+    <row r="727" x14ac:dyDescent="0.3"/>
+    <row r="728" x14ac:dyDescent="0.3"/>
+    <row r="729" x14ac:dyDescent="0.3"/>
+    <row r="730" x14ac:dyDescent="0.3"/>
+    <row r="731" x14ac:dyDescent="0.3"/>
+    <row r="732" x14ac:dyDescent="0.3"/>
+    <row r="733" x14ac:dyDescent="0.3"/>
+    <row r="734" x14ac:dyDescent="0.3"/>
+    <row r="735" x14ac:dyDescent="0.3"/>
+    <row r="736" x14ac:dyDescent="0.3"/>
+    <row r="737" x14ac:dyDescent="0.3"/>
+    <row r="738" x14ac:dyDescent="0.3"/>
+    <row r="739" x14ac:dyDescent="0.3"/>
+    <row r="740" x14ac:dyDescent="0.3"/>
+    <row r="741" x14ac:dyDescent="0.3"/>
+    <row r="742" x14ac:dyDescent="0.3"/>
+    <row r="743" x14ac:dyDescent="0.3"/>
+    <row r="744" x14ac:dyDescent="0.3"/>
+    <row r="745" x14ac:dyDescent="0.3"/>
+    <row r="746" x14ac:dyDescent="0.3"/>
+    <row r="747" x14ac:dyDescent="0.3"/>
+    <row r="748" x14ac:dyDescent="0.3"/>
+    <row r="749" x14ac:dyDescent="0.3"/>
+    <row r="750" x14ac:dyDescent="0.3"/>
+    <row r="751" x14ac:dyDescent="0.3"/>
+    <row r="752" x14ac:dyDescent="0.3"/>
+    <row r="753" x14ac:dyDescent="0.3"/>
+    <row r="754" x14ac:dyDescent="0.3"/>
+    <row r="755" x14ac:dyDescent="0.3"/>
+    <row r="756" x14ac:dyDescent="0.3"/>
+    <row r="757" x14ac:dyDescent="0.3"/>
+    <row r="758" x14ac:dyDescent="0.3"/>
+    <row r="759" x14ac:dyDescent="0.3"/>
+    <row r="760" x14ac:dyDescent="0.3"/>
+    <row r="761" x14ac:dyDescent="0.3"/>
+    <row r="762" x14ac:dyDescent="0.3"/>
+    <row r="763" x14ac:dyDescent="0.3"/>
+    <row r="764" x14ac:dyDescent="0.3"/>
+    <row r="765" x14ac:dyDescent="0.3"/>
+    <row r="766" x14ac:dyDescent="0.3"/>
+    <row r="767" x14ac:dyDescent="0.3"/>
+    <row r="768" x14ac:dyDescent="0.3"/>
+    <row r="769" x14ac:dyDescent="0.3"/>
+    <row r="770" x14ac:dyDescent="0.3"/>
+    <row r="771" x14ac:dyDescent="0.3"/>
+    <row r="772" x14ac:dyDescent="0.3"/>
+    <row r="773" x14ac:dyDescent="0.3"/>
+    <row r="774" x14ac:dyDescent="0.3"/>
+    <row r="775" x14ac:dyDescent="0.3"/>
+    <row r="776" x14ac:dyDescent="0.3"/>
+    <row r="777" x14ac:dyDescent="0.3"/>
+    <row r="778" x14ac:dyDescent="0.3"/>
+    <row r="779" x14ac:dyDescent="0.3"/>
+    <row r="780" x14ac:dyDescent="0.3"/>
+    <row r="781" x14ac:dyDescent="0.3"/>
+    <row r="782" x14ac:dyDescent="0.3"/>
+    <row r="783" x14ac:dyDescent="0.3"/>
+    <row r="784" x14ac:dyDescent="0.3"/>
+    <row r="785" x14ac:dyDescent="0.3"/>
+    <row r="786" x14ac:dyDescent="0.3"/>
+    <row r="787" x14ac:dyDescent="0.3"/>
+    <row r="788" x14ac:dyDescent="0.3"/>
+    <row r="789" x14ac:dyDescent="0.3"/>
+    <row r="790" x14ac:dyDescent="0.3"/>
+    <row r="791" x14ac:dyDescent="0.3"/>
+    <row r="792" x14ac:dyDescent="0.3"/>
+    <row r="793" x14ac:dyDescent="0.3"/>
+    <row r="794" x14ac:dyDescent="0.3"/>
+    <row r="795" x14ac:dyDescent="0.3"/>
+    <row r="796" x14ac:dyDescent="0.3"/>
+    <row r="797" x14ac:dyDescent="0.3"/>
+    <row r="798" x14ac:dyDescent="0.3"/>
+    <row r="799" x14ac:dyDescent="0.3"/>
+    <row r="800" x14ac:dyDescent="0.3"/>
+    <row r="801" x14ac:dyDescent="0.3"/>
+    <row r="802" x14ac:dyDescent="0.3"/>
+    <row r="803" x14ac:dyDescent="0.3"/>
+    <row r="804" x14ac:dyDescent="0.3"/>
+    <row r="805" x14ac:dyDescent="0.3"/>
+    <row r="806" x14ac:dyDescent="0.3"/>
+    <row r="807" x14ac:dyDescent="0.3"/>
+    <row r="808" x14ac:dyDescent="0.3"/>
+    <row r="809" x14ac:dyDescent="0.3"/>
+    <row r="810" x14ac:dyDescent="0.3"/>
+    <row r="811" x14ac:dyDescent="0.3"/>
+    <row r="812" x14ac:dyDescent="0.3"/>
+    <row r="813" x14ac:dyDescent="0.3"/>
+    <row r="814" x14ac:dyDescent="0.3"/>
+    <row r="815" x14ac:dyDescent="0.3"/>
+    <row r="816" x14ac:dyDescent="0.3"/>
+    <row r="817" x14ac:dyDescent="0.3"/>
+    <row r="818" x14ac:dyDescent="0.3"/>
+    <row r="819" x14ac:dyDescent="0.3"/>
+    <row r="820" x14ac:dyDescent="0.3"/>
+    <row r="821" x14ac:dyDescent="0.3"/>
+    <row r="822" x14ac:dyDescent="0.3"/>
+    <row r="823" x14ac:dyDescent="0.3"/>
+    <row r="824" x14ac:dyDescent="0.3"/>
+    <row r="825" x14ac:dyDescent="0.3"/>
+    <row r="826" x14ac:dyDescent="0.3"/>
+    <row r="827" x14ac:dyDescent="0.3"/>
+    <row r="828" x14ac:dyDescent="0.3"/>
+    <row r="829" x14ac:dyDescent="0.3"/>
+    <row r="830" x14ac:dyDescent="0.3"/>
+    <row r="831" x14ac:dyDescent="0.3"/>
+    <row r="832" x14ac:dyDescent="0.3"/>
+    <row r="833" x14ac:dyDescent="0.3"/>
+    <row r="834" x14ac:dyDescent="0.3"/>
+    <row r="835" x14ac:dyDescent="0.3"/>
+    <row r="836" x14ac:dyDescent="0.3"/>
+    <row r="837" x14ac:dyDescent="0.3"/>
+    <row r="838" x14ac:dyDescent="0.3"/>
+    <row r="839" x14ac:dyDescent="0.3"/>
+    <row r="840" x14ac:dyDescent="0.3"/>
+    <row r="841" x14ac:dyDescent="0.3"/>
+    <row r="842" x14ac:dyDescent="0.3"/>
+    <row r="843" x14ac:dyDescent="0.3"/>
+    <row r="844" x14ac:dyDescent="0.3"/>
+    <row r="845" x14ac:dyDescent="0.3"/>
+    <row r="846" x14ac:dyDescent="0.3"/>
+    <row r="847" x14ac:dyDescent="0.3"/>
+    <row r="848" x14ac:dyDescent="0.3"/>
+    <row r="849" x14ac:dyDescent="0.3"/>
+    <row r="850" x14ac:dyDescent="0.3"/>
+    <row r="851" x14ac:dyDescent="0.3"/>
+    <row r="852" x14ac:dyDescent="0.3"/>
+    <row r="853" x14ac:dyDescent="0.3"/>
+    <row r="854" x14ac:dyDescent="0.3"/>
+    <row r="855" x14ac:dyDescent="0.3"/>
+    <row r="856" x14ac:dyDescent="0.3"/>
+    <row r="857" x14ac:dyDescent="0.3"/>
+    <row r="858" x14ac:dyDescent="0.3"/>
+    <row r="859" x14ac:dyDescent="0.3"/>
+    <row r="860" x14ac:dyDescent="0.3"/>
+    <row r="861" x14ac:dyDescent="0.3"/>
+    <row r="862" x14ac:dyDescent="0.3"/>
+    <row r="863" x14ac:dyDescent="0.3"/>
+    <row r="864" x14ac:dyDescent="0.3"/>
+    <row r="865" x14ac:dyDescent="0.3"/>
+    <row r="866" x14ac:dyDescent="0.3"/>
+    <row r="867" x14ac:dyDescent="0.3"/>
+    <row r="868" x14ac:dyDescent="0.3"/>
+    <row r="869" x14ac:dyDescent="0.3"/>
+    <row r="870" x14ac:dyDescent="0.3"/>
+    <row r="871" x14ac:dyDescent="0.3"/>
+    <row r="872" x14ac:dyDescent="0.3"/>
+    <row r="873" x14ac:dyDescent="0.3"/>
+    <row r="874" x14ac:dyDescent="0.3"/>
+    <row r="875" x14ac:dyDescent="0.3"/>
+    <row r="876" x14ac:dyDescent="0.3"/>
+    <row r="877" x14ac:dyDescent="0.3"/>
+    <row r="878" x14ac:dyDescent="0.3"/>
+    <row r="879" x14ac:dyDescent="0.3"/>
+    <row r="880" x14ac:dyDescent="0.3"/>
+    <row r="881" x14ac:dyDescent="0.3"/>
+    <row r="882" x14ac:dyDescent="0.3"/>
+    <row r="883" x14ac:dyDescent="0.3"/>
+    <row r="884" x14ac:dyDescent="0.3"/>
+    <row r="885" x14ac:dyDescent="0.3"/>
+    <row r="886" x14ac:dyDescent="0.3"/>
+    <row r="887" x14ac:dyDescent="0.3"/>
+    <row r="888" x14ac:dyDescent="0.3"/>
+    <row r="889" x14ac:dyDescent="0.3"/>
+    <row r="890" x14ac:dyDescent="0.3"/>
+    <row r="891" x14ac:dyDescent="0.3"/>
+    <row r="892" x14ac:dyDescent="0.3"/>
+    <row r="893" x14ac:dyDescent="0.3"/>
+    <row r="894" x14ac:dyDescent="0.3"/>
+    <row r="895" x14ac:dyDescent="0.3"/>
+    <row r="896" x14ac:dyDescent="0.3"/>
+    <row r="897" x14ac:dyDescent="0.3"/>
+    <row r="898" x14ac:dyDescent="0.3"/>
+    <row r="899" x14ac:dyDescent="0.3"/>
+    <row r="900" x14ac:dyDescent="0.3"/>
+    <row r="901" x14ac:dyDescent="0.3"/>
+    <row r="902" x14ac:dyDescent="0.3"/>
+    <row r="903" x14ac:dyDescent="0.3"/>
+    <row r="904" x14ac:dyDescent="0.3"/>
+    <row r="905" x14ac:dyDescent="0.3"/>
+    <row r="906" x14ac:dyDescent="0.3"/>
+    <row r="907" x14ac:dyDescent="0.3"/>
+    <row r="908" x14ac:dyDescent="0.3"/>
+    <row r="909" x14ac:dyDescent="0.3"/>
+    <row r="910" x14ac:dyDescent="0.3"/>
+    <row r="911" x14ac:dyDescent="0.3"/>
+    <row r="912" x14ac:dyDescent="0.3"/>
+    <row r="913" x14ac:dyDescent="0.3"/>
+    <row r="914" x14ac:dyDescent="0.3"/>
+    <row r="915" x14ac:dyDescent="0.3"/>
+    <row r="916" x14ac:dyDescent="0.3"/>
+    <row r="917" x14ac:dyDescent="0.3"/>
+    <row r="918" x14ac:dyDescent="0.3"/>
+    <row r="919" x14ac:dyDescent="0.3"/>
+    <row r="920" x14ac:dyDescent="0.3"/>
+    <row r="921" x14ac:dyDescent="0.3"/>
+    <row r="922" x14ac:dyDescent="0.3"/>
+    <row r="923" x14ac:dyDescent="0.3"/>
+    <row r="924" x14ac:dyDescent="0.3"/>
+    <row r="925" x14ac:dyDescent="0.3"/>
+    <row r="926" x14ac:dyDescent="0.3"/>
+    <row r="927" x14ac:dyDescent="0.3"/>
+    <row r="928" x14ac:dyDescent="0.3"/>
+    <row r="929" x14ac:dyDescent="0.3"/>
+    <row r="930" x14ac:dyDescent="0.3"/>
+    <row r="931" x14ac:dyDescent="0.3"/>
+    <row r="932" x14ac:dyDescent="0.3"/>
+    <row r="933" x14ac:dyDescent="0.3"/>
+    <row r="934" x14ac:dyDescent="0.3"/>
+    <row r="935" x14ac:dyDescent="0.3"/>
+    <row r="936" x14ac:dyDescent="0.3"/>
+    <row r="937" x14ac:dyDescent="0.3"/>
+    <row r="938" x14ac:dyDescent="0.3"/>
+    <row r="939" x14ac:dyDescent="0.3"/>
+    <row r="940" x14ac:dyDescent="0.3"/>
+    <row r="941" x14ac:dyDescent="0.3"/>
+    <row r="942" x14ac:dyDescent="0.3"/>
+    <row r="943" x14ac:dyDescent="0.3"/>
+    <row r="944" x14ac:dyDescent="0.3"/>
+    <row r="945" x14ac:dyDescent="0.3"/>
+    <row r="946" x14ac:dyDescent="0.3"/>
+    <row r="947" x14ac:dyDescent="0.3"/>
+    <row r="948" x14ac:dyDescent="0.3"/>
+    <row r="949" x14ac:dyDescent="0.3"/>
+    <row r="950" x14ac:dyDescent="0.3"/>
+    <row r="951" x14ac:dyDescent="0.3"/>
+    <row r="952" x14ac:dyDescent="0.3"/>
+    <row r="953" x14ac:dyDescent="0.3"/>
+    <row r="954" x14ac:dyDescent="0.3"/>
+    <row r="955" x14ac:dyDescent="0.3"/>
+    <row r="956" x14ac:dyDescent="0.3"/>
+    <row r="957" x14ac:dyDescent="0.3"/>
+    <row r="958" x14ac:dyDescent="0.3"/>
+    <row r="959" x14ac:dyDescent="0.3"/>
+    <row r="960" x14ac:dyDescent="0.3"/>
+    <row r="961" x14ac:dyDescent="0.3"/>
+    <row r="962" x14ac:dyDescent="0.3"/>
+    <row r="963" x14ac:dyDescent="0.3"/>
+    <row r="964" x14ac:dyDescent="0.3"/>
+    <row r="965" x14ac:dyDescent="0.3"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{AD00EB7D-2CA5-4372-9789-96142AD9F723}">
   <dimension ref="A1:W38"/>
   <sheetViews>
     <sheetView topLeftCell="E25" workbookViewId="0">
       <selection activeCell="U4" sqref="U4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.85546875" hidden="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="59.28515625" customWidth="1"/>
+    <col min="1" max="1" width="8.88671875" hidden="1" customWidth="1"/>
+    <col min="2" max="2" width="0.5546875" hidden="1" customWidth="1"/>
+    <col min="3" max="3" width="8.88671875" hidden="1" customWidth="1"/>
+    <col min="5" max="5" width="59.33203125" customWidth="1"/>
     <col min="6" max="6" width="13" customWidth="1"/>
-    <col min="19" max="19" width="10.28515625" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="23" max="23" width="35.5703125" customWidth="1"/>
+    <col min="19" max="19" width="10.33203125" customWidth="1"/>
+    <col min="20" max="20" width="12.33203125" customWidth="1"/>
+    <col min="21" max="21" width="24.88671875" customWidth="1"/>
+    <col min="22" max="22" width="26.6640625" customWidth="1"/>
+    <col min="23" max="23" width="35.5546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A1" s="69"/>
       <c r="B1" s="25" t="s">
         <v>339</v>
       </c>
       <c r="C1" s="25"/>
       <c r="D1" s="69"/>
       <c r="E1" s="25" t="s">
         <v>336</v>
       </c>
       <c r="F1" s="25"/>
       <c r="G1" s="25"/>
       <c r="H1" s="25"/>
       <c r="I1" s="25"/>
       <c r="J1" s="25"/>
       <c r="K1" s="25"/>
       <c r="L1" s="25"/>
       <c r="M1" s="25"/>
       <c r="N1" s="25"/>
       <c r="O1" s="25"/>
-      <c r="P1" s="133"/>
+      <c r="P1" s="130"/>
       <c r="Q1" s="25"/>
       <c r="R1" s="25"/>
       <c r="S1" s="25"/>
       <c r="T1" s="25"/>
       <c r="U1" s="25"/>
       <c r="V1" s="25"/>
       <c r="W1" s="70"/>
     </row>
-    <row r="2" spans="1:23" ht="28.9">
+    <row r="2" spans="1:23" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A2" s="25"/>
       <c r="C2" s="71"/>
       <c r="D2" s="25"/>
       <c r="F2" s="71"/>
       <c r="G2" s="71"/>
       <c r="H2" s="71"/>
       <c r="I2" s="71"/>
       <c r="J2" s="71"/>
       <c r="K2" s="71"/>
       <c r="L2" s="71"/>
       <c r="M2" s="71"/>
       <c r="N2" s="71"/>
       <c r="O2" s="71"/>
-      <c r="P2" s="134"/>
+      <c r="P2" s="131"/>
       <c r="Q2" s="71"/>
       <c r="R2" s="71"/>
       <c r="S2" s="71"/>
       <c r="T2" s="71"/>
       <c r="U2" s="71"/>
       <c r="V2" s="70" t="s">
         <v>340</v>
       </c>
       <c r="W2" s="70" t="s">
         <v>300</v>
       </c>
     </row>
-    <row r="3" spans="1:23">
+    <row r="3" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A3" s="43"/>
       <c r="B3" s="72"/>
       <c r="C3" s="72"/>
       <c r="D3" s="43" t="s">
         <v>2</v>
       </c>
       <c r="E3" s="72" t="s">
         <v>3</v>
       </c>
       <c r="F3" s="72" t="s">
         <v>4</v>
       </c>
       <c r="G3" s="72" t="s">
         <v>5</v>
       </c>
       <c r="H3" s="72" t="s">
         <v>6</v>
       </c>
       <c r="I3" s="25" t="s">
         <v>302</v>
       </c>
       <c r="J3" s="27" t="s">
         <v>303</v>
       </c>
       <c r="K3" s="27" t="s">
         <v>304</v>
       </c>
       <c r="L3" s="25" t="s">
         <v>305</v>
       </c>
       <c r="M3" s="25" t="s">
         <v>306</v>
       </c>
       <c r="N3" s="25" t="s">
         <v>307</v>
       </c>
       <c r="O3" s="25" t="s">
         <v>308</v>
       </c>
-      <c r="P3" s="133" t="s">
+      <c r="P3" s="130" t="s">
         <v>309</v>
       </c>
       <c r="Q3" s="27" t="s">
         <v>310</v>
       </c>
       <c r="R3" s="27" t="s">
         <v>311</v>
       </c>
       <c r="S3" s="25" t="s">
         <v>312</v>
       </c>
       <c r="T3" s="25" t="s">
         <v>313</v>
       </c>
       <c r="U3" s="25" t="s">
         <v>314</v>
       </c>
       <c r="V3" s="73"/>
       <c r="W3" s="25"/>
     </row>
-    <row r="4" spans="1:23" ht="15" thickBot="1">
+    <row r="4" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A4" s="74"/>
       <c r="B4" s="75"/>
       <c r="C4" s="75"/>
       <c r="D4" s="74" t="s">
         <v>15</v>
       </c>
       <c r="E4" s="75" t="s">
         <v>334</v>
       </c>
       <c r="F4" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G4" s="76">
         <v>615295</v>
       </c>
       <c r="H4" s="76">
         <v>158001</v>
       </c>
       <c r="I4" s="106">
         <v>41.5</v>
       </c>
       <c r="J4" s="106">
         <v>38.1</v>
       </c>
       <c r="K4" s="106">
         <v>61.2</v>
       </c>
       <c r="L4" s="106">
         <v>43.9</v>
       </c>
       <c r="M4" s="78"/>
       <c r="N4" s="78"/>
-      <c r="O4" s="132">
+      <c r="O4" s="129">
         <v>43.2</v>
       </c>
-      <c r="P4" s="132"/>
-      <c r="Q4" s="135"/>
+      <c r="P4" s="129"/>
+      <c r="Q4" s="132"/>
       <c r="R4" s="80"/>
       <c r="S4" s="80"/>
       <c r="T4" s="81"/>
       <c r="U4" s="79">
         <f>AVERAGE(I4:T4)</f>
         <v>45.580000000000005</v>
       </c>
       <c r="V4" s="73"/>
       <c r="W4" s="25"/>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:23" x14ac:dyDescent="0.3">
       <c r="A5" s="74"/>
       <c r="B5" s="75"/>
       <c r="C5" s="75"/>
       <c r="D5" s="74" t="s">
         <v>341</v>
       </c>
       <c r="E5" s="75" t="s">
         <v>330</v>
       </c>
       <c r="F5" s="75" t="s">
         <v>51</v>
       </c>
       <c r="G5" s="76">
         <v>616186</v>
       </c>
       <c r="H5" s="76">
         <v>157320</v>
       </c>
       <c r="I5" s="47"/>
       <c r="J5" s="47"/>
       <c r="K5" s="47"/>
       <c r="L5" s="47"/>
       <c r="M5" s="79">
         <v>11.1</v>
       </c>
       <c r="N5" s="79">
         <v>9.6999999999999993</v>
       </c>
-      <c r="O5" s="132">
+      <c r="O5" s="129">
         <v>7.8</v>
       </c>
-      <c r="P5" s="132">
+      <c r="P5" s="129">
         <v>8.1</v>
       </c>
-      <c r="Q5" s="132">
+      <c r="Q5" s="129">
         <v>8.8000000000000007</v>
       </c>
-      <c r="R5" s="132">
+      <c r="R5" s="129">
         <v>12.8</v>
       </c>
       <c r="S5" s="79">
         <v>32.1</v>
       </c>
       <c r="T5" s="79">
         <v>0</v>
       </c>
       <c r="U5" s="79">
         <f t="shared" ref="U5:U36" si="0">AVERAGE(I5:T5)</f>
         <v>11.3</v>
       </c>
       <c r="V5" s="73"/>
       <c r="W5" s="25"/>
     </row>
-    <row r="6" spans="1:23" ht="15" thickBot="1">
+    <row r="6" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A6" s="74"/>
       <c r="B6" s="75"/>
       <c r="C6" s="75"/>
       <c r="D6" s="74" t="s">
         <v>73</v>
       </c>
       <c r="E6" s="75" t="s">
         <v>329</v>
       </c>
       <c r="F6" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G6" s="76">
         <v>614675</v>
       </c>
       <c r="H6" s="76">
         <v>158219</v>
       </c>
       <c r="I6" s="106">
         <v>25.9</v>
       </c>
       <c r="J6" s="106">
         <v>33.799999999999997</v>
       </c>
       <c r="K6" s="106">
         <v>26.4</v>
       </c>
       <c r="L6" s="106">
         <v>30</v>
       </c>
       <c r="M6" s="78">
         <v>19.3</v>
       </c>
       <c r="N6" s="78">
         <v>30.1</v>
       </c>
       <c r="O6" s="116">
         <v>26.7</v>
       </c>
-      <c r="P6" s="135"/>
-      <c r="Q6" s="136">
+      <c r="P6" s="132"/>
+      <c r="Q6" s="133">
         <v>26.9</v>
       </c>
       <c r="R6" s="112">
         <v>34.1</v>
       </c>
       <c r="S6" s="80">
         <v>35.700000000000003</v>
       </c>
       <c r="T6" s="80">
         <v>25.6</v>
       </c>
       <c r="U6" s="79">
         <f t="shared" si="0"/>
         <v>28.59090909090909</v>
       </c>
       <c r="V6" s="73"/>
       <c r="W6" s="25"/>
     </row>
-    <row r="7" spans="1:23" ht="15" thickBot="1">
+    <row r="7" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A7" s="74"/>
       <c r="B7" s="75"/>
       <c r="C7" s="75"/>
       <c r="D7" s="74" t="s">
         <v>76</v>
       </c>
       <c r="E7" s="75" t="s">
         <v>327</v>
       </c>
       <c r="F7" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="76">
         <v>614410</v>
       </c>
       <c r="H7" s="76">
         <v>157702</v>
       </c>
       <c r="I7" s="106">
         <v>39.799999999999997</v>
       </c>
       <c r="J7" s="106">
         <v>38.5</v>
       </c>
       <c r="K7" s="106">
         <v>44</v>
       </c>
       <c r="L7" s="106">
         <v>48.4</v>
       </c>
       <c r="M7" s="78">
         <v>44.1</v>
       </c>
       <c r="N7" s="78">
         <v>48</v>
       </c>
       <c r="O7" s="112"/>
-      <c r="P7" s="135"/>
-      <c r="Q7" s="135"/>
+      <c r="P7" s="132"/>
+      <c r="Q7" s="132"/>
       <c r="R7" s="112"/>
       <c r="S7" s="80"/>
       <c r="T7" s="83">
         <v>25.8</v>
       </c>
       <c r="U7" s="79">
         <f t="shared" si="0"/>
         <v>41.228571428571421</v>
       </c>
       <c r="V7" s="73"/>
       <c r="W7" s="25"/>
     </row>
-    <row r="8" spans="1:23" ht="15" thickBot="1">
+    <row r="8" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A8" s="74"/>
       <c r="B8" s="75"/>
       <c r="C8" s="75"/>
       <c r="D8" s="74" t="s">
         <v>85</v>
       </c>
       <c r="E8" s="75" t="s">
         <v>86</v>
       </c>
       <c r="F8" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G8" s="76">
         <v>615390</v>
       </c>
       <c r="H8" s="76">
         <v>158180</v>
       </c>
       <c r="I8" s="106">
         <v>36.200000000000003</v>
       </c>
       <c r="J8" s="106">
         <v>40.5</v>
       </c>
       <c r="K8" s="106">
         <v>41.1</v>
       </c>
       <c r="L8" s="106">
         <v>30.2</v>
       </c>
       <c r="M8" s="79"/>
       <c r="N8" s="79">
         <v>37.9</v>
       </c>
-      <c r="O8" s="132">
+      <c r="O8" s="129">
         <v>36.1</v>
       </c>
-      <c r="P8" s="132">
+      <c r="P8" s="129">
         <v>18.5</v>
       </c>
-      <c r="Q8" s="135">
+      <c r="Q8" s="132">
         <v>33.1</v>
       </c>
       <c r="R8" s="112">
         <v>39</v>
       </c>
       <c r="S8" s="80">
         <v>27.4</v>
       </c>
       <c r="T8" s="80">
         <v>5.5</v>
       </c>
       <c r="U8" s="79">
         <f t="shared" si="0"/>
         <v>31.40909090909091</v>
       </c>
       <c r="V8" s="73"/>
       <c r="W8" s="25"/>
     </row>
-    <row r="9" spans="1:23" ht="15.6" thickTop="1" thickBot="1">
+    <row r="9" spans="1:23" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A9" s="74"/>
       <c r="B9" s="75"/>
       <c r="C9" s="75"/>
       <c r="D9" s="74" t="s">
         <v>88</v>
       </c>
       <c r="E9" s="75" t="s">
         <v>328</v>
       </c>
       <c r="F9" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G9" s="76">
         <v>614065</v>
       </c>
       <c r="H9" s="76">
         <v>156976</v>
       </c>
       <c r="I9" s="105">
         <v>26</v>
       </c>
       <c r="J9" s="105">
         <v>37</v>
       </c>
       <c r="K9" s="105">
         <v>25.2</v>
       </c>
       <c r="L9" s="105">
         <v>35</v>
       </c>
       <c r="M9" s="85">
         <v>40.9</v>
       </c>
       <c r="N9" s="78">
         <v>37.299999999999997</v>
       </c>
       <c r="O9" s="112"/>
-      <c r="P9" s="135">
+      <c r="P9" s="132">
         <v>36.5</v>
       </c>
-      <c r="Q9" s="132">
+      <c r="Q9" s="129">
         <v>42.1</v>
       </c>
       <c r="R9" s="113">
         <v>38.700000000000003</v>
       </c>
       <c r="S9" s="86">
         <v>44.8</v>
       </c>
       <c r="T9" s="87">
         <v>33.9</v>
       </c>
       <c r="U9" s="79">
         <f t="shared" si="0"/>
         <v>36.127272727272725</v>
       </c>
       <c r="V9" s="73"/>
       <c r="W9" s="25"/>
     </row>
-    <row r="10" spans="1:23" ht="15" thickBot="1">
+    <row r="10" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A10" s="74"/>
       <c r="B10" s="75"/>
       <c r="C10" s="75"/>
       <c r="D10" s="74" t="s">
         <v>91</v>
       </c>
       <c r="E10" s="75" t="s">
         <v>92</v>
       </c>
       <c r="F10" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G10" s="76">
         <v>613902</v>
       </c>
       <c r="H10" s="76">
         <v>156851</v>
       </c>
       <c r="I10" s="106"/>
       <c r="J10" s="106"/>
       <c r="K10" s="106"/>
       <c r="L10" s="106"/>
       <c r="M10" s="78"/>
       <c r="N10" s="78"/>
       <c r="O10" s="113"/>
-      <c r="P10" s="132"/>
-      <c r="Q10" s="136"/>
+      <c r="P10" s="129"/>
+      <c r="Q10" s="133"/>
       <c r="R10" s="112"/>
       <c r="S10" s="82"/>
       <c r="T10" s="88"/>
       <c r="U10" s="79" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="V10" s="73"/>
       <c r="W10" s="25"/>
     </row>
-    <row r="11" spans="1:23" ht="15" thickBot="1">
+    <row r="11" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A11" s="74"/>
       <c r="B11" s="75"/>
       <c r="C11" s="75"/>
       <c r="D11" s="74" t="s">
         <v>342</v>
       </c>
       <c r="E11" s="75" t="s">
         <v>335</v>
       </c>
       <c r="F11" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G11" s="76">
         <v>615401</v>
       </c>
       <c r="H11" s="76">
         <v>158169</v>
       </c>
       <c r="I11" s="106">
         <v>19.600000000000001</v>
       </c>
       <c r="J11" s="106">
         <v>24</v>
       </c>
       <c r="K11" s="106">
         <v>24.5</v>
       </c>
       <c r="L11" s="106">
         <v>22.2</v>
       </c>
       <c r="M11" s="78">
         <v>21.7</v>
       </c>
       <c r="N11" s="78">
         <v>23.3</v>
       </c>
       <c r="O11" s="116">
         <v>20.399999999999999</v>
       </c>
-      <c r="P11" s="135">
+      <c r="P11" s="132">
         <v>10.1</v>
       </c>
-      <c r="Q11" s="135">
+      <c r="Q11" s="132">
         <v>22.7</v>
       </c>
       <c r="R11" s="112">
         <v>26.2</v>
       </c>
       <c r="S11" s="80">
         <v>24.7</v>
       </c>
       <c r="T11" s="83">
         <v>15.5</v>
       </c>
       <c r="U11" s="79">
         <f t="shared" si="0"/>
         <v>21.241666666666664</v>
       </c>
       <c r="V11" s="73"/>
       <c r="W11" s="25"/>
     </row>
-    <row r="12" spans="1:23" ht="15.6" thickTop="1" thickBot="1">
+    <row r="12" spans="1:23" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A12" s="74"/>
       <c r="B12" s="75"/>
       <c r="C12" s="75"/>
       <c r="D12" s="74" t="s">
         <v>101</v>
       </c>
       <c r="E12" s="75" t="s">
         <v>315</v>
       </c>
       <c r="F12" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G12" s="76">
         <v>616169</v>
       </c>
       <c r="H12" s="76">
         <v>159067</v>
       </c>
       <c r="I12" s="105">
         <v>31.3</v>
       </c>
       <c r="J12" s="105">
         <v>35.5</v>
       </c>
       <c r="K12" s="105">
         <v>28.2</v>
       </c>
       <c r="L12" s="105">
         <v>36.9</v>
       </c>
       <c r="M12" s="79">
         <v>36.700000000000003</v>
       </c>
       <c r="N12" s="79">
         <v>37.9</v>
       </c>
       <c r="O12" s="117">
         <v>33.799999999999997</v>
       </c>
-      <c r="P12" s="132">
+      <c r="P12" s="129">
         <v>36.1</v>
       </c>
-      <c r="Q12" s="132">
+      <c r="Q12" s="129">
         <v>36.700000000000003</v>
       </c>
       <c r="R12" s="113">
         <v>42.8</v>
       </c>
       <c r="S12" s="86">
         <v>30.1</v>
       </c>
       <c r="T12" s="87">
         <v>20.5</v>
       </c>
       <c r="U12" s="79">
         <f t="shared" si="0"/>
         <v>33.875000000000007</v>
       </c>
       <c r="V12" s="73"/>
       <c r="W12" s="25"/>
     </row>
-    <row r="13" spans="1:23" ht="15" thickBot="1">
+    <row r="13" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A13" s="74"/>
       <c r="B13" s="75"/>
       <c r="C13" s="75"/>
       <c r="D13" s="74" t="s">
         <v>108</v>
       </c>
       <c r="E13" s="75" t="s">
         <v>109</v>
       </c>
       <c r="F13" s="75" t="s">
         <v>28</v>
       </c>
       <c r="G13" s="76">
         <v>615106</v>
       </c>
       <c r="H13" s="76">
         <v>157382</v>
       </c>
       <c r="I13" s="106">
         <v>20.5</v>
       </c>
       <c r="J13" s="106">
         <v>34.200000000000003</v>
       </c>
       <c r="K13" s="106">
         <v>33</v>
       </c>
       <c r="L13" s="106">
         <v>25.3</v>
       </c>
       <c r="M13" s="78">
         <v>23</v>
       </c>
       <c r="N13" s="79">
         <v>33.1</v>
       </c>
-      <c r="O13" s="132">
+      <c r="O13" s="129">
         <v>26.4</v>
       </c>
-      <c r="P13" s="132">
+      <c r="P13" s="129">
         <v>13.4</v>
       </c>
-      <c r="Q13" s="135">
+      <c r="Q13" s="132">
         <v>32.799999999999997</v>
       </c>
       <c r="R13" s="112">
         <v>34.4</v>
       </c>
       <c r="S13" s="80">
         <v>35.9</v>
       </c>
       <c r="T13" s="83">
         <v>19</v>
       </c>
       <c r="U13" s="79">
         <f t="shared" si="0"/>
         <v>27.583333333333329</v>
       </c>
       <c r="V13" s="73"/>
       <c r="W13" s="25"/>
     </row>
-    <row r="14" spans="1:23" ht="15" thickBot="1">
+    <row r="14" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A14" s="74"/>
       <c r="B14" s="75"/>
       <c r="C14" s="75"/>
       <c r="D14" s="74" t="s">
         <v>113</v>
       </c>
       <c r="E14" s="75" t="s">
         <v>114</v>
       </c>
       <c r="F14" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G14" s="76">
         <v>614454</v>
       </c>
       <c r="H14" s="76">
         <v>158180</v>
       </c>
       <c r="I14" s="106">
         <v>27.4</v>
       </c>
       <c r="J14" s="106">
         <v>36.5</v>
       </c>
       <c r="K14" s="106">
         <v>43.4</v>
       </c>
       <c r="L14" s="106" t="s">
         <v>337</v>
       </c>
       <c r="M14" s="79">
         <v>80.3</v>
       </c>
       <c r="N14" s="79">
         <v>37</v>
       </c>
       <c r="O14" s="116">
         <v>32</v>
       </c>
-      <c r="P14" s="135">
+      <c r="P14" s="132">
         <v>31.1</v>
       </c>
-      <c r="Q14" s="135">
+      <c r="Q14" s="132">
         <v>27</v>
       </c>
       <c r="R14" s="112">
         <v>36.299999999999997</v>
       </c>
       <c r="S14" s="80">
         <v>36.200000000000003</v>
       </c>
       <c r="T14" s="83">
         <v>10.1</v>
       </c>
       <c r="U14" s="79">
         <f t="shared" si="0"/>
         <v>36.118181818181824</v>
       </c>
       <c r="V14" s="73"/>
       <c r="W14" s="25"/>
     </row>
-    <row r="15" spans="1:23" ht="15" thickBot="1">
+    <row r="15" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A15" s="74"/>
       <c r="B15" s="75"/>
       <c r="C15" s="75"/>
       <c r="D15" s="74" t="s">
         <v>116</v>
       </c>
       <c r="E15" s="75" t="s">
         <v>117</v>
       </c>
       <c r="F15" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G15" s="76">
         <v>614479</v>
       </c>
       <c r="H15" s="76">
         <v>157857</v>
       </c>
       <c r="I15" s="106">
         <v>24.9</v>
       </c>
       <c r="J15" s="106">
         <v>32.4</v>
       </c>
       <c r="K15" s="106">
         <v>26.6</v>
       </c>
       <c r="L15" s="106">
         <v>28.2</v>
       </c>
       <c r="M15" s="78">
         <v>30.2</v>
       </c>
       <c r="N15" s="78">
         <v>26.3</v>
       </c>
       <c r="O15" s="112"/>
-      <c r="P15" s="135">
+      <c r="P15" s="132">
         <v>24.8</v>
       </c>
-      <c r="Q15" s="135">
+      <c r="Q15" s="132">
         <v>28.5</v>
       </c>
       <c r="R15" s="112">
         <v>30.5</v>
       </c>
       <c r="S15" s="80">
         <v>33.6</v>
       </c>
       <c r="T15" s="83">
         <v>11.1</v>
       </c>
       <c r="U15" s="79">
         <f t="shared" si="0"/>
         <v>27.009090909090915</v>
       </c>
       <c r="V15" s="73"/>
       <c r="W15" s="25"/>
     </row>
-    <row r="16" spans="1:23" ht="15" thickBot="1">
+    <row r="16" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A16" s="74"/>
       <c r="B16" s="75"/>
       <c r="C16" s="75"/>
       <c r="D16" s="74" t="s">
         <v>125</v>
       </c>
       <c r="E16" s="75" t="s">
         <v>126</v>
       </c>
       <c r="F16" s="75" t="s">
         <v>28</v>
       </c>
       <c r="G16" s="76">
         <v>614500</v>
       </c>
       <c r="H16" s="76">
         <v>157337</v>
       </c>
       <c r="I16" s="106">
         <v>35.799999999999997</v>
       </c>
       <c r="J16" s="106">
         <v>43.3</v>
       </c>
       <c r="K16" s="106">
         <v>42.8</v>
       </c>
       <c r="L16" s="106">
         <v>38.799999999999997</v>
       </c>
       <c r="M16" s="78">
         <v>37.1</v>
       </c>
       <c r="N16" s="78">
         <v>36.6</v>
       </c>
       <c r="O16" s="116">
         <v>40.9</v>
       </c>
-      <c r="P16" s="135">
+      <c r="P16" s="132">
         <v>39.4</v>
       </c>
-      <c r="Q16" s="135">
+      <c r="Q16" s="132">
         <v>44.6</v>
       </c>
       <c r="R16" s="112">
         <v>34.700000000000003</v>
       </c>
       <c r="S16" s="80">
         <v>44.5</v>
       </c>
       <c r="T16" s="80">
         <v>23</v>
       </c>
       <c r="U16" s="79">
         <f t="shared" si="0"/>
         <v>38.458333333333329</v>
       </c>
       <c r="V16" s="73"/>
       <c r="W16" s="25"/>
     </row>
-    <row r="17" spans="1:23" ht="15" thickBot="1">
+    <row r="17" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A17" s="74"/>
       <c r="B17" s="75"/>
       <c r="C17" s="75"/>
       <c r="D17" s="74" t="s">
         <v>134</v>
       </c>
       <c r="E17" s="75" t="s">
         <v>320</v>
       </c>
       <c r="F17" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G17" s="76">
         <v>618242</v>
       </c>
       <c r="H17" s="76">
         <v>165948</v>
       </c>
       <c r="I17" s="106">
         <v>18.399999999999999</v>
       </c>
       <c r="J17" s="106">
         <v>24.1</v>
       </c>
       <c r="K17" s="106">
         <v>22.5</v>
       </c>
       <c r="L17" s="106">
         <v>19.7</v>
       </c>
       <c r="M17" s="79">
         <v>24.2</v>
       </c>
       <c r="N17" s="79">
         <v>19.899999999999999</v>
       </c>
       <c r="O17" s="116">
         <v>19.3</v>
       </c>
-      <c r="P17" s="135">
+      <c r="P17" s="132">
         <v>19.8</v>
       </c>
-      <c r="Q17" s="135"/>
+      <c r="Q17" s="132"/>
       <c r="R17" s="112">
         <v>23.2</v>
       </c>
       <c r="S17" s="80">
         <v>26.3</v>
       </c>
       <c r="T17" s="81">
         <v>8.9</v>
       </c>
       <c r="U17" s="79">
         <f t="shared" si="0"/>
         <v>20.572727272727278</v>
       </c>
       <c r="V17" s="73"/>
       <c r="W17" s="25"/>
     </row>
-    <row r="18" spans="1:23" ht="15" thickBot="1">
+    <row r="18" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A18" s="74"/>
       <c r="B18" s="75"/>
       <c r="C18" s="75"/>
       <c r="D18" s="74" t="s">
         <v>321</v>
       </c>
       <c r="E18" s="75" t="s">
         <v>343</v>
       </c>
       <c r="F18" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G18" s="76">
         <v>618241</v>
       </c>
       <c r="H18" s="76">
         <v>165928</v>
       </c>
       <c r="I18" s="106">
         <v>32.299999999999997</v>
       </c>
       <c r="J18" s="106">
         <v>39</v>
       </c>
       <c r="K18" s="106">
         <v>42.8</v>
       </c>
       <c r="L18" s="106">
         <v>36.700000000000003</v>
       </c>
       <c r="M18" s="78">
         <v>41.3</v>
       </c>
       <c r="N18" s="78">
         <v>35.5</v>
       </c>
       <c r="O18" s="116">
         <v>35</v>
       </c>
-      <c r="P18" s="135">
+      <c r="P18" s="132">
         <v>37.1</v>
       </c>
-      <c r="Q18" s="135">
+      <c r="Q18" s="132">
         <v>13.3</v>
       </c>
       <c r="R18" s="112">
         <v>40.200000000000003</v>
       </c>
       <c r="S18" s="80">
         <v>41.3</v>
       </c>
       <c r="T18" s="83">
         <v>24.6</v>
       </c>
       <c r="U18" s="79">
         <f t="shared" si="0"/>
         <v>34.925000000000004</v>
       </c>
       <c r="V18" s="73"/>
       <c r="W18" s="25"/>
     </row>
-    <row r="19" spans="1:23" ht="15" thickBot="1">
+    <row r="19" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A19" s="74"/>
       <c r="B19" s="75"/>
       <c r="C19" s="75"/>
       <c r="D19" s="74" t="s">
         <v>164</v>
       </c>
       <c r="E19" s="75" t="s">
         <v>333</v>
       </c>
       <c r="F19" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G19" s="76">
         <v>615645</v>
       </c>
       <c r="H19" s="76">
         <v>157192</v>
       </c>
       <c r="I19" s="106">
         <v>14</v>
       </c>
       <c r="J19" s="106">
         <v>35</v>
       </c>
       <c r="K19" s="106">
         <v>38</v>
       </c>
       <c r="L19" s="106">
         <v>26.5</v>
       </c>
       <c r="M19" s="78">
         <v>23.2</v>
       </c>
       <c r="N19" s="79">
         <v>35</v>
       </c>
-      <c r="O19" s="132">
+      <c r="O19" s="129">
         <v>29.7</v>
       </c>
-      <c r="P19" s="132">
+      <c r="P19" s="129">
         <v>15.1</v>
       </c>
-      <c r="Q19" s="135">
+      <c r="Q19" s="132">
         <v>32.200000000000003</v>
       </c>
       <c r="R19" s="112">
         <v>32.299999999999997</v>
       </c>
       <c r="S19" s="80">
         <v>30.7</v>
       </c>
       <c r="T19" s="83">
         <v>22.9</v>
       </c>
       <c r="U19" s="79">
         <f t="shared" si="0"/>
         <v>27.883333333333329</v>
       </c>
       <c r="V19" s="73"/>
       <c r="W19" s="25"/>
     </row>
-    <row r="20" spans="1:23" ht="15.6" thickTop="1" thickBot="1">
+    <row r="20" spans="1:23" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A20" s="74"/>
       <c r="B20" s="75"/>
       <c r="C20" s="75"/>
       <c r="D20" s="74" t="s">
         <v>191</v>
       </c>
       <c r="E20" s="75" t="s">
         <v>332</v>
       </c>
       <c r="F20" s="75" t="s">
         <v>28</v>
       </c>
       <c r="G20" s="76">
         <v>615445</v>
       </c>
       <c r="H20" s="76">
         <v>157408</v>
       </c>
       <c r="I20" s="122"/>
       <c r="J20" s="105" t="s">
         <v>337</v>
       </c>
       <c r="K20" s="105" t="s">
         <v>337</v>
       </c>
       <c r="L20" s="105" t="s">
         <v>337</v>
       </c>
       <c r="M20" s="78"/>
       <c r="N20" s="78"/>
-      <c r="O20" s="132"/>
-[...1 lines deleted...]
-      <c r="Q20" s="132"/>
+      <c r="O20" s="129"/>
+      <c r="P20" s="129"/>
+      <c r="Q20" s="129"/>
       <c r="R20" s="113"/>
       <c r="S20" s="86"/>
       <c r="T20" s="91"/>
       <c r="U20" s="79" t="e">
         <f t="shared" si="0"/>
         <v>#DIV/0!</v>
       </c>
       <c r="V20" s="73"/>
       <c r="W20" s="25"/>
     </row>
-    <row r="21" spans="1:23" ht="15" thickBot="1">
+    <row r="21" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A21" s="74"/>
       <c r="B21" s="75"/>
       <c r="C21" s="75"/>
       <c r="D21" s="74" t="s">
         <v>204</v>
       </c>
       <c r="E21" s="75" t="s">
         <v>344</v>
       </c>
       <c r="F21" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G21" s="76">
         <v>610647</v>
       </c>
       <c r="H21" s="76">
         <v>166658</v>
       </c>
       <c r="I21" s="106">
         <v>16.3</v>
       </c>
       <c r="J21" s="106">
         <v>23.5</v>
       </c>
       <c r="K21" s="106">
         <v>25.2</v>
       </c>
       <c r="L21" s="106">
         <v>22.5</v>
       </c>
       <c r="M21" s="78">
         <v>23</v>
       </c>
       <c r="N21" s="78">
         <v>25.6</v>
       </c>
       <c r="O21" s="112"/>
-      <c r="P21" s="135">
+      <c r="P21" s="132">
         <v>21.5</v>
       </c>
-      <c r="Q21" s="135">
+      <c r="Q21" s="132">
         <v>20.9</v>
       </c>
       <c r="R21" s="112"/>
       <c r="S21" s="80">
         <v>26.3</v>
       </c>
       <c r="T21" s="83">
         <v>18.100000000000001</v>
       </c>
       <c r="U21" s="79">
         <f t="shared" si="0"/>
         <v>22.29</v>
       </c>
       <c r="V21" s="73"/>
       <c r="W21" s="25"/>
     </row>
-    <row r="22" spans="1:23" ht="15" thickBot="1">
+    <row r="22" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A22" s="74"/>
       <c r="B22" s="75"/>
       <c r="C22" s="75"/>
       <c r="D22" s="74" t="s">
         <v>219</v>
       </c>
       <c r="E22" s="75" t="s">
         <v>316</v>
       </c>
       <c r="F22" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G22" s="76">
         <v>617674</v>
       </c>
       <c r="H22" s="76">
         <v>160475</v>
       </c>
       <c r="I22" s="106">
         <v>32.299999999999997</v>
       </c>
       <c r="J22" s="106">
         <v>36</v>
       </c>
       <c r="K22" s="106">
         <v>39.200000000000003</v>
       </c>
       <c r="L22" s="106">
         <v>35.6</v>
       </c>
       <c r="M22" s="79">
         <v>29.6</v>
       </c>
       <c r="N22" s="79">
         <v>29.2</v>
       </c>
-      <c r="O22" s="135">
+      <c r="O22" s="132">
         <v>34.6</v>
       </c>
-      <c r="P22" s="135">
+      <c r="P22" s="132">
         <v>34.6</v>
       </c>
-      <c r="Q22" s="135">
+      <c r="Q22" s="132">
         <v>33.6</v>
       </c>
       <c r="R22" s="112">
         <v>34.4</v>
       </c>
       <c r="S22" s="80">
         <v>39.700000000000003</v>
       </c>
       <c r="T22" s="83">
         <v>29.6</v>
       </c>
       <c r="U22" s="79">
         <f t="shared" si="0"/>
         <v>34.033333333333331</v>
       </c>
       <c r="V22" s="73"/>
       <c r="W22" s="25"/>
     </row>
-    <row r="23" spans="1:23" ht="15" thickBot="1">
+    <row r="23" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A23" s="74"/>
       <c r="B23" s="75"/>
       <c r="C23" s="75"/>
       <c r="D23" s="74" t="s">
         <v>231</v>
       </c>
       <c r="E23" s="75" t="s">
         <v>232</v>
       </c>
       <c r="F23" s="75" t="s">
         <v>28</v>
       </c>
       <c r="G23" s="76">
         <v>614927</v>
       </c>
       <c r="H23" s="76">
         <v>158813</v>
       </c>
       <c r="I23" s="106">
         <v>21.9</v>
       </c>
       <c r="J23" s="106">
         <v>28.1</v>
       </c>
       <c r="K23" s="106">
         <v>30</v>
       </c>
       <c r="L23" s="106">
         <v>22.7</v>
       </c>
       <c r="M23" s="78">
         <v>18.5</v>
       </c>
       <c r="N23" s="78">
         <v>25</v>
       </c>
-      <c r="O23" s="135">
+      <c r="O23" s="132">
         <v>21.4</v>
       </c>
-      <c r="P23" s="135">
+      <c r="P23" s="132">
         <v>22.8</v>
       </c>
-      <c r="Q23" s="135">
+      <c r="Q23" s="132">
         <v>27.1</v>
       </c>
       <c r="R23" s="112">
         <v>29.8</v>
       </c>
       <c r="S23" s="80">
         <v>32.1</v>
       </c>
       <c r="T23" s="83">
         <v>9.6</v>
       </c>
       <c r="U23" s="79">
         <f t="shared" si="0"/>
         <v>24.083333333333339</v>
       </c>
       <c r="V23" s="25"/>
       <c r="W23" s="25"/>
     </row>
-    <row r="24" spans="1:23" ht="15" thickBot="1">
+    <row r="24" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A24" s="74"/>
       <c r="B24" s="75"/>
       <c r="C24" s="75"/>
       <c r="D24" s="74" t="s">
         <v>240</v>
       </c>
       <c r="E24" s="75" t="s">
         <v>30</v>
       </c>
       <c r="F24" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G24" s="76">
         <v>615044</v>
       </c>
       <c r="H24" s="76">
         <v>157557</v>
       </c>
       <c r="I24" s="106">
         <v>24.2</v>
       </c>
       <c r="J24" s="106" t="s">
         <v>337</v>
       </c>
       <c r="K24" s="106">
         <v>34.4</v>
       </c>
       <c r="L24" s="106">
         <v>27.9</v>
       </c>
       <c r="M24" s="79">
         <v>27.3</v>
       </c>
       <c r="N24" s="79">
         <v>29.4</v>
       </c>
-      <c r="O24" s="132"/>
-      <c r="P24" s="132">
+      <c r="O24" s="129"/>
+      <c r="P24" s="129">
         <v>12</v>
       </c>
-      <c r="Q24" s="135">
+      <c r="Q24" s="132">
         <v>28.6</v>
       </c>
       <c r="R24" s="112">
         <v>24.4</v>
       </c>
       <c r="S24" s="80">
         <v>26.6</v>
       </c>
       <c r="T24" s="80">
         <v>24.9</v>
       </c>
       <c r="U24" s="79">
         <f t="shared" si="0"/>
         <v>25.97</v>
       </c>
       <c r="V24" s="25"/>
       <c r="W24" s="25"/>
     </row>
-    <row r="25" spans="1:23" ht="15" thickBot="1">
+    <row r="25" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A25" s="74"/>
       <c r="B25" s="75"/>
       <c r="C25" s="75"/>
       <c r="D25" s="74" t="s">
         <v>242</v>
       </c>
       <c r="E25" s="75" t="s">
         <v>322</v>
       </c>
       <c r="F25" s="75" t="s">
         <v>28</v>
       </c>
       <c r="G25" s="76">
         <v>618285</v>
       </c>
       <c r="H25" s="76">
         <v>165902</v>
       </c>
       <c r="I25" s="106">
         <v>14</v>
       </c>
       <c r="J25" s="106">
         <v>31.4</v>
       </c>
       <c r="K25" s="106">
         <v>31</v>
       </c>
       <c r="L25" s="106">
         <v>28.9</v>
       </c>
       <c r="M25" s="78">
         <v>29.4</v>
       </c>
       <c r="N25" s="78">
         <v>29.9</v>
       </c>
       <c r="O25" s="116">
         <v>29.6</v>
       </c>
-      <c r="P25" s="135">
+      <c r="P25" s="132">
         <v>32.1</v>
       </c>
-      <c r="Q25" s="135">
+      <c r="Q25" s="132">
         <v>28.7</v>
       </c>
       <c r="R25" s="112">
         <v>32.299999999999997</v>
       </c>
       <c r="S25" s="80">
         <v>31.3</v>
       </c>
       <c r="T25" s="83">
         <v>15.1</v>
       </c>
       <c r="U25" s="79">
         <f t="shared" si="0"/>
         <v>27.808333333333337</v>
       </c>
       <c r="V25" s="25"/>
       <c r="W25" s="25"/>
     </row>
-    <row r="26" spans="1:23" ht="15.6" thickTop="1" thickBot="1">
+    <row r="26" spans="1:23" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A26" s="74"/>
       <c r="B26" s="75"/>
       <c r="C26" s="75"/>
       <c r="D26" s="74" t="s">
         <v>245</v>
       </c>
       <c r="E26" s="75" t="s">
         <v>246</v>
       </c>
       <c r="F26" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G26" s="76">
         <v>618311</v>
       </c>
       <c r="H26" s="76">
         <v>165865</v>
       </c>
       <c r="I26" s="105">
         <v>26.3</v>
       </c>
       <c r="J26" s="105">
         <v>30.1</v>
       </c>
       <c r="K26" s="105">
         <v>33.799999999999997</v>
       </c>
       <c r="L26" s="105">
         <v>31.3</v>
       </c>
       <c r="M26" s="44">
         <v>30.2</v>
       </c>
       <c r="N26" s="44">
         <v>36.6</v>
       </c>
       <c r="O26" s="118">
         <v>34.5</v>
       </c>
-      <c r="P26" s="137">
+      <c r="P26" s="134">
         <v>36</v>
       </c>
-      <c r="Q26" s="137">
+      <c r="Q26" s="134">
         <v>31.2</v>
       </c>
       <c r="R26" s="126">
         <v>35.299999999999997</v>
       </c>
       <c r="S26" s="30">
         <v>31.2</v>
       </c>
       <c r="T26" s="31">
         <v>5.7</v>
       </c>
       <c r="U26" s="79">
         <f t="shared" si="0"/>
         <v>30.183333333333326</v>
       </c>
       <c r="V26" s="25"/>
       <c r="W26" s="25"/>
     </row>
-    <row r="27" spans="1:23" ht="15" thickBot="1">
+    <row r="27" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A27" s="74"/>
       <c r="B27" s="75"/>
       <c r="C27" s="75"/>
       <c r="D27" s="74" t="s">
         <v>248</v>
       </c>
       <c r="E27" s="75" t="s">
         <v>345</v>
       </c>
       <c r="F27" s="75" t="s">
         <v>28</v>
       </c>
       <c r="G27" s="76">
         <v>618314</v>
       </c>
       <c r="H27" s="76">
         <v>165821</v>
       </c>
       <c r="I27" s="106">
         <v>26.4</v>
       </c>
       <c r="J27" s="106">
         <v>4.7</v>
       </c>
       <c r="K27" s="106">
         <v>31</v>
       </c>
       <c r="L27" s="106" t="s">
         <v>337</v>
       </c>
       <c r="M27" s="44">
         <v>30.3</v>
       </c>
       <c r="N27" s="44">
         <v>31.8</v>
       </c>
       <c r="O27" s="119"/>
-      <c r="P27" s="138"/>
-      <c r="Q27" s="139">
+      <c r="P27" s="135"/>
+      <c r="Q27" s="136">
         <v>31.5</v>
       </c>
       <c r="R27" s="114">
         <v>36.6</v>
       </c>
       <c r="S27" s="35">
         <v>31.9</v>
       </c>
       <c r="T27" s="36">
         <v>22.2</v>
       </c>
       <c r="U27" s="79">
         <f t="shared" si="0"/>
         <v>27.377777777777776</v>
       </c>
       <c r="V27" s="25"/>
       <c r="W27" s="25"/>
     </row>
-    <row r="28" spans="1:23" ht="15" thickBot="1">
+    <row r="28" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A28" s="74"/>
       <c r="B28" s="75"/>
       <c r="C28" s="75"/>
       <c r="D28" s="74" t="s">
         <v>251</v>
       </c>
       <c r="E28" s="75" t="s">
         <v>252</v>
       </c>
       <c r="F28" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G28" s="76">
         <v>618292</v>
       </c>
       <c r="H28" s="76">
         <v>165801</v>
       </c>
       <c r="I28" s="106">
         <v>52.2</v>
       </c>
       <c r="J28" s="106">
         <v>39.299999999999997</v>
       </c>
       <c r="K28" s="106">
         <v>39</v>
       </c>
       <c r="L28" s="106">
         <v>14.7</v>
       </c>
       <c r="M28" s="44">
         <v>38.200000000000003</v>
       </c>
       <c r="N28" s="44">
         <v>35.700000000000003</v>
       </c>
       <c r="O28" s="120">
         <v>30.3</v>
       </c>
-      <c r="P28" s="139">
+      <c r="P28" s="136">
         <v>37.200000000000003</v>
       </c>
-      <c r="Q28" s="139">
+      <c r="Q28" s="136">
         <v>32</v>
       </c>
       <c r="R28" s="114">
         <v>36</v>
       </c>
       <c r="S28" s="35">
         <v>36.4</v>
       </c>
       <c r="T28" s="36">
         <v>31</v>
       </c>
       <c r="U28" s="79">
         <f t="shared" si="0"/>
         <v>35.166666666666664</v>
       </c>
       <c r="V28" s="25"/>
       <c r="W28" s="25"/>
     </row>
-    <row r="29" spans="1:23" ht="15" thickBot="1">
+    <row r="29" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A29" s="74"/>
       <c r="B29" s="75"/>
       <c r="C29" s="75"/>
       <c r="D29" s="74" t="s">
         <v>260</v>
       </c>
       <c r="E29" s="75" t="s">
         <v>261</v>
       </c>
       <c r="F29" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G29" s="76">
         <v>617840</v>
       </c>
       <c r="H29" s="76">
         <v>160482</v>
       </c>
       <c r="I29" s="106">
         <v>24.3</v>
       </c>
       <c r="J29" s="106">
         <v>34.5</v>
       </c>
       <c r="K29" s="106">
         <v>38.5</v>
       </c>
       <c r="L29" s="106">
         <v>29.9</v>
       </c>
       <c r="M29" s="106">
         <v>31.5</v>
       </c>
       <c r="N29" s="106">
         <v>31.9</v>
       </c>
       <c r="O29" s="120">
         <v>30.9</v>
       </c>
-      <c r="P29" s="139">
+      <c r="P29" s="136">
         <v>31.6</v>
       </c>
-      <c r="Q29" s="139">
+      <c r="Q29" s="136">
         <v>33</v>
       </c>
       <c r="R29" s="114">
         <v>33.5</v>
       </c>
       <c r="S29" s="35"/>
       <c r="T29" s="36">
         <v>5.8</v>
       </c>
       <c r="U29" s="79">
         <f t="shared" si="0"/>
         <v>29.581818181818186</v>
       </c>
       <c r="V29" s="25"/>
       <c r="W29" s="25"/>
     </row>
-    <row r="30" spans="1:23" ht="15" thickBot="1">
+    <row r="30" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A30" s="74"/>
       <c r="B30" s="75"/>
       <c r="C30" s="75"/>
       <c r="D30" s="74" t="s">
         <v>263</v>
       </c>
       <c r="E30" s="75" t="s">
         <v>264</v>
       </c>
       <c r="F30" s="75" t="s">
         <v>28</v>
       </c>
       <c r="G30" s="76">
         <v>615327</v>
       </c>
       <c r="H30" s="76">
         <v>157495</v>
       </c>
       <c r="I30" s="122">
         <v>44</v>
       </c>
       <c r="J30" s="106" t="s">
         <v>337</v>
       </c>
       <c r="K30" s="106">
         <v>51.3</v>
       </c>
       <c r="L30" s="106">
         <v>42.3</v>
       </c>
       <c r="M30" s="44">
         <v>41.4</v>
       </c>
       <c r="N30" s="44">
         <v>45.8</v>
       </c>
-      <c r="O30" s="137">
+      <c r="O30" s="134">
         <v>40.299999999999997</v>
       </c>
-      <c r="P30" s="137"/>
-      <c r="Q30" s="139"/>
+      <c r="P30" s="134"/>
+      <c r="Q30" s="136"/>
       <c r="R30" s="114"/>
       <c r="S30" s="35"/>
       <c r="T30" s="36"/>
       <c r="U30" s="79">
         <f t="shared" si="0"/>
         <v>44.183333333333337</v>
       </c>
       <c r="V30" s="25"/>
       <c r="W30" s="25"/>
     </row>
-    <row r="31" spans="1:23" ht="15" thickBot="1">
+    <row r="31" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A31" s="74"/>
       <c r="B31" s="75"/>
       <c r="C31" s="75"/>
       <c r="D31" s="74" t="s">
         <v>269</v>
       </c>
       <c r="E31" s="75" t="s">
         <v>270</v>
       </c>
       <c r="F31" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G31" s="76">
         <v>617691</v>
       </c>
       <c r="H31" s="76">
         <v>160045</v>
       </c>
       <c r="I31" s="106" t="s">
         <v>337</v>
       </c>
       <c r="J31" s="106" t="s">
         <v>337</v>
       </c>
       <c r="K31" s="106">
         <v>35.799999999999997</v>
       </c>
       <c r="L31" s="106">
         <v>30.1</v>
       </c>
       <c r="M31" s="29">
         <v>33</v>
       </c>
       <c r="N31" s="29">
         <v>28.8</v>
       </c>
       <c r="O31" s="114"/>
-      <c r="P31" s="139">
+      <c r="P31" s="136">
         <v>28.6</v>
       </c>
-      <c r="Q31" s="139">
+      <c r="Q31" s="136">
         <v>30.4</v>
       </c>
       <c r="R31" s="114">
         <v>32.299999999999997</v>
       </c>
       <c r="S31" s="35">
         <v>37.200000000000003</v>
       </c>
       <c r="T31" s="128">
         <v>25.1</v>
       </c>
       <c r="U31" s="79">
         <f t="shared" si="0"/>
         <v>31.255555555555556</v>
       </c>
       <c r="V31" s="25"/>
       <c r="W31" s="25"/>
     </row>
-    <row r="32" spans="1:23" ht="15" thickBot="1">
+    <row r="32" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A32" s="74"/>
       <c r="B32" s="75"/>
       <c r="C32" s="75"/>
       <c r="D32" s="74" t="s">
         <v>281</v>
       </c>
       <c r="E32" s="75" t="s">
         <v>324</v>
       </c>
       <c r="F32" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G32" s="92">
         <v>616476</v>
       </c>
       <c r="H32" s="76">
         <v>167240</v>
       </c>
       <c r="I32" s="106">
         <v>24</v>
       </c>
       <c r="J32" s="106" t="s">
         <v>337</v>
       </c>
       <c r="K32" s="106" t="s">
         <v>337</v>
       </c>
       <c r="L32" s="106">
         <v>27.7</v>
       </c>
       <c r="M32" s="77"/>
       <c r="N32" s="44">
         <v>31</v>
       </c>
-      <c r="O32" s="139">
+      <c r="O32" s="136">
         <v>31.7</v>
       </c>
-      <c r="P32" s="139">
+      <c r="P32" s="136">
         <v>31.2</v>
       </c>
-      <c r="Q32" s="139">
+      <c r="Q32" s="136">
         <v>31.3</v>
       </c>
-      <c r="R32" s="138">
+      <c r="R32" s="135">
         <v>27.1</v>
       </c>
       <c r="S32" s="35"/>
       <c r="T32" s="35"/>
       <c r="U32" s="79">
         <f t="shared" si="0"/>
         <v>29.142857142857142</v>
       </c>
       <c r="V32" s="25"/>
       <c r="W32" s="25"/>
     </row>
-    <row r="33" spans="1:23" ht="15" thickBot="1">
+    <row r="33" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A33" s="74"/>
       <c r="B33" s="93"/>
       <c r="C33" s="75"/>
       <c r="D33" s="74" t="s">
         <v>284</v>
       </c>
       <c r="E33" s="93" t="s">
         <v>285</v>
       </c>
       <c r="F33" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G33" s="76">
         <v>618000</v>
       </c>
       <c r="H33" s="76">
         <v>159756</v>
       </c>
       <c r="I33" s="106">
         <v>19.2</v>
       </c>
       <c r="J33" s="106">
         <v>28.1</v>
       </c>
       <c r="K33" s="106">
         <v>27.8</v>
       </c>
       <c r="L33" s="106">
         <v>23.3</v>
       </c>
       <c r="M33" s="106">
         <v>28.3</v>
       </c>
       <c r="N33" s="106">
         <v>29</v>
       </c>
       <c r="O33" s="115"/>
-      <c r="P33" s="140"/>
-      <c r="Q33" s="140"/>
+      <c r="P33" s="137"/>
+      <c r="Q33" s="137"/>
       <c r="R33" s="115">
         <v>26.6</v>
       </c>
       <c r="S33" s="36">
         <v>30.8</v>
       </c>
       <c r="T33" s="36"/>
       <c r="U33" s="79">
         <f t="shared" si="0"/>
         <v>26.637499999999999</v>
       </c>
       <c r="V33" s="25"/>
       <c r="W33" s="25"/>
     </row>
-    <row r="34" spans="1:23" ht="15" thickBot="1">
+    <row r="34" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A34" s="74"/>
       <c r="B34" s="75"/>
       <c r="C34" s="75"/>
       <c r="D34" s="74" t="s">
         <v>287</v>
       </c>
       <c r="E34" s="75" t="s">
         <v>288</v>
       </c>
       <c r="F34" s="75" t="s">
         <v>28</v>
       </c>
       <c r="G34" s="76">
         <v>610647</v>
       </c>
       <c r="H34" s="76">
         <v>166658</v>
       </c>
       <c r="I34" s="107">
         <v>19.600000000000001</v>
       </c>
       <c r="J34" s="107">
         <v>24.5</v>
       </c>
       <c r="K34" s="107">
         <v>1.7</v>
       </c>
       <c r="L34" s="107">
         <v>36.6</v>
       </c>
       <c r="M34" s="44">
         <v>25.6</v>
       </c>
       <c r="N34" s="44">
         <v>21.6</v>
       </c>
       <c r="O34" s="120">
         <v>19.600000000000001</v>
       </c>
-      <c r="P34" s="139">
+      <c r="P34" s="136">
         <v>20</v>
       </c>
-      <c r="Q34" s="139">
+      <c r="Q34" s="136">
         <v>19.5</v>
       </c>
       <c r="R34" s="114">
         <v>24.1</v>
       </c>
       <c r="S34" s="35">
         <v>21.5</v>
       </c>
       <c r="T34" s="36">
         <v>18.399999999999999</v>
       </c>
       <c r="U34" s="79">
         <f t="shared" si="0"/>
         <v>21.058333333333334</v>
       </c>
       <c r="V34" s="25"/>
       <c r="W34" s="25"/>
     </row>
-    <row r="35" spans="1:23" ht="15.6" thickTop="1" thickBot="1">
+    <row r="35" spans="1:23" ht="15.6" thickTop="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A35" s="74"/>
       <c r="B35" s="75"/>
       <c r="C35" s="75"/>
       <c r="D35" s="74" t="s">
         <v>291</v>
       </c>
       <c r="E35" s="75" t="s">
         <v>292</v>
       </c>
       <c r="F35" s="75" t="s">
         <v>17</v>
       </c>
       <c r="G35" s="76">
         <v>611719</v>
       </c>
       <c r="H35" s="76">
         <v>165218</v>
       </c>
       <c r="I35" s="106">
         <v>23.6</v>
       </c>
       <c r="J35" s="106">
         <v>29.9</v>
       </c>
       <c r="K35" s="106">
         <v>29.5</v>
       </c>
       <c r="L35" s="106">
         <v>26.9</v>
       </c>
       <c r="M35" s="29">
         <v>29.5</v>
       </c>
       <c r="N35" s="44">
         <v>29.9</v>
       </c>
       <c r="O35" s="120">
         <v>24.3</v>
       </c>
-      <c r="P35" s="139">
+      <c r="P35" s="136">
         <v>24.4</v>
       </c>
-      <c r="Q35" s="139">
+      <c r="Q35" s="136">
         <v>25.6</v>
       </c>
       <c r="R35" s="114">
         <v>20.3</v>
       </c>
       <c r="S35" s="35">
         <v>31.8</v>
       </c>
       <c r="T35" s="36">
         <v>17.5</v>
       </c>
       <c r="U35" s="79">
         <f t="shared" si="0"/>
         <v>26.100000000000005</v>
       </c>
     </row>
-    <row r="36" spans="1:23" ht="15" thickBot="1">
+    <row r="36" spans="1:23" ht="15" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A36" s="10"/>
       <c r="B36" s="10"/>
       <c r="C36" s="10"/>
       <c r="D36" s="26" t="s">
         <v>294</v>
       </c>
       <c r="E36" s="2" t="s">
         <v>295</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>17</v>
       </c>
       <c r="G36" s="26">
         <v>613610</v>
       </c>
       <c r="H36" s="26">
         <v>156735</v>
       </c>
       <c r="I36" s="106">
         <v>17.2</v>
       </c>
       <c r="J36" s="106" t="s">
         <v>337</v>
       </c>
       <c r="K36" s="106">
         <v>21.9</v>
       </c>
       <c r="L36" s="106">
         <v>19.5</v>
       </c>
       <c r="M36" s="106">
         <v>23.8</v>
       </c>
       <c r="N36" s="106">
         <v>21.7</v>
       </c>
       <c r="O36" s="106">
         <v>16.7</v>
       </c>
       <c r="P36" s="125">
         <v>20.3</v>
       </c>
-      <c r="Q36" s="141">
+      <c r="Q36" s="138">
         <v>22.7</v>
       </c>
       <c r="R36" s="127">
         <v>24.7</v>
       </c>
       <c r="S36" s="110">
         <v>28.4</v>
       </c>
       <c r="T36" s="111">
         <v>19.2</v>
       </c>
       <c r="U36" s="79">
         <f t="shared" si="0"/>
         <v>21.463636363636361</v>
       </c>
     </row>
-    <row r="37" spans="1:23">
+    <row r="37" spans="1:23" x14ac:dyDescent="0.3">
       <c r="C37" s="94"/>
       <c r="D37" s="94"/>
       <c r="E37" s="94"/>
       <c r="F37" s="77"/>
       <c r="G37" s="77"/>
       <c r="H37" s="77"/>
       <c r="I37" s="79"/>
       <c r="J37" s="79"/>
       <c r="K37" s="79"/>
       <c r="L37" s="79"/>
       <c r="M37" s="79"/>
       <c r="N37" s="80"/>
       <c r="O37" s="80"/>
       <c r="P37" s="80"/>
       <c r="Q37" s="80"/>
-      <c r="R37" s="142"/>
-[...1 lines deleted...]
-    <row r="38" spans="1:23">
+      <c r="R37" s="139"/>
+    </row>
+    <row r="38" spans="1:23" x14ac:dyDescent="0.3">
       <c r="C38" s="94"/>
       <c r="D38" s="94"/>
       <c r="E38" s="94"/>
       <c r="F38" s="77"/>
       <c r="G38" s="77"/>
       <c r="H38" s="77"/>
       <c r="I38" s="78"/>
       <c r="J38" s="78"/>
       <c r="K38" s="78"/>
       <c r="L38" s="79"/>
       <c r="M38" s="79"/>
       <c r="N38" s="80"/>
       <c r="O38" s="80"/>
       <c r="P38" s="80"/>
       <c r="Q38" s="81"/>
-      <c r="R38" s="142"/>
+      <c r="R38" s="139"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CCAAC9B1-3B00-40B7-9E40-1052F7A610AE}">
-  <dimension ref="A1:U41"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0B93D2FB-A27D-4C2F-B55B-ECD76A29A371}">
+  <dimension ref="A1:U34"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D1" sqref="D1"/>
+      <selection activeCell="G5" sqref="G5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.45"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="3" max="3" width="65.42578125" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="19" max="19" width="20.140625" customWidth="1"/>
+    <col min="2" max="2" width="24.33203125" customWidth="1"/>
+    <col min="3" max="3" width="9.6640625" customWidth="1"/>
+    <col min="18" max="18" width="23.109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
-      <c r="A1" s="24" t="s">
+    <row r="1" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A1" s="142" t="s">
+        <v>2</v>
+      </c>
+      <c r="B1" s="145" t="s">
+        <v>3</v>
+      </c>
+      <c r="C1" s="169" t="s">
+        <v>4</v>
+      </c>
+      <c r="D1" s="170" t="s">
+        <v>5</v>
+      </c>
+      <c r="E1" s="196" t="s">
+        <v>6</v>
+      </c>
+      <c r="F1" s="192" t="s">
+        <v>302</v>
+      </c>
+      <c r="G1" s="172" t="s">
+        <v>303</v>
+      </c>
+      <c r="H1" s="172" t="s">
+        <v>304</v>
+      </c>
+      <c r="I1" s="171" t="s">
+        <v>305</v>
+      </c>
+      <c r="J1" s="171" t="s">
+        <v>306</v>
+      </c>
+      <c r="K1" s="171" t="s">
+        <v>307</v>
+      </c>
+      <c r="L1" s="171" t="s">
+        <v>308</v>
+      </c>
+      <c r="M1" s="173" t="s">
+        <v>309</v>
+      </c>
+      <c r="N1" s="174" t="s">
+        <v>310</v>
+      </c>
+      <c r="O1" s="174" t="s">
+        <v>311</v>
+      </c>
+      <c r="P1" s="174" t="s">
+        <v>312</v>
+      </c>
+      <c r="Q1" s="183" t="s">
+        <v>313</v>
+      </c>
+      <c r="R1" s="187" t="s">
+        <v>314</v>
+      </c>
+      <c r="S1" s="190"/>
+      <c r="T1" s="191"/>
+      <c r="U1" s="191"/>
+    </row>
+    <row r="2" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A2" s="143" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="146" t="s">
+        <v>334</v>
+      </c>
+      <c r="C2" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D2" s="150">
+        <v>615295</v>
+      </c>
+      <c r="E2" s="197">
+        <v>158001</v>
+      </c>
+      <c r="F2" s="193">
+        <v>53.1</v>
+      </c>
+      <c r="G2" s="151">
+        <v>35.6</v>
+      </c>
+      <c r="H2" s="151" t="s">
+        <v>318</v>
+      </c>
+      <c r="I2" s="152">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="J2" s="153" t="s">
+        <v>318</v>
+      </c>
+      <c r="K2" s="152">
+        <v>43.3</v>
+      </c>
+      <c r="L2" s="151">
+        <v>38</v>
+      </c>
+      <c r="M2" s="151">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="N2" s="154" t="s">
+        <v>318</v>
+      </c>
+      <c r="O2" s="149" t="s">
+        <v>318</v>
+      </c>
+      <c r="P2" s="155" t="s">
+        <v>318</v>
+      </c>
+      <c r="Q2" s="184">
+        <v>36.4</v>
+      </c>
+      <c r="R2" s="188">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="S2" s="190"/>
+      <c r="T2" s="191"/>
+      <c r="U2" s="191"/>
+    </row>
+    <row r="3" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A3" s="143" t="s">
+        <v>341</v>
+      </c>
+      <c r="B3" s="146" t="s">
+        <v>330</v>
+      </c>
+      <c r="C3" s="175" t="s">
+        <v>51</v>
+      </c>
+      <c r="D3" s="150">
+        <v>616186</v>
+      </c>
+      <c r="E3" s="197">
+        <v>157320</v>
+      </c>
+      <c r="F3" s="194" t="s">
         <v>346</v>
       </c>
-      <c r="B1" s="25"/>
-      <c r="C1" s="25" t="s">
+      <c r="G3" s="156" t="s">
+        <v>346</v>
+      </c>
+      <c r="H3" s="157" t="s">
+        <v>346</v>
+      </c>
+      <c r="I3" s="158" t="s">
         <v>347</v>
       </c>
-      <c r="D1" s="25"/>
-      <c r="E1" s="25" t="s">
+      <c r="J3" s="158" t="s">
+        <v>346</v>
+      </c>
+      <c r="K3" s="158" t="s">
+        <v>346</v>
+      </c>
+      <c r="L3" s="151" t="s">
+        <v>346</v>
+      </c>
+      <c r="M3" s="151" t="s">
+        <v>346</v>
+      </c>
+      <c r="N3" s="154" t="s">
+        <v>347</v>
+      </c>
+      <c r="O3" s="149" t="s">
+        <v>346</v>
+      </c>
+      <c r="P3" s="154" t="s">
+        <v>346</v>
+      </c>
+      <c r="Q3" s="184" t="s">
+        <v>346</v>
+      </c>
+      <c r="R3" s="188" t="s">
+        <v>346</v>
+      </c>
+      <c r="S3" s="190"/>
+      <c r="T3" s="191"/>
+      <c r="U3" s="191"/>
+    </row>
+    <row r="4" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A4" s="143" t="s">
+        <v>73</v>
+      </c>
+      <c r="B4" s="146" t="s">
+        <v>329</v>
+      </c>
+      <c r="C4" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D4" s="150">
+        <v>614675</v>
+      </c>
+      <c r="E4" s="197">
+        <v>158219</v>
+      </c>
+      <c r="F4" s="193">
+        <v>25.3</v>
+      </c>
+      <c r="G4" s="151">
+        <v>40.9</v>
+      </c>
+      <c r="H4" s="151">
+        <v>37.9</v>
+      </c>
+      <c r="I4" s="152">
+        <v>31.1</v>
+      </c>
+      <c r="J4" s="152">
+        <v>23.7</v>
+      </c>
+      <c r="K4" s="152">
+        <v>21.7</v>
+      </c>
+      <c r="L4" s="151">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="M4" s="151">
+        <v>20.5</v>
+      </c>
+      <c r="N4" s="154">
+        <v>21.2</v>
+      </c>
+      <c r="O4" s="149">
+        <v>22.7</v>
+      </c>
+      <c r="P4" s="155">
+        <v>22.5</v>
+      </c>
+      <c r="Q4" s="184">
+        <v>29.5</v>
+      </c>
+      <c r="R4" s="188">
+        <v>26.2</v>
+      </c>
+      <c r="S4" s="190"/>
+      <c r="T4" s="191"/>
+      <c r="U4" s="191"/>
+    </row>
+    <row r="5" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A5" s="143" t="s">
+        <v>76</v>
+      </c>
+      <c r="B5" s="146" t="s">
+        <v>327</v>
+      </c>
+      <c r="C5" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="150">
+        <v>614410</v>
+      </c>
+      <c r="E5" s="197">
+        <v>157702</v>
+      </c>
+      <c r="F5" s="193" t="s">
+        <v>318</v>
+      </c>
+      <c r="G5" s="151" t="s">
+        <v>318</v>
+      </c>
+      <c r="H5" s="151" t="s">
+        <v>318</v>
+      </c>
+      <c r="I5" s="152">
+        <v>30.2</v>
+      </c>
+      <c r="J5" s="152">
+        <v>31.2</v>
+      </c>
+      <c r="K5" s="152">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="L5" s="151">
+        <v>30.2</v>
+      </c>
+      <c r="M5" s="151">
+        <v>29.9</v>
+      </c>
+      <c r="N5" s="154">
+        <v>29.5</v>
+      </c>
+      <c r="O5" s="149">
+        <v>24.3</v>
+      </c>
+      <c r="P5" s="155">
+        <v>38.6</v>
+      </c>
+      <c r="Q5" s="184">
+        <v>31.5</v>
+      </c>
+      <c r="R5" s="188">
+        <v>31.3</v>
+      </c>
+      <c r="S5" s="190"/>
+      <c r="T5" s="191"/>
+      <c r="U5" s="191"/>
+    </row>
+    <row r="6" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A6" s="143" t="s">
+        <v>85</v>
+      </c>
+      <c r="B6" s="146" t="s">
+        <v>86</v>
+      </c>
+      <c r="C6" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="150">
+        <v>615390</v>
+      </c>
+      <c r="E6" s="197">
+        <v>158180</v>
+      </c>
+      <c r="F6" s="193">
+        <v>42.9</v>
+      </c>
+      <c r="G6" s="151">
+        <v>39.5</v>
+      </c>
+      <c r="H6" s="151">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="I6" s="159">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="J6" s="159">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="K6" s="159">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="L6" s="151">
+        <v>36</v>
+      </c>
+      <c r="M6" s="151">
+        <v>34.5</v>
+      </c>
+      <c r="N6" s="154">
+        <v>32.4</v>
+      </c>
+      <c r="O6" s="149">
+        <v>37.4</v>
+      </c>
+      <c r="P6" s="155">
+        <v>39.5</v>
+      </c>
+      <c r="Q6" s="184">
+        <v>42</v>
+      </c>
+      <c r="R6" s="188">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="S6" s="190"/>
+      <c r="T6" s="191"/>
+      <c r="U6" s="191"/>
+    </row>
+    <row r="7" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A7" s="143" t="s">
+        <v>88</v>
+      </c>
+      <c r="B7" s="146" t="s">
+        <v>328</v>
+      </c>
+      <c r="C7" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="150">
+        <v>614065</v>
+      </c>
+      <c r="E7" s="197">
+        <v>156976</v>
+      </c>
+      <c r="F7" s="193">
+        <v>38.5</v>
+      </c>
+      <c r="G7" s="151">
+        <v>42</v>
+      </c>
+      <c r="H7" s="151">
+        <v>45.5</v>
+      </c>
+      <c r="I7" s="160">
+        <v>42.6</v>
+      </c>
+      <c r="J7" s="160">
+        <v>36</v>
+      </c>
+      <c r="K7" s="152">
+        <v>34.4</v>
+      </c>
+      <c r="L7" s="151">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="M7" s="151">
+        <v>31.7</v>
+      </c>
+      <c r="N7" s="154">
+        <v>31.6</v>
+      </c>
+      <c r="O7" s="149">
+        <v>31.2</v>
+      </c>
+      <c r="P7" s="155">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="Q7" s="184">
+        <v>32.6</v>
+      </c>
+      <c r="R7" s="188">
+        <v>36.4</v>
+      </c>
+      <c r="S7" s="190"/>
+      <c r="T7" s="191"/>
+      <c r="U7" s="191"/>
+    </row>
+    <row r="8" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A8" s="143" t="s">
+        <v>91</v>
+      </c>
+      <c r="B8" s="146" t="s">
+        <v>92</v>
+      </c>
+      <c r="C8" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" s="150">
+        <v>613902</v>
+      </c>
+      <c r="E8" s="197">
+        <v>156851</v>
+      </c>
+      <c r="F8" s="193" t="s">
+        <v>318</v>
+      </c>
+      <c r="G8" s="151" t="s">
         <v>348</v>
       </c>
-      <c r="F1" s="26"/>
-[...87 lines deleted...]
-      <c r="B3" s="26" t="s">
+      <c r="H8" s="151" t="s">
+        <v>318</v>
+      </c>
+      <c r="I8" s="152">
+        <v>34.9</v>
+      </c>
+      <c r="J8" s="152">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="K8" s="152">
+        <v>30.3</v>
+      </c>
+      <c r="L8" s="151">
+        <v>34.6</v>
+      </c>
+      <c r="M8" s="151">
+        <v>30.4</v>
+      </c>
+      <c r="N8" s="154">
+        <v>29.5</v>
+      </c>
+      <c r="O8" s="149">
+        <v>31.3</v>
+      </c>
+      <c r="P8" s="155">
+        <v>36.700000000000003</v>
+      </c>
+      <c r="Q8" s="184">
+        <v>37.6</v>
+      </c>
+      <c r="R8" s="188">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="S8" s="190"/>
+      <c r="T8" s="191"/>
+      <c r="U8" s="191"/>
+    </row>
+    <row r="9" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A9" s="143" t="s">
+        <v>342</v>
+      </c>
+      <c r="B9" s="146" t="s">
+        <v>335</v>
+      </c>
+      <c r="C9" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" s="150">
+        <v>615401</v>
+      </c>
+      <c r="E9" s="197">
+        <v>158169</v>
+      </c>
+      <c r="F9" s="193">
+        <v>29.2</v>
+      </c>
+      <c r="G9" s="151">
+        <v>18.3</v>
+      </c>
+      <c r="H9" s="151">
+        <v>49.3</v>
+      </c>
+      <c r="I9" s="152">
+        <v>36</v>
+      </c>
+      <c r="J9" s="152">
+        <v>23</v>
+      </c>
+      <c r="K9" s="152">
+        <v>19.7</v>
+      </c>
+      <c r="L9" s="151">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="M9" s="151">
+        <v>19</v>
+      </c>
+      <c r="N9" s="154">
+        <v>18.2</v>
+      </c>
+      <c r="O9" s="149">
+        <v>20.3</v>
+      </c>
+      <c r="P9" s="149">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="Q9" s="184">
+        <v>20.100000000000001</v>
+      </c>
+      <c r="R9" s="188">
+        <v>24.1</v>
+      </c>
+      <c r="S9" s="190"/>
+      <c r="T9" s="191"/>
+      <c r="U9" s="191"/>
+    </row>
+    <row r="10" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A10" s="143" t="s">
         <v>101</v>
       </c>
-      <c r="C3" s="26" t="s">
+      <c r="B10" s="146" t="s">
         <v>315</v>
       </c>
-      <c r="D3" s="26" t="s">
+      <c r="C10" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="E3" s="26">
+      <c r="D10" s="150">
         <v>616169</v>
       </c>
-      <c r="F3" s="26">
+      <c r="E10" s="197">
         <v>159067</v>
       </c>
-      <c r="G3" s="105">
+      <c r="F10" s="193">
         <v>16</v>
       </c>
-      <c r="H3" s="105">
+      <c r="G10" s="151">
         <v>46</v>
       </c>
-      <c r="I3" s="105">
+      <c r="H10" s="151">
         <v>38.5</v>
       </c>
-      <c r="J3" s="105">
+      <c r="I10" s="159">
         <v>39.5</v>
       </c>
-      <c r="K3" s="105">
+      <c r="J10" s="159">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="K10" s="159">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="L10" s="151">
+        <v>26.2</v>
+      </c>
+      <c r="M10" s="151">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="N10" s="154">
+        <v>34</v>
+      </c>
+      <c r="O10" s="149">
+        <v>30</v>
+      </c>
+      <c r="P10" s="155">
+        <v>40.200000000000003</v>
+      </c>
+      <c r="Q10" s="184" t="s">
+        <v>318</v>
+      </c>
+      <c r="R10" s="188">
+        <v>33.6</v>
+      </c>
+      <c r="S10" s="190"/>
+      <c r="T10" s="191"/>
+      <c r="U10" s="191"/>
+    </row>
+    <row r="11" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A11" s="143" t="s">
+        <v>108</v>
+      </c>
+      <c r="B11" s="146" t="s">
+        <v>109</v>
+      </c>
+      <c r="C11" s="175" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="150">
+        <v>615106</v>
+      </c>
+      <c r="E11" s="197">
+        <v>157382</v>
+      </c>
+      <c r="F11" s="193">
+        <v>37.6</v>
+      </c>
+      <c r="G11" s="151">
+        <v>40.5</v>
+      </c>
+      <c r="H11" s="151">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="I11" s="152">
+        <v>36.6</v>
+      </c>
+      <c r="J11" s="152">
+        <v>29.4</v>
+      </c>
+      <c r="K11" s="159">
+        <v>22.5</v>
+      </c>
+      <c r="L11" s="151">
+        <v>26</v>
+      </c>
+      <c r="M11" s="151">
+        <v>24.1</v>
+      </c>
+      <c r="N11" s="154">
+        <v>22.4</v>
+      </c>
+      <c r="O11" s="149">
+        <v>25.2</v>
+      </c>
+      <c r="P11" s="155">
+        <v>29.4</v>
+      </c>
+      <c r="Q11" s="184">
+        <v>27.7</v>
+      </c>
+      <c r="R11" s="188">
+        <v>30</v>
+      </c>
+      <c r="S11" s="190"/>
+      <c r="T11" s="191"/>
+      <c r="U11" s="191"/>
+    </row>
+    <row r="12" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A12" s="143" t="s">
+        <v>113</v>
+      </c>
+      <c r="B12" s="146" t="s">
+        <v>114</v>
+      </c>
+      <c r="C12" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D12" s="150">
+        <v>614454</v>
+      </c>
+      <c r="E12" s="197">
+        <v>158180</v>
+      </c>
+      <c r="F12" s="193">
+        <v>44.9</v>
+      </c>
+      <c r="G12" s="151">
+        <v>35.9</v>
+      </c>
+      <c r="H12" s="151">
+        <v>35.4</v>
+      </c>
+      <c r="I12" s="159">
+        <v>27.8</v>
+      </c>
+      <c r="J12" s="159">
+        <v>26.3</v>
+      </c>
+      <c r="K12" s="159">
+        <v>29.5</v>
+      </c>
+      <c r="L12" s="151">
+        <v>24.9</v>
+      </c>
+      <c r="M12" s="151">
+        <v>24.1</v>
+      </c>
+      <c r="N12" s="154">
+        <v>23.6</v>
+      </c>
+      <c r="O12" s="149">
+        <v>28.4</v>
+      </c>
+      <c r="P12" s="155">
+        <v>32</v>
+      </c>
+      <c r="Q12" s="184">
+        <v>29.5</v>
+      </c>
+      <c r="R12" s="188">
+        <v>30.2</v>
+      </c>
+      <c r="S12" s="190"/>
+      <c r="T12" s="191"/>
+      <c r="U12" s="191"/>
+    </row>
+    <row r="13" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A13" s="143" t="s">
+        <v>116</v>
+      </c>
+      <c r="B13" s="146" t="s">
+        <v>117</v>
+      </c>
+      <c r="C13" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D13" s="150">
+        <v>614479</v>
+      </c>
+      <c r="E13" s="197">
+        <v>157857</v>
+      </c>
+      <c r="F13" s="193">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="G13" s="151">
+        <v>44</v>
+      </c>
+      <c r="H13" s="151">
+        <v>37.700000000000003</v>
+      </c>
+      <c r="I13" s="152">
+        <v>27.3</v>
+      </c>
+      <c r="J13" s="152">
+        <v>20.2</v>
+      </c>
+      <c r="K13" s="152">
+        <v>19</v>
+      </c>
+      <c r="L13" s="151">
+        <v>16.100000000000001</v>
+      </c>
+      <c r="M13" s="151">
+        <v>18.100000000000001</v>
+      </c>
+      <c r="N13" s="154">
+        <v>17</v>
+      </c>
+      <c r="O13" s="149">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="P13" s="155">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="Q13" s="184">
+        <v>26.2</v>
+      </c>
+      <c r="R13" s="188">
+        <v>25</v>
+      </c>
+      <c r="S13" s="190"/>
+      <c r="T13" s="191"/>
+      <c r="U13" s="191"/>
+    </row>
+    <row r="14" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A14" s="143" t="s">
+        <v>125</v>
+      </c>
+      <c r="B14" s="146" t="s">
+        <v>126</v>
+      </c>
+      <c r="C14" s="175" t="s">
+        <v>28</v>
+      </c>
+      <c r="D14" s="150">
+        <v>614500</v>
+      </c>
+      <c r="E14" s="197">
+        <v>157337</v>
+      </c>
+      <c r="F14" s="193">
+        <v>41.1</v>
+      </c>
+      <c r="G14" s="151">
+        <v>45.8</v>
+      </c>
+      <c r="H14" s="151">
+        <v>43.9</v>
+      </c>
+      <c r="I14" s="152">
+        <v>34</v>
+      </c>
+      <c r="J14" s="152">
+        <v>33.4</v>
+      </c>
+      <c r="K14" s="152">
+        <v>36</v>
+      </c>
+      <c r="L14" s="151">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="M14" s="151">
+        <v>26.2</v>
+      </c>
+      <c r="N14" s="154">
+        <v>31.4</v>
+      </c>
+      <c r="O14" s="149">
+        <v>30.6</v>
+      </c>
+      <c r="P14" s="155">
+        <v>33.5</v>
+      </c>
+      <c r="Q14" s="184">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="R14" s="188">
+        <v>35.6</v>
+      </c>
+      <c r="S14" s="190"/>
+      <c r="T14" s="191"/>
+      <c r="U14" s="191"/>
+    </row>
+    <row r="15" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A15" s="143" t="s">
+        <v>134</v>
+      </c>
+      <c r="B15" s="146" t="s">
+        <v>320</v>
+      </c>
+      <c r="C15" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D15" s="150">
+        <v>618242</v>
+      </c>
+      <c r="E15" s="197">
+        <v>165948</v>
+      </c>
+      <c r="F15" s="193">
+        <v>24.5</v>
+      </c>
+      <c r="G15" s="151">
+        <v>24.7</v>
+      </c>
+      <c r="H15" s="151">
+        <v>30.6</v>
+      </c>
+      <c r="I15" s="159">
+        <v>20.7</v>
+      </c>
+      <c r="J15" s="159">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="K15" s="159">
+        <v>17.7</v>
+      </c>
+      <c r="L15" s="151">
+        <v>19.3</v>
+      </c>
+      <c r="M15" s="151">
+        <v>14.5</v>
+      </c>
+      <c r="N15" s="154">
+        <v>15.2</v>
+      </c>
+      <c r="O15" s="149">
+        <v>18.8</v>
+      </c>
+      <c r="P15" s="155">
+        <v>21.8</v>
+      </c>
+      <c r="Q15" s="184">
+        <v>20.2</v>
+      </c>
+      <c r="R15" s="188">
+        <v>20.5</v>
+      </c>
+      <c r="S15" s="190"/>
+      <c r="T15" s="191"/>
+      <c r="U15" s="191"/>
+    </row>
+    <row r="16" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A16" s="143" t="s">
+        <v>321</v>
+      </c>
+      <c r="B16" s="146" t="s">
+        <v>343</v>
+      </c>
+      <c r="C16" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="150">
+        <v>618241</v>
+      </c>
+      <c r="E16" s="197">
+        <v>165928</v>
+      </c>
+      <c r="F16" s="193">
+        <v>38.5</v>
+      </c>
+      <c r="G16" s="151">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="H16" s="151">
+        <v>43.5</v>
+      </c>
+      <c r="I16" s="152">
+        <v>31.2</v>
+      </c>
+      <c r="J16" s="152">
+        <v>32.4</v>
+      </c>
+      <c r="K16" s="152">
+        <v>38.6</v>
+      </c>
+      <c r="L16" s="151">
+        <v>30.7</v>
+      </c>
+      <c r="M16" s="151">
+        <v>26.6</v>
+      </c>
+      <c r="N16" s="154">
+        <v>30.1</v>
+      </c>
+      <c r="O16" s="149">
+        <v>29.3</v>
+      </c>
+      <c r="P16" s="155">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="Q16" s="184">
+        <v>33.6</v>
+      </c>
+      <c r="R16" s="188">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="S16" s="190"/>
+      <c r="T16" s="191"/>
+      <c r="U16" s="191"/>
+    </row>
+    <row r="17" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A17" s="143" t="s">
+        <v>164</v>
+      </c>
+      <c r="B17" s="146" t="s">
+        <v>333</v>
+      </c>
+      <c r="C17" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D17" s="150">
+        <v>615645</v>
+      </c>
+      <c r="E17" s="197">
+        <v>157192</v>
+      </c>
+      <c r="F17" s="193">
+        <v>31.4</v>
+      </c>
+      <c r="G17" s="151">
+        <v>36.6</v>
+      </c>
+      <c r="H17" s="151">
+        <v>30.4</v>
+      </c>
+      <c r="I17" s="152">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="J17" s="152">
+        <v>29.9</v>
+      </c>
+      <c r="K17" s="159">
+        <v>31.3</v>
+      </c>
+      <c r="L17" s="151">
+        <v>25.7</v>
+      </c>
+      <c r="M17" s="151">
+        <v>25.1</v>
+      </c>
+      <c r="N17" s="154">
+        <v>24.2</v>
+      </c>
+      <c r="O17" s="149">
+        <v>21.8</v>
+      </c>
+      <c r="P17" s="155">
+        <v>25.8</v>
+      </c>
+      <c r="Q17" s="184">
+        <v>30.4</v>
+      </c>
+      <c r="R17" s="188">
+        <v>28.7</v>
+      </c>
+      <c r="S17" s="190"/>
+      <c r="T17" s="191"/>
+      <c r="U17" s="191"/>
+    </row>
+    <row r="18" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A18" s="143" t="s">
+        <v>191</v>
+      </c>
+      <c r="B18" s="146" t="s">
+        <v>332</v>
+      </c>
+      <c r="C18" s="175" t="s">
+        <v>28</v>
+      </c>
+      <c r="D18" s="150">
+        <v>615445</v>
+      </c>
+      <c r="E18" s="197">
+        <v>157408</v>
+      </c>
+      <c r="F18" s="193" t="s">
+        <v>318</v>
+      </c>
+      <c r="G18" s="151" t="s">
+        <v>318</v>
+      </c>
+      <c r="H18" s="151" t="s">
+        <v>318</v>
+      </c>
+      <c r="I18" s="152">
+        <v>32</v>
+      </c>
+      <c r="J18" s="152">
+        <v>28.4</v>
+      </c>
+      <c r="K18" s="152">
+        <v>27.9</v>
+      </c>
+      <c r="L18" s="151">
+        <v>29.9</v>
+      </c>
+      <c r="M18" s="151">
+        <v>23.5</v>
+      </c>
+      <c r="N18" s="154">
+        <v>23.4</v>
+      </c>
+      <c r="O18" s="149">
+        <v>25.3</v>
+      </c>
+      <c r="P18" s="155">
+        <v>28.9</v>
+      </c>
+      <c r="Q18" s="184">
+        <v>0.9</v>
+      </c>
+      <c r="R18" s="188">
+        <v>24.5</v>
+      </c>
+      <c r="S18" s="190"/>
+      <c r="T18" s="191"/>
+      <c r="U18" s="191"/>
+    </row>
+    <row r="19" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A19" s="143" t="s">
+        <v>204</v>
+      </c>
+      <c r="B19" s="146" t="s">
+        <v>344</v>
+      </c>
+      <c r="C19" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D19" s="150">
+        <v>610647</v>
+      </c>
+      <c r="E19" s="197">
+        <v>166658</v>
+      </c>
+      <c r="F19" s="193">
+        <v>29.7</v>
+      </c>
+      <c r="G19" s="151">
+        <v>29.7</v>
+      </c>
+      <c r="H19" s="151">
+        <v>32.4</v>
+      </c>
+      <c r="I19" s="152">
+        <v>26.8</v>
+      </c>
+      <c r="J19" s="152">
+        <v>22.3</v>
+      </c>
+      <c r="K19" s="152">
+        <v>10.5</v>
+      </c>
+      <c r="L19" s="151">
+        <v>17.3</v>
+      </c>
+      <c r="M19" s="151">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="N19" s="154">
+        <v>18</v>
+      </c>
+      <c r="O19" s="149">
+        <v>16.7</v>
+      </c>
+      <c r="P19" s="155">
+        <v>18.5</v>
+      </c>
+      <c r="Q19" s="184">
+        <v>23</v>
+      </c>
+      <c r="R19" s="188">
+        <v>22</v>
+      </c>
+      <c r="S19" s="190"/>
+      <c r="T19" s="191"/>
+      <c r="U19" s="191"/>
+    </row>
+    <row r="20" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A20" s="143" t="s">
+        <v>219</v>
+      </c>
+      <c r="B20" s="146" t="s">
+        <v>316</v>
+      </c>
+      <c r="C20" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D20" s="150">
+        <v>617674</v>
+      </c>
+      <c r="E20" s="197">
+        <v>160475</v>
+      </c>
+      <c r="F20" s="193">
+        <v>40</v>
+      </c>
+      <c r="G20" s="151">
+        <v>14.5</v>
+      </c>
+      <c r="H20" s="151">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="I20" s="159">
+        <v>27.2</v>
+      </c>
+      <c r="J20" s="158" t="s">
+        <v>318</v>
+      </c>
+      <c r="K20" s="159">
+        <v>29.4</v>
+      </c>
+      <c r="L20" s="151">
+        <v>28.5</v>
+      </c>
+      <c r="M20" s="151">
+        <v>30.5</v>
+      </c>
+      <c r="N20" s="154">
+        <v>31.6</v>
+      </c>
+      <c r="O20" s="149">
+        <v>32</v>
+      </c>
+      <c r="P20" s="155">
+        <v>35.1</v>
+      </c>
+      <c r="Q20" s="184">
+        <v>30.4</v>
+      </c>
+      <c r="R20" s="188">
+        <v>30.8</v>
+      </c>
+      <c r="S20" s="190"/>
+      <c r="T20" s="191"/>
+      <c r="U20" s="191"/>
+    </row>
+    <row r="21" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A21" s="143" t="s">
+        <v>231</v>
+      </c>
+      <c r="B21" s="146" t="s">
+        <v>232</v>
+      </c>
+      <c r="C21" s="175" t="s">
+        <v>28</v>
+      </c>
+      <c r="D21" s="150">
+        <v>614927</v>
+      </c>
+      <c r="E21" s="197">
+        <v>158813</v>
+      </c>
+      <c r="F21" s="193">
+        <v>36.1</v>
+      </c>
+      <c r="G21" s="151">
         <v>35.799999999999997</v>
       </c>
-      <c r="L3" s="105">
-[...29 lines deleted...]
-      <c r="D4" s="26" t="s">
+      <c r="H21" s="151">
+        <v>26.1</v>
+      </c>
+      <c r="I21" s="152">
+        <v>23.4</v>
+      </c>
+      <c r="J21" s="152">
+        <v>20.6</v>
+      </c>
+      <c r="K21" s="152">
+        <v>22.2</v>
+      </c>
+      <c r="L21" s="151">
+        <v>18.899999999999999</v>
+      </c>
+      <c r="M21" s="151">
+        <v>15.8</v>
+      </c>
+      <c r="N21" s="154">
+        <v>19.7</v>
+      </c>
+      <c r="O21" s="149">
+        <v>20.9</v>
+      </c>
+      <c r="P21" s="155">
+        <v>25.3</v>
+      </c>
+      <c r="Q21" s="184">
+        <v>27</v>
+      </c>
+      <c r="R21" s="188">
+        <v>24.3</v>
+      </c>
+      <c r="S21" s="191"/>
+      <c r="T21" s="191"/>
+      <c r="U21" s="191"/>
+    </row>
+    <row r="22" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A22" s="143" t="s">
+        <v>240</v>
+      </c>
+      <c r="B22" s="146" t="s">
+        <v>30</v>
+      </c>
+      <c r="C22" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="E4" s="26">
-[...14 lines deleted...]
-      <c r="J4" s="106">
+      <c r="D22" s="150">
+        <v>615044</v>
+      </c>
+      <c r="E22" s="197">
+        <v>157557</v>
+      </c>
+      <c r="F22" s="193">
+        <v>29.2</v>
+      </c>
+      <c r="G22" s="151">
+        <v>26.1</v>
+      </c>
+      <c r="H22" s="151">
+        <v>30.5</v>
+      </c>
+      <c r="I22" s="159">
+        <v>23.4</v>
+      </c>
+      <c r="J22" s="159">
+        <v>23.9</v>
+      </c>
+      <c r="K22" s="159">
+        <v>21.5</v>
+      </c>
+      <c r="L22" s="151" t="s">
+        <v>318</v>
+      </c>
+      <c r="M22" s="151">
+        <v>43.7</v>
+      </c>
+      <c r="N22" s="154">
+        <v>19.3</v>
+      </c>
+      <c r="O22" s="149">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="P22" s="155">
+        <v>17.7</v>
+      </c>
+      <c r="Q22" s="184">
+        <v>26.1</v>
+      </c>
+      <c r="R22" s="188">
+        <v>25.5</v>
+      </c>
+      <c r="S22" s="191"/>
+      <c r="T22" s="191"/>
+      <c r="U22" s="191"/>
+    </row>
+    <row r="23" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A23" s="143" t="s">
+        <v>242</v>
+      </c>
+      <c r="B23" s="146" t="s">
+        <v>322</v>
+      </c>
+      <c r="C23" s="175" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="150">
+        <v>618285</v>
+      </c>
+      <c r="E23" s="197">
+        <v>165902</v>
+      </c>
+      <c r="F23" s="193">
+        <v>25</v>
+      </c>
+      <c r="G23" s="151">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="H23" s="151">
+        <v>37.9</v>
+      </c>
+      <c r="I23" s="152">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="J23" s="152">
+        <v>29.8</v>
+      </c>
+      <c r="K23" s="152">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="L23" s="151">
+        <v>26</v>
+      </c>
+      <c r="M23" s="151">
+        <v>25.7</v>
+      </c>
+      <c r="N23" s="154">
+        <v>24</v>
+      </c>
+      <c r="O23" s="149">
+        <v>23.6</v>
+      </c>
+      <c r="P23" s="155">
+        <v>28.6</v>
+      </c>
+      <c r="Q23" s="184">
+        <v>28.2</v>
+      </c>
+      <c r="R23" s="188">
+        <v>29.1</v>
+      </c>
+      <c r="S23" s="191"/>
+      <c r="T23" s="191"/>
+      <c r="U23" s="191"/>
+    </row>
+    <row r="24" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A24" s="143" t="s">
+        <v>245</v>
+      </c>
+      <c r="B24" s="146" t="s">
+        <v>246</v>
+      </c>
+      <c r="C24" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D24" s="150">
+        <v>618311</v>
+      </c>
+      <c r="E24" s="197">
+        <v>165865</v>
+      </c>
+      <c r="F24" s="193">
+        <v>13.6</v>
+      </c>
+      <c r="G24" s="151">
+        <v>37.4</v>
+      </c>
+      <c r="H24" s="151">
+        <v>38.5</v>
+      </c>
+      <c r="I24" s="161">
+        <v>34.4</v>
+      </c>
+      <c r="J24" s="162" t="s">
+        <v>318</v>
+      </c>
+      <c r="K24" s="161">
+        <v>36.200000000000003</v>
+      </c>
+      <c r="L24" s="151">
+        <v>28.4</v>
+      </c>
+      <c r="M24" s="151">
+        <v>28.3</v>
+      </c>
+      <c r="N24" s="149">
+        <v>26.8</v>
+      </c>
+      <c r="O24" s="149">
+        <v>26.9</v>
+      </c>
+      <c r="P24" s="155">
+        <v>27.8</v>
+      </c>
+      <c r="Q24" s="185" t="s">
+        <v>318</v>
+      </c>
+      <c r="R24" s="188">
+        <v>29.8</v>
+      </c>
+      <c r="S24" s="191"/>
+      <c r="T24" s="191"/>
+      <c r="U24" s="191"/>
+    </row>
+    <row r="25" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A25" s="143" t="s">
+        <v>248</v>
+      </c>
+      <c r="B25" s="146" t="s">
+        <v>345</v>
+      </c>
+      <c r="C25" s="175" t="s">
+        <v>28</v>
+      </c>
+      <c r="D25" s="150">
+        <v>618314</v>
+      </c>
+      <c r="E25" s="197">
+        <v>165821</v>
+      </c>
+      <c r="F25" s="193">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="G25" s="151">
+        <v>35.6</v>
+      </c>
+      <c r="H25" s="151">
+        <v>38.299999999999997</v>
+      </c>
+      <c r="I25" s="161">
+        <v>32.9</v>
+      </c>
+      <c r="J25" s="161">
+        <v>31.5</v>
+      </c>
+      <c r="K25" s="161">
+        <v>31.2</v>
+      </c>
+      <c r="L25" s="151">
+        <v>30.9</v>
+      </c>
+      <c r="M25" s="151" t="s">
+        <v>318</v>
+      </c>
+      <c r="N25" s="149">
+        <v>26.3</v>
+      </c>
+      <c r="O25" s="149">
+        <v>25.8</v>
+      </c>
+      <c r="P25" s="155">
+        <v>31.8</v>
+      </c>
+      <c r="Q25" s="185">
+        <v>30.1</v>
+      </c>
+      <c r="R25" s="188">
+        <v>31.9</v>
+      </c>
+      <c r="S25" s="191"/>
+      <c r="T25" s="191"/>
+      <c r="U25" s="191"/>
+    </row>
+    <row r="26" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A26" s="143" t="s">
+        <v>251</v>
+      </c>
+      <c r="B26" s="146" t="s">
+        <v>252</v>
+      </c>
+      <c r="C26" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D26" s="150">
+        <v>618292</v>
+      </c>
+      <c r="E26" s="197">
+        <v>165801</v>
+      </c>
+      <c r="F26" s="193" t="s">
+        <v>318</v>
+      </c>
+      <c r="G26" s="151" t="s">
+        <v>318</v>
+      </c>
+      <c r="H26" s="151" t="s">
+        <v>318</v>
+      </c>
+      <c r="I26" s="162" t="s">
+        <v>318</v>
+      </c>
+      <c r="J26" s="162" t="s">
+        <v>318</v>
+      </c>
+      <c r="K26" s="162" t="s">
+        <v>318</v>
+      </c>
+      <c r="L26" s="151" t="s">
+        <v>318</v>
+      </c>
+      <c r="M26" s="151" t="s">
+        <v>318</v>
+      </c>
+      <c r="N26" s="149" t="s">
+        <v>318</v>
+      </c>
+      <c r="O26" s="149" t="s">
+        <v>318</v>
+      </c>
+      <c r="P26" s="155" t="s">
+        <v>318</v>
+      </c>
+      <c r="Q26" s="185">
+        <v>31.6</v>
+      </c>
+      <c r="R26" s="188">
+        <v>31.6</v>
+      </c>
+      <c r="S26" s="191"/>
+      <c r="T26" s="191"/>
+      <c r="U26" s="191"/>
+    </row>
+    <row r="27" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A27" s="143" t="s">
+        <v>260</v>
+      </c>
+      <c r="B27" s="146" t="s">
+        <v>261</v>
+      </c>
+      <c r="C27" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="150">
+        <v>617840</v>
+      </c>
+      <c r="E27" s="197">
+        <v>160482</v>
+      </c>
+      <c r="F27" s="193">
+        <v>40.1</v>
+      </c>
+      <c r="G27" s="151">
+        <v>37.4</v>
+      </c>
+      <c r="H27" s="151">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="I27" s="151">
+        <v>28.5</v>
+      </c>
+      <c r="J27" s="151">
+        <v>27.7</v>
+      </c>
+      <c r="K27" s="151">
+        <v>27.7</v>
+      </c>
+      <c r="L27" s="151">
+        <v>25.9</v>
+      </c>
+      <c r="M27" s="151">
+        <v>25.8</v>
+      </c>
+      <c r="N27" s="149">
+        <v>25</v>
+      </c>
+      <c r="O27" s="149">
         <v>27.2</v>
       </c>
-      <c r="K4" s="106" t="s">
+      <c r="P27" s="155">
+        <v>31.5</v>
+      </c>
+      <c r="Q27" s="185">
+        <v>29.9</v>
+      </c>
+      <c r="R27" s="188">
+        <v>30.2</v>
+      </c>
+      <c r="S27" s="191"/>
+      <c r="T27" s="191"/>
+      <c r="U27" s="191"/>
+    </row>
+    <row r="28" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A28" s="143" t="s">
+        <v>263</v>
+      </c>
+      <c r="B28" s="146" t="s">
+        <v>264</v>
+      </c>
+      <c r="C28" s="175" t="s">
+        <v>28</v>
+      </c>
+      <c r="D28" s="150">
+        <v>615327</v>
+      </c>
+      <c r="E28" s="197">
+        <v>157495</v>
+      </c>
+      <c r="F28" s="193" t="s">
+        <v>349</v>
+      </c>
+      <c r="G28" s="151" t="s">
         <v>318</v>
       </c>
-      <c r="L4" s="106">
-[...23 lines deleted...]
-      <c r="B5" s="25" t="s">
+      <c r="H28" s="151" t="s">
+        <v>318</v>
+      </c>
+      <c r="I28" s="161">
+        <v>35</v>
+      </c>
+      <c r="J28" s="161">
+        <v>34.200000000000003</v>
+      </c>
+      <c r="K28" s="162" t="s">
+        <v>318</v>
+      </c>
+      <c r="L28" s="151" t="s">
+        <v>318</v>
+      </c>
+      <c r="M28" s="151">
+        <v>33.6</v>
+      </c>
+      <c r="N28" s="149">
+        <v>41.8</v>
+      </c>
+      <c r="O28" s="149" t="s">
+        <v>318</v>
+      </c>
+      <c r="P28" s="155" t="s">
+        <v>318</v>
+      </c>
+      <c r="Q28" s="185">
+        <v>39.5</v>
+      </c>
+      <c r="R28" s="188">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="S28" s="191"/>
+      <c r="T28" s="191"/>
+      <c r="U28" s="191"/>
+    </row>
+    <row r="29" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A29" s="143" t="s">
         <v>269</v>
       </c>
-      <c r="C5" s="37" t="s">
+      <c r="B29" s="146" t="s">
         <v>270</v>
       </c>
-      <c r="D5" s="26" t="s">
+      <c r="C29" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="E5" s="26">
+      <c r="D29" s="150">
         <v>617691</v>
       </c>
-      <c r="F5" s="26">
+      <c r="E29" s="197">
         <v>160045</v>
       </c>
-      <c r="G5" s="106">
+      <c r="F29" s="193">
         <v>36.6</v>
       </c>
-      <c r="H5" s="106">
+      <c r="G29" s="151">
         <v>40.5</v>
       </c>
-      <c r="I5" s="106">
+      <c r="H29" s="151">
         <v>39.4</v>
       </c>
-      <c r="J5" s="106">
+      <c r="I29" s="163">
         <v>31.6</v>
       </c>
-      <c r="K5" s="106">
+      <c r="J29" s="163">
         <v>27.2</v>
       </c>
-      <c r="L5" s="106">
+      <c r="K29" s="163">
         <v>26.1</v>
       </c>
-      <c r="M5" s="106">
+      <c r="L29" s="164">
         <v>24.5</v>
       </c>
-      <c r="N5" s="106">
+      <c r="M29" s="165">
         <v>25.9</v>
       </c>
-      <c r="O5" s="106"/>
-[...14 lines deleted...]
-      <c r="B6" s="26" t="s">
+      <c r="N29" s="149">
+        <v>26.5</v>
+      </c>
+      <c r="O29" s="149">
+        <v>28.4</v>
+      </c>
+      <c r="P29" s="155">
+        <v>26.6</v>
+      </c>
+      <c r="Q29" s="185">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="R29" s="188">
+        <v>30.6</v>
+      </c>
+      <c r="S29" s="191"/>
+      <c r="T29" s="191"/>
+      <c r="U29" s="191"/>
+    </row>
+    <row r="30" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A30" s="143" t="s">
+        <v>281</v>
+      </c>
+      <c r="B30" s="146" t="s">
+        <v>324</v>
+      </c>
+      <c r="C30" s="175" t="s">
+        <v>17</v>
+      </c>
+      <c r="D30" s="150">
+        <v>616476</v>
+      </c>
+      <c r="E30" s="197">
+        <v>167240</v>
+      </c>
+      <c r="F30" s="193" t="s">
+        <v>318</v>
+      </c>
+      <c r="G30" s="151">
+        <v>37.4</v>
+      </c>
+      <c r="H30" s="151">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="I30" s="159">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="J30" s="159">
+        <v>31.6</v>
+      </c>
+      <c r="K30" s="161">
+        <v>31.4</v>
+      </c>
+      <c r="L30" s="165">
+        <v>20.3</v>
+      </c>
+      <c r="M30" s="165">
+        <v>27.2</v>
+      </c>
+      <c r="N30" s="149">
+        <v>25.3</v>
+      </c>
+      <c r="O30" s="149">
+        <v>21.7</v>
+      </c>
+      <c r="P30" s="155">
+        <v>30.9</v>
+      </c>
+      <c r="Q30" s="185">
+        <v>30</v>
+      </c>
+      <c r="R30" s="188">
+        <v>29.6</v>
+      </c>
+      <c r="S30" s="191"/>
+      <c r="T30" s="191"/>
+      <c r="U30" s="191"/>
+    </row>
+    <row r="31" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A31" s="143" t="s">
         <v>284</v>
       </c>
-      <c r="C6" s="39" t="s">
+      <c r="B31" s="147" t="s">
         <v>285</v>
       </c>
-      <c r="D6" s="26" t="s">
+      <c r="C31" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="E6" s="26">
+      <c r="D31" s="150">
         <v>618000</v>
       </c>
-      <c r="F6" s="26">
+      <c r="E31" s="197">
         <v>159756</v>
       </c>
-      <c r="G6" s="106" t="s">
+      <c r="F31" s="193" t="s">
         <v>318</v>
       </c>
-      <c r="H6" s="106" t="s">
+      <c r="G31" s="151" t="s">
         <v>318</v>
       </c>
-      <c r="I6" s="106">
+      <c r="H31" s="151">
         <v>62</v>
       </c>
-      <c r="J6" s="106">
+      <c r="I31" s="151">
         <v>14.9</v>
       </c>
-      <c r="K6" s="106">
+      <c r="J31" s="151">
         <v>11</v>
       </c>
-      <c r="L6" s="106">
+      <c r="K31" s="151">
         <v>10</v>
       </c>
-      <c r="M6" s="106">
+      <c r="L31" s="166">
         <v>15.6</v>
       </c>
-      <c r="N6" s="106">
+      <c r="M31" s="167">
         <v>20.3</v>
       </c>
-      <c r="O6" s="106"/>
-[...4 lines deleted...]
-        <f t="shared" si="0"/>
+      <c r="N31" s="149">
+        <v>21.3</v>
+      </c>
+      <c r="O31" s="149">
         <v>22.3</v>
       </c>
-      <c r="T6" s="99"/>
-[...12 lines deleted...]
-      <c r="D7" s="26" t="s">
+      <c r="P31" s="155">
+        <v>21.7</v>
+      </c>
+      <c r="Q31" s="185">
+        <v>27.7</v>
+      </c>
+      <c r="R31" s="188">
+        <v>22.7</v>
+      </c>
+      <c r="S31" s="191"/>
+      <c r="T31" s="191"/>
+      <c r="U31" s="191"/>
+    </row>
+    <row r="32" spans="1:21" x14ac:dyDescent="0.3">
+      <c r="A32" s="143" t="s">
+        <v>287</v>
+      </c>
+      <c r="B32" s="146" t="s">
+        <v>288</v>
+      </c>
+      <c r="C32" s="175" t="s">
+        <v>28</v>
+      </c>
+      <c r="D32" s="150">
+        <v>610647</v>
+      </c>
+      <c r="E32" s="197">
+        <v>166658</v>
+      </c>
+      <c r="F32" s="193">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="G32" s="151">
+        <v>28.4</v>
+      </c>
+      <c r="H32" s="151">
+        <v>28.7</v>
+      </c>
+      <c r="I32" s="161">
+        <v>22</v>
+      </c>
+      <c r="J32" s="161">
+        <v>15.9</v>
+      </c>
+      <c r="K32" s="161">
+        <v>20.2</v>
+      </c>
+      <c r="L32" s="168">
+        <v>18.8</v>
+      </c>
+      <c r="M32" s="165">
+        <v>16.2</v>
+      </c>
+      <c r="N32" s="149">
+        <v>16.2</v>
+      </c>
+      <c r="O32" s="149">
+        <v>8.8000000000000007</v>
+      </c>
+      <c r="P32" s="155">
+        <v>38.1</v>
+      </c>
+      <c r="Q32" s="185">
+        <v>22.2</v>
+      </c>
+      <c r="R32" s="188">
+        <v>21.3</v>
+      </c>
+      <c r="S32" s="191"/>
+      <c r="T32" s="191"/>
+      <c r="U32" s="191"/>
+    </row>
+    <row r="33" spans="1:18" x14ac:dyDescent="0.3">
+      <c r="A33" s="143" t="s">
+        <v>291</v>
+      </c>
+      <c r="B33" s="146" t="s">
+        <v>292</v>
+      </c>
+      <c r="C33" s="175" t="s">
         <v>17</v>
       </c>
-      <c r="E7" s="26">
-[...50 lines deleted...]
-      <c r="D8" s="26" t="s">
+      <c r="D33" s="150">
+        <v>611719</v>
+      </c>
+      <c r="E33" s="197">
+        <v>165218</v>
+      </c>
+      <c r="F33" s="193">
+        <v>22.8</v>
+      </c>
+      <c r="G33" s="151">
+        <v>31</v>
+      </c>
+      <c r="H33" s="151">
+        <v>34.1</v>
+      </c>
+      <c r="I33" s="163">
+        <v>27.2</v>
+      </c>
+      <c r="J33" s="163">
+        <v>25.3</v>
+      </c>
+      <c r="K33" s="161">
+        <v>25.3</v>
+      </c>
+      <c r="L33" s="168">
+        <v>21.5</v>
+      </c>
+      <c r="M33" s="165">
+        <v>21.4</v>
+      </c>
+      <c r="N33" s="149">
+        <v>20.6</v>
+      </c>
+      <c r="O33" s="149">
+        <v>21.3</v>
+      </c>
+      <c r="P33" s="155">
+        <v>26.5</v>
+      </c>
+      <c r="Q33" s="185">
+        <v>27.2</v>
+      </c>
+      <c r="R33" s="188">
+        <v>25.4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="15" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="144" t="s">
+        <v>294</v>
+      </c>
+      <c r="B34" s="148" t="s">
+        <v>295</v>
+      </c>
+      <c r="C34" s="176" t="s">
         <v>17</v>
       </c>
-      <c r="E8" s="26">
-[...23 lines deleted...]
-      <c r="M8" s="106">
+      <c r="D34" s="177">
+        <v>613610</v>
+      </c>
+      <c r="E34" s="198">
+        <v>156735</v>
+      </c>
+      <c r="F34" s="195">
+        <v>15.9</v>
+      </c>
+      <c r="G34" s="178">
+        <v>32.6</v>
+      </c>
+      <c r="H34" s="178">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="I34" s="178">
+        <v>28.8</v>
+      </c>
+      <c r="J34" s="178">
+        <v>21.7</v>
+      </c>
+      <c r="K34" s="178">
+        <v>16.2</v>
+      </c>
+      <c r="L34" s="178">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="M34" s="179">
+        <v>16.2</v>
+      </c>
+      <c r="N34" s="180">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="O34" s="181">
         <v>19.3</v>
       </c>
-      <c r="N8" s="106">
-[...464 lines deleted...]
-      <c r="G17" s="106">
+      <c r="P34" s="182">
         <v>22.8</v>
       </c>
-      <c r="H17" s="106">
-[...14 lines deleted...]
-      <c r="M17" s="106">
+      <c r="Q34" s="186">
+        <v>16.3</v>
+      </c>
+      <c r="R34" s="189">
         <v>21.5</v>
       </c>
-      <c r="N17" s="106">
-[...2978 lines deleted...]
-      <c r="R34" s="79"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Site Information</vt:lpstr>
+      <vt:lpstr>2023 Raw DT Data</vt:lpstr>
+      <vt:lpstr>2024 Raw DT Data</vt:lpstr>
+      <vt:lpstr> Kent Air 2023</vt:lpstr>
+      <vt:lpstr>Kent Air 2024</vt:lpstr>
+      <vt:lpstr>Kent Air 2025</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Tricia Jordan</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_06090abc-60d5-4adc-8b10-b5850aa75fea_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_06090abc-60d5-4adc-8b10-b5850aa75fea_SetDate">
     <vt:lpwstr>2024-09-05T12:35:23Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_06090abc-60d5-4adc-8b10-b5850aa75fea_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_06090abc-60d5-4adc-8b10-b5850aa75fea_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_06090abc-60d5-4adc-8b10-b5850aa75fea_SiteId">
     <vt:lpwstr>c8e16362-ce95-4dc6-99cf-0efb1c517793</vt:lpwstr>
   </property>