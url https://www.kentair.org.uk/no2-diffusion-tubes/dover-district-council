--- v1 (2025-12-17)
+++ v2 (2026-05-24)
@@ -1,116 +1,118 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://dovergovuk.sharepoint.com/sites/msteams_6596c0/Shared Documents/General/Environmental Protection/Air quality/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="222" documentId="13_ncr:1_{1E5073D2-4E0F-4D59-962D-EE2D23564E7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{08B8585B-D907-4C25-8969-12632D1B8710}"/>
+  <xr:revisionPtr revIDLastSave="410" documentId="13_ncr:1_{1E5073D2-4E0F-4D59-962D-EE2D23564E7D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{A1A5B62A-16BD-4DDA-93FB-07AD5814E536}"/>
   <bookViews>
-    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="4" xr2:uid="{5FD553DF-2112-49AE-A43A-A5302719804D}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="5" xr2:uid="{5FD553DF-2112-49AE-A43A-A5302719804D}"/>
   </bookViews>
   <sheets>
     <sheet name="2022" sheetId="5" r:id="rId1"/>
     <sheet name="2023" sheetId="6" r:id="rId2"/>
     <sheet name="2024" sheetId="7" r:id="rId3"/>
     <sheet name="calcs" sheetId="9" r:id="rId4"/>
     <sheet name="2025" sheetId="8" r:id="rId5"/>
-    <sheet name="2021" sheetId="1" r:id="rId6"/>
-[...2 lines deleted...]
-    <sheet name="2018" sheetId="4" r:id="rId9"/>
+    <sheet name="2026" sheetId="10" r:id="rId6"/>
+    <sheet name="2021" sheetId="1" r:id="rId7"/>
+    <sheet name="2020" sheetId="2" r:id="rId8"/>
+    <sheet name="2019" sheetId="3" r:id="rId9"/>
+    <sheet name="2018" sheetId="4" r:id="rId10"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="S24" i="7" l="1"/>
   <c r="S14" i="7"/>
   <c r="S6" i="7"/>
   <c r="S28" i="1"/>
   <c r="S25" i="1"/>
   <c r="S22" i="1"/>
   <c r="S9" i="1"/>
   <c r="S7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1128" uniqueCount="127">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1234" uniqueCount="127">
   <si>
     <t>Dover District NO2 diffusion tube results for (Jan - Dec 2022) µg m-3</t>
   </si>
   <si>
     <t>Site Name</t>
   </si>
   <si>
     <t>Sample No</t>
   </si>
   <si>
     <t>Site Location (Address)</t>
   </si>
   <si>
     <t>Environment</t>
   </si>
   <si>
     <t>Easting</t>
   </si>
   <si>
     <t>Northing</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
@@ -558,51 +560,51 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -856,64 +858,64 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F03E905C-EF84-4BEB-AAE9-3F1C757E6864}">
   <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView topLeftCell="B1" workbookViewId="0">
       <selection activeCell="S17" sqref="S17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10.1796875" customWidth="1"/>
     <col min="3" max="3" width="41.7265625" customWidth="1"/>
     <col min="4" max="4" width="23.81640625" customWidth="1"/>
     <col min="5" max="5" width="7.81640625" customWidth="1"/>
     <col min="6" max="6" width="8.54296875" customWidth="1"/>
     <col min="19" max="19" width="20.1796875" customWidth="1"/>
     <col min="20" max="20" width="30" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="20" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2651,50 +2653,1457 @@
         <v>15.7</v>
       </c>
       <c r="Q29">
         <v>13.2</v>
       </c>
       <c r="R29">
         <v>16.2</v>
       </c>
       <c r="S29">
         <v>21.5</v>
       </c>
       <c r="T29">
         <v>16.600000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A30" s="5"/>
       <c r="B30" s="5"/>
       <c r="C30" s="5"/>
       <c r="D30" s="5"/>
       <c r="E30" s="5"/>
       <c r="F30" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CA03B7D3-F693-4B2D-9AD7-FD26194D0B40}">
+  <dimension ref="A1:U25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D28" sqref="D28"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="9.7265625" customWidth="1"/>
+    <col min="2" max="2" width="10.26953125" customWidth="1"/>
+    <col min="3" max="3" width="41.26953125" customWidth="1"/>
+    <col min="4" max="4" width="24.1796875" customWidth="1"/>
+    <col min="15" max="15" width="9.54296875" customWidth="1"/>
+    <col min="17" max="18" width="9.1796875" customWidth="1"/>
+    <col min="19" max="19" width="11.453125" customWidth="1"/>
+    <col min="20" max="20" width="28.7265625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" ht="20" x14ac:dyDescent="0.4">
+      <c r="A1" s="1" t="s">
+        <v>113</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+    </row>
+    <row r="2" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="K2" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="L2" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="M2" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="N2" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="O2" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="P2" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q2" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R2" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="S2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="T2" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="U2" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E3" s="4">
+        <v>630944</v>
+      </c>
+      <c r="F3" s="4">
+        <v>143159</v>
+      </c>
+      <c r="G3" s="6">
+        <v>23.4</v>
+      </c>
+      <c r="H3" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I3" s="6">
+        <v>28.7</v>
+      </c>
+      <c r="J3" s="6">
+        <v>22.4</v>
+      </c>
+      <c r="K3" s="6">
+        <v>20.2</v>
+      </c>
+      <c r="L3" s="6">
+        <v>17.3</v>
+      </c>
+      <c r="M3" s="6">
+        <v>20.9</v>
+      </c>
+      <c r="N3" s="6">
+        <v>18.5</v>
+      </c>
+      <c r="O3" s="6">
+        <v>16</v>
+      </c>
+      <c r="P3" s="6">
+        <v>22.6</v>
+      </c>
+      <c r="Q3" s="6">
+        <v>26.6</v>
+      </c>
+      <c r="R3" s="6">
+        <v>17.899999999999999</v>
+      </c>
+      <c r="S3" s="6">
+        <v>21.3</v>
+      </c>
+      <c r="T3" s="6">
+        <v>16.399999999999999</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E4" s="4">
+        <v>632298</v>
+      </c>
+      <c r="F4" s="4">
+        <v>141469</v>
+      </c>
+      <c r="G4" s="6">
+        <v>31.4</v>
+      </c>
+      <c r="H4" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I4" s="6">
+        <v>67.400000000000006</v>
+      </c>
+      <c r="J4" s="6">
+        <v>60.8</v>
+      </c>
+      <c r="K4" s="6">
+        <v>53.3</v>
+      </c>
+      <c r="L4" s="6">
+        <v>45</v>
+      </c>
+      <c r="M4" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="N4" s="6">
+        <v>51.3</v>
+      </c>
+      <c r="O4" s="6">
+        <v>45.7</v>
+      </c>
+      <c r="P4" s="6">
+        <v>49.4</v>
+      </c>
+      <c r="Q4" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="R4" s="6">
+        <v>48.9</v>
+      </c>
+      <c r="S4" s="6">
+        <v>50.4</v>
+      </c>
+      <c r="T4" s="6">
+        <v>38.799999999999997</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="4">
+        <v>632317</v>
+      </c>
+      <c r="F5" s="4">
+        <v>141429</v>
+      </c>
+      <c r="G5" s="6">
+        <v>28.1</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I5" s="6">
+        <v>56.8</v>
+      </c>
+      <c r="J5" s="6">
+        <v>47.1</v>
+      </c>
+      <c r="K5" s="6">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="L5" s="6">
+        <v>33</v>
+      </c>
+      <c r="M5" s="6">
+        <v>50.1</v>
+      </c>
+      <c r="N5" s="6">
+        <v>37</v>
+      </c>
+      <c r="O5" s="6">
+        <v>34</v>
+      </c>
+      <c r="P5" s="6">
+        <v>37.6</v>
+      </c>
+      <c r="Q5" s="6">
+        <v>42.7</v>
+      </c>
+      <c r="R5" s="6">
+        <v>34.6</v>
+      </c>
+      <c r="S5" s="6">
+        <v>39.700000000000003</v>
+      </c>
+      <c r="T5" s="6">
+        <v>30.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="4" t="s">
+        <v>33</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="4">
+        <v>632317</v>
+      </c>
+      <c r="F6" s="4">
+        <v>141429</v>
+      </c>
+      <c r="G6" s="6">
+        <v>42.9</v>
+      </c>
+      <c r="H6" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I6" s="6">
+        <v>56.6</v>
+      </c>
+      <c r="J6" s="6">
+        <v>44.5</v>
+      </c>
+      <c r="K6" s="6">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="L6" s="6">
+        <v>32.4</v>
+      </c>
+      <c r="M6" s="6">
+        <v>40.799999999999997</v>
+      </c>
+      <c r="N6" s="6">
+        <v>36</v>
+      </c>
+      <c r="O6" s="6">
+        <v>32.6</v>
+      </c>
+      <c r="P6" s="6">
+        <v>39.299999999999997</v>
+      </c>
+      <c r="Q6" s="6">
+        <v>34.5</v>
+      </c>
+      <c r="R6" s="6">
+        <v>33.200000000000003</v>
+      </c>
+      <c r="S6" s="6">
+        <v>39.1</v>
+      </c>
+      <c r="T6" s="6">
+        <v>30.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E7" s="4">
+        <v>632317</v>
+      </c>
+      <c r="F7" s="4">
+        <v>141429</v>
+      </c>
+      <c r="G7" s="6">
+        <v>46.1</v>
+      </c>
+      <c r="H7" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I7" s="6">
+        <v>52.7</v>
+      </c>
+      <c r="J7" s="6">
+        <v>37.200000000000003</v>
+      </c>
+      <c r="K7" s="6">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="L7" s="6">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="M7" s="6">
+        <v>47.7</v>
+      </c>
+      <c r="N7" s="6">
+        <v>38.5</v>
+      </c>
+      <c r="O7" s="6">
+        <v>32.299999999999997</v>
+      </c>
+      <c r="P7" s="6">
+        <v>34.4</v>
+      </c>
+      <c r="Q7" s="6">
+        <v>34.5</v>
+      </c>
+      <c r="R7" s="6">
+        <v>36.1</v>
+      </c>
+      <c r="S7" s="6">
+        <v>39.200000000000003</v>
+      </c>
+      <c r="T7" s="6">
+        <v>30.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="4">
+        <v>631576</v>
+      </c>
+      <c r="F8" s="4">
+        <v>140474</v>
+      </c>
+      <c r="G8" s="6">
+        <v>47</v>
+      </c>
+      <c r="H8" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I8" s="6">
+        <v>48.9</v>
+      </c>
+      <c r="J8" s="6">
+        <v>57</v>
+      </c>
+      <c r="K8" s="6">
+        <v>42.3</v>
+      </c>
+      <c r="L8" s="6">
+        <v>40.9</v>
+      </c>
+      <c r="M8" s="6">
+        <v>59.5</v>
+      </c>
+      <c r="N8" s="6">
+        <v>46.3</v>
+      </c>
+      <c r="O8" s="6">
+        <v>42.1</v>
+      </c>
+      <c r="P8" s="6">
+        <v>42.2</v>
+      </c>
+      <c r="Q8" s="6">
+        <v>44.2</v>
+      </c>
+      <c r="R8" s="6">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="S8" s="6">
+        <v>45.8</v>
+      </c>
+      <c r="T8" s="6">
+        <v>35.299999999999997</v>
+      </c>
+    </row>
+    <row r="9" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" s="4">
+        <v>631576</v>
+      </c>
+      <c r="F9" s="4">
+        <v>140474</v>
+      </c>
+      <c r="G9" s="6">
+        <v>46.5</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I9" s="6">
+        <v>56.6</v>
+      </c>
+      <c r="J9" s="6">
+        <v>51.1</v>
+      </c>
+      <c r="K9" s="6">
+        <v>46.3</v>
+      </c>
+      <c r="L9" s="6">
+        <v>42.2</v>
+      </c>
+      <c r="M9" s="6">
+        <v>61.3</v>
+      </c>
+      <c r="N9" s="6">
+        <v>46</v>
+      </c>
+      <c r="O9" s="6">
+        <v>41</v>
+      </c>
+      <c r="P9" s="6">
+        <v>32.6</v>
+      </c>
+      <c r="Q9" s="6">
+        <v>46.6</v>
+      </c>
+      <c r="R9" s="6">
+        <v>31.3</v>
+      </c>
+      <c r="S9" s="6">
+        <v>45.6</v>
+      </c>
+      <c r="T9" s="6">
+        <v>35.1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E10" s="4">
+        <v>631576</v>
+      </c>
+      <c r="F10" s="4">
+        <v>140474</v>
+      </c>
+      <c r="G10" s="6">
+        <v>49.4</v>
+      </c>
+      <c r="H10" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I10" s="6">
+        <v>50.6</v>
+      </c>
+      <c r="J10" s="6">
+        <v>54.6</v>
+      </c>
+      <c r="K10" s="6">
+        <v>40</v>
+      </c>
+      <c r="L10" s="6">
+        <v>37.9</v>
+      </c>
+      <c r="M10" s="6">
+        <v>56.8</v>
+      </c>
+      <c r="N10" s="6">
+        <v>44.1</v>
+      </c>
+      <c r="O10" s="6">
+        <v>38.9</v>
+      </c>
+      <c r="P10" s="6">
+        <v>49.2</v>
+      </c>
+      <c r="Q10" s="6">
+        <v>41.2</v>
+      </c>
+      <c r="R10" s="6">
+        <v>31.9</v>
+      </c>
+      <c r="S10" s="6">
+        <v>45</v>
+      </c>
+      <c r="T10" s="6">
+        <v>34.700000000000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E11" s="4">
+        <v>631986</v>
+      </c>
+      <c r="F11" s="4">
+        <v>141321</v>
+      </c>
+      <c r="G11" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="H11" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I11" s="6">
+        <v>45.9</v>
+      </c>
+      <c r="J11" s="6">
+        <v>48.2</v>
+      </c>
+      <c r="K11" s="6">
+        <v>41.6</v>
+      </c>
+      <c r="L11" s="6">
+        <v>29.8</v>
+      </c>
+      <c r="M11" s="6">
+        <v>43.8</v>
+      </c>
+      <c r="N11" s="6">
+        <v>35.6</v>
+      </c>
+      <c r="O11" s="6">
+        <v>29.1</v>
+      </c>
+      <c r="P11" s="6">
+        <v>30.8</v>
+      </c>
+      <c r="Q11" s="6">
+        <v>41.1</v>
+      </c>
+      <c r="R11" s="6">
+        <v>33.5</v>
+      </c>
+      <c r="S11" s="6">
+        <v>37.9</v>
+      </c>
+      <c r="T11" s="6">
+        <v>29.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E12" s="4">
+        <v>631825</v>
+      </c>
+      <c r="F12" s="4">
+        <v>141112</v>
+      </c>
+      <c r="G12" s="6">
+        <v>51.1</v>
+      </c>
+      <c r="H12" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I12" s="6">
+        <v>62.2</v>
+      </c>
+      <c r="J12" s="6">
+        <v>62</v>
+      </c>
+      <c r="K12" s="6">
+        <v>56.1</v>
+      </c>
+      <c r="L12" s="6">
+        <v>44.5</v>
+      </c>
+      <c r="M12" s="6">
+        <v>63</v>
+      </c>
+      <c r="N12" s="6">
+        <v>47.1</v>
+      </c>
+      <c r="O12" s="6">
+        <v>42.5</v>
+      </c>
+      <c r="P12" s="6">
+        <v>43.8</v>
+      </c>
+      <c r="Q12" s="6">
+        <v>49.1</v>
+      </c>
+      <c r="R12" s="6">
+        <v>42.9</v>
+      </c>
+      <c r="S12" s="6">
+        <v>51.3</v>
+      </c>
+      <c r="T12" s="6">
+        <v>39.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E13" s="4">
+        <v>631858</v>
+      </c>
+      <c r="F13" s="4">
+        <v>141167</v>
+      </c>
+      <c r="G13" s="6">
+        <v>46.3</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I13" s="6">
+        <v>57.5</v>
+      </c>
+      <c r="J13" s="6">
+        <v>49.1</v>
+      </c>
+      <c r="K13" s="6">
+        <v>38.4</v>
+      </c>
+      <c r="L13" s="6">
+        <v>30</v>
+      </c>
+      <c r="M13" s="6">
+        <v>47.9</v>
+      </c>
+      <c r="N13" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="O13" s="6">
+        <v>38.9</v>
+      </c>
+      <c r="P13" s="6">
+        <v>38.9</v>
+      </c>
+      <c r="Q13" s="6">
+        <v>47.6</v>
+      </c>
+      <c r="R13" s="6">
+        <v>34.799999999999997</v>
+      </c>
+      <c r="S13" s="6">
+        <v>42.9</v>
+      </c>
+      <c r="T13" s="6">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E14" s="4">
+        <v>631729</v>
+      </c>
+      <c r="F14" s="4">
+        <v>140965</v>
+      </c>
+      <c r="G14" s="6">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="H14" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I14" s="6">
+        <v>45.7</v>
+      </c>
+      <c r="J14" s="6">
+        <v>51.6</v>
+      </c>
+      <c r="K14" s="6">
+        <v>57.7</v>
+      </c>
+      <c r="L14" s="6">
+        <v>47.8</v>
+      </c>
+      <c r="M14" s="6">
+        <v>52.7</v>
+      </c>
+      <c r="N14" s="6">
+        <v>44.2</v>
+      </c>
+      <c r="O14" s="6">
+        <v>36.6</v>
+      </c>
+      <c r="P14" s="6">
+        <v>42</v>
+      </c>
+      <c r="Q14" s="6">
+        <v>42.3</v>
+      </c>
+      <c r="R14" s="6">
+        <v>34.9</v>
+      </c>
+      <c r="S14" s="6">
+        <v>45.1</v>
+      </c>
+      <c r="T14" s="6">
+        <v>34.700000000000003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E15" s="4">
+        <v>631369</v>
+      </c>
+      <c r="F15" s="4">
+        <v>141961</v>
+      </c>
+      <c r="G15" s="6">
+        <v>38.5</v>
+      </c>
+      <c r="H15" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I15" s="6">
+        <v>46.3</v>
+      </c>
+      <c r="J15" s="6">
+        <v>46.5</v>
+      </c>
+      <c r="K15" s="6">
+        <v>38.6</v>
+      </c>
+      <c r="L15" s="6">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="M15" s="6">
+        <v>51.4</v>
+      </c>
+      <c r="N15" s="6">
+        <v>40.700000000000003</v>
+      </c>
+      <c r="O15" s="6">
+        <v>33.5</v>
+      </c>
+      <c r="P15" s="6">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="Q15" s="6">
+        <v>45.7</v>
+      </c>
+      <c r="R15" s="6">
+        <v>40.9</v>
+      </c>
+      <c r="S15" s="6">
+        <v>41</v>
+      </c>
+      <c r="T15" s="6">
+        <v>31.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E16" s="4">
+        <v>631601</v>
+      </c>
+      <c r="F16" s="4">
+        <v>141722</v>
+      </c>
+      <c r="G16" s="6">
+        <v>53.8</v>
+      </c>
+      <c r="H16" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I16" s="6">
+        <v>63.7</v>
+      </c>
+      <c r="J16" s="6">
+        <v>55.9</v>
+      </c>
+      <c r="K16" s="6">
+        <v>62.2</v>
+      </c>
+      <c r="L16" s="6">
+        <v>39.5</v>
+      </c>
+      <c r="M16" s="6">
+        <v>53.2</v>
+      </c>
+      <c r="N16" s="6">
+        <v>46.4</v>
+      </c>
+      <c r="O16" s="6">
+        <v>47</v>
+      </c>
+      <c r="P16" s="6">
+        <v>42.8</v>
+      </c>
+      <c r="Q16" s="6">
+        <v>57.3</v>
+      </c>
+      <c r="R16" s="6">
+        <v>54.8</v>
+      </c>
+      <c r="S16" s="6">
+        <v>52.4</v>
+      </c>
+      <c r="T16" s="6">
+        <v>40.299999999999997</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E17" s="4">
+        <v>631601</v>
+      </c>
+      <c r="F17" s="4">
+        <v>141722</v>
+      </c>
+      <c r="G17" s="6">
+        <v>54</v>
+      </c>
+      <c r="H17" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I17" s="6">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="J17" s="6">
+        <v>62.6</v>
+      </c>
+      <c r="K17" s="6">
+        <v>58</v>
+      </c>
+      <c r="L17" s="6">
+        <v>41.8</v>
+      </c>
+      <c r="M17" s="6">
+        <v>54.2</v>
+      </c>
+      <c r="N17" s="6">
+        <v>51.4</v>
+      </c>
+      <c r="O17" s="6">
+        <v>53.3</v>
+      </c>
+      <c r="P17" s="6">
+        <v>49.3</v>
+      </c>
+      <c r="Q17" s="6">
+        <v>54.2</v>
+      </c>
+      <c r="R17" s="6">
+        <v>51.9</v>
+      </c>
+      <c r="S17" s="6">
+        <v>54.1</v>
+      </c>
+      <c r="T17" s="6">
+        <v>41.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E18" s="4">
+        <v>631601</v>
+      </c>
+      <c r="F18" s="4">
+        <v>141722</v>
+      </c>
+      <c r="G18" s="6">
+        <v>58.8</v>
+      </c>
+      <c r="H18" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I18" s="6">
+        <v>66.7</v>
+      </c>
+      <c r="J18" s="6">
+        <v>68.900000000000006</v>
+      </c>
+      <c r="K18" s="6">
+        <v>50.8</v>
+      </c>
+      <c r="L18" s="6">
+        <v>38.1</v>
+      </c>
+      <c r="M18" s="6">
+        <v>64.2</v>
+      </c>
+      <c r="N18" s="6">
+        <v>48.8</v>
+      </c>
+      <c r="O18" s="6">
+        <v>48.6</v>
+      </c>
+      <c r="P18" s="6">
+        <v>52.5</v>
+      </c>
+      <c r="Q18" s="6">
+        <v>53.3</v>
+      </c>
+      <c r="R18" s="6">
+        <v>54.2</v>
+      </c>
+      <c r="S18" s="6">
+        <v>53.2</v>
+      </c>
+      <c r="T18" s="6">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" s="5">
+        <v>632657</v>
+      </c>
+      <c r="F19" s="5">
+        <v>141499</v>
+      </c>
+      <c r="G19" s="6">
+        <v>42.7</v>
+      </c>
+      <c r="H19" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I19" s="6">
+        <v>50.1</v>
+      </c>
+      <c r="J19" s="6">
+        <v>52.7</v>
+      </c>
+      <c r="K19" s="6">
+        <v>53.7</v>
+      </c>
+      <c r="L19" s="6">
+        <v>43.3</v>
+      </c>
+      <c r="M19" s="6">
+        <v>55.7</v>
+      </c>
+      <c r="N19" s="6">
+        <v>46.6</v>
+      </c>
+      <c r="O19" s="6">
+        <v>38.200000000000003</v>
+      </c>
+      <c r="P19" s="6">
+        <v>38</v>
+      </c>
+      <c r="Q19" s="6">
+        <v>49.2</v>
+      </c>
+      <c r="R19" s="6">
+        <v>42.3</v>
+      </c>
+      <c r="S19" s="6">
+        <v>46.6</v>
+      </c>
+      <c r="T19" s="6">
+        <v>35.9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" s="5">
+        <v>632835</v>
+      </c>
+      <c r="F20" s="5">
+        <v>141572</v>
+      </c>
+      <c r="G20" s="6">
+        <v>59.36</v>
+      </c>
+      <c r="H20" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I20" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="J20" s="6">
+        <v>65.8</v>
+      </c>
+      <c r="K20" s="6">
+        <v>60.7</v>
+      </c>
+      <c r="L20" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="M20" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="N20" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="O20" s="6">
+        <v>44.6</v>
+      </c>
+      <c r="P20" s="6">
+        <v>43.1</v>
+      </c>
+      <c r="Q20" s="6">
+        <v>46.5</v>
+      </c>
+      <c r="R20" s="6">
+        <v>45.1</v>
+      </c>
+      <c r="S20" s="6">
+        <v>52.2</v>
+      </c>
+      <c r="T20" s="6">
+        <v>40.200000000000003</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E21" s="5">
+        <v>631598</v>
+      </c>
+      <c r="F21" s="5">
+        <v>141763</v>
+      </c>
+      <c r="G21" s="6">
+        <v>43</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I21" s="6">
+        <v>53.6</v>
+      </c>
+      <c r="J21" s="6">
+        <v>44.5</v>
+      </c>
+      <c r="K21" s="6">
+        <v>43.5</v>
+      </c>
+      <c r="L21" s="6">
+        <v>32.4</v>
+      </c>
+      <c r="M21" s="6">
+        <v>45.4</v>
+      </c>
+      <c r="N21" s="6">
+        <v>38.9</v>
+      </c>
+      <c r="O21" s="6">
+        <v>33.1</v>
+      </c>
+      <c r="P21" s="6">
+        <v>40.6</v>
+      </c>
+      <c r="Q21" s="6">
+        <v>35.9</v>
+      </c>
+      <c r="R21" s="6">
+        <v>41.4</v>
+      </c>
+      <c r="S21" s="6">
+        <v>41.1</v>
+      </c>
+      <c r="T21" s="6">
+        <v>31.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A22" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E22" s="5">
+        <v>631581</v>
+      </c>
+      <c r="F22" s="5">
+        <v>141744</v>
+      </c>
+      <c r="G22" s="6">
+        <v>50.5</v>
+      </c>
+      <c r="H22" s="6" t="s">
+        <v>114</v>
+      </c>
+      <c r="I22" s="6">
+        <v>55.4</v>
+      </c>
+      <c r="J22" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="K22" s="6">
+        <v>49.6</v>
+      </c>
+      <c r="L22" s="6">
+        <v>35.5</v>
+      </c>
+      <c r="M22" s="6">
+        <v>70.7</v>
+      </c>
+      <c r="N22" s="6">
+        <v>56.7</v>
+      </c>
+      <c r="O22" s="6">
+        <v>56.5</v>
+      </c>
+      <c r="P22" s="6">
+        <v>50.4</v>
+      </c>
+      <c r="Q22" s="6">
+        <v>54.6</v>
+      </c>
+      <c r="R22" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="S22" s="6">
+        <v>53.3</v>
+      </c>
+      <c r="T22" s="6">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="4"/>
+      <c r="B23" s="4"/>
+      <c r="C23" s="4"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+      <c r="M23" s="6"/>
+      <c r="N23" s="6"/>
+      <c r="O23" s="6"/>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="6"/>
+      <c r="R23" s="6"/>
+      <c r="S23" s="6"/>
+      <c r="T23" s="6"/>
+    </row>
+    <row r="24" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="6"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="6"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="6"/>
+      <c r="O24" s="6"/>
+      <c r="P24" s="6"/>
+      <c r="Q24" s="6"/>
+      <c r="R24" s="6"/>
+      <c r="S24" s="6"/>
+      <c r="T24" s="6"/>
+    </row>
+    <row r="25" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A25" s="4"/>
+      <c r="B25" s="4"/>
+      <c r="C25" s="4"/>
+      <c r="D25" s="5"/>
+      <c r="E25" s="5"/>
+      <c r="F25" s="5"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="6"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="6"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="6"/>
+      <c r="O25" s="6"/>
+      <c r="P25" s="6"/>
+      <c r="Q25" s="6"/>
+      <c r="R25" s="6"/>
+      <c r="S25" s="6"/>
+      <c r="T25" s="6"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6E3E968C-9AF1-42DB-9325-9884351EE4EE}">
   <dimension ref="A1:U30"/>
   <sheetViews>
     <sheetView topLeftCell="C1" workbookViewId="0">
       <selection activeCell="S1" sqref="S1:S1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10.1796875" customWidth="1"/>
     <col min="3" max="3" width="41.7265625" customWidth="1"/>
     <col min="4" max="4" width="23.81640625" customWidth="1"/>
     <col min="5" max="5" width="11.08984375" customWidth="1"/>
     <col min="6" max="6" width="8.54296875" customWidth="1"/>
     <col min="19" max="19" width="11.81640625" customWidth="1"/>
     <col min="20" max="20" width="22.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="20" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
@@ -6406,52 +7815,52 @@
       </c>
       <c r="B27" s="4">
         <v>16.7</v>
       </c>
     </row>
     <row r="28" spans="1:2" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A28" s="5">
         <v>23.5</v>
       </c>
       <c r="B28" s="4"/>
     </row>
     <row r="29" spans="1:2" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A29" s="5">
         <v>23.4</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5F2DDCDE-6BFC-49E1-A737-051D4E10493B}">
   <dimension ref="A1:U24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="O22" sqref="O22"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J27" sqref="J27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.90625" customWidth="1"/>
     <col min="2" max="2" width="10.54296875" customWidth="1"/>
     <col min="3" max="3" width="41.6328125" customWidth="1"/>
     <col min="4" max="4" width="23.6328125" customWidth="1"/>
     <col min="7" max="7" width="8.7265625" style="8"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="20" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>125</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
     </row>
     <row r="2" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
@@ -6513,945 +7922,2102 @@
         <v>20</v>
       </c>
       <c r="U2" s="2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A3" s="4" t="s">
         <v>22</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>23</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E3" s="4">
         <v>630944</v>
       </c>
       <c r="F3" s="4">
         <v>143159</v>
       </c>
-      <c r="G3" s="8">
+      <c r="G3" s="5">
         <v>18</v>
       </c>
       <c r="H3" s="4">
         <v>17.7</v>
       </c>
       <c r="I3" s="4">
         <v>22.2</v>
       </c>
       <c r="J3" s="4">
         <v>22.1</v>
       </c>
       <c r="K3" s="4">
         <v>13.3</v>
       </c>
       <c r="L3" s="4">
         <v>14</v>
       </c>
       <c r="M3" s="4">
         <v>10.9</v>
       </c>
       <c r="N3" s="4">
         <v>11.4</v>
       </c>
       <c r="O3" s="4">
         <v>10.8</v>
+      </c>
+      <c r="P3" s="4">
+        <v>11.2</v>
+      </c>
+      <c r="Q3" s="4">
+        <v>12.4</v>
+      </c>
+      <c r="R3" s="4">
+        <v>16.399999999999999</v>
+      </c>
+      <c r="S3" s="5">
+        <v>15</v>
+      </c>
+      <c r="T3" s="4">
+        <v>11.7</v>
       </c>
     </row>
     <row r="4" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A4" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>27</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E4" s="4">
         <v>632317</v>
       </c>
       <c r="F4" s="4">
         <v>141429</v>
       </c>
-      <c r="G4" s="8">
+      <c r="G4" s="5">
         <v>29.1</v>
       </c>
       <c r="H4" s="4">
         <v>26.7</v>
       </c>
       <c r="I4" s="4">
         <v>33.700000000000003</v>
       </c>
       <c r="J4" s="4">
         <v>33.700000000000003</v>
       </c>
       <c r="K4" s="4">
         <v>24.3</v>
       </c>
       <c r="L4" s="4">
         <v>27.6</v>
       </c>
       <c r="M4" s="4">
         <v>23.3</v>
       </c>
       <c r="N4" s="4">
         <v>26.7</v>
       </c>
       <c r="O4" s="4">
         <v>23.6</v>
+      </c>
+      <c r="P4" s="4">
+        <v>20</v>
+      </c>
+      <c r="Q4" s="4">
+        <v>19.399999999999999</v>
+      </c>
+      <c r="R4" s="4">
+        <v>23.2</v>
+      </c>
+      <c r="S4" s="5">
+        <v>25.9</v>
+      </c>
+      <c r="T4" s="4">
+        <v>20.2</v>
       </c>
     </row>
     <row r="5" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A5" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>31</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>39</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E5" s="4">
         <v>631576</v>
       </c>
       <c r="F5" s="4">
         <v>140474</v>
       </c>
-      <c r="G5" s="8">
+      <c r="G5" s="5">
         <v>20.7</v>
       </c>
       <c r="H5" s="4">
         <v>40.6</v>
       </c>
       <c r="I5" s="4">
         <v>40</v>
       </c>
       <c r="J5" s="4">
         <v>46.1</v>
       </c>
       <c r="K5" s="4">
         <v>33.799999999999997</v>
       </c>
       <c r="L5" s="4">
         <v>48.3</v>
       </c>
       <c r="M5" s="4">
         <v>27.3</v>
       </c>
       <c r="N5" s="4">
         <v>31.4</v>
       </c>
       <c r="O5" s="4">
         <v>25.8</v>
+      </c>
+      <c r="P5" s="4">
+        <v>22.9</v>
+      </c>
+      <c r="Q5" s="4">
+        <v>22.9</v>
+      </c>
+      <c r="R5" s="4">
+        <v>28.7</v>
+      </c>
+      <c r="S5" s="5">
+        <v>32.4</v>
+      </c>
+      <c r="T5" s="4">
+        <v>25.3</v>
       </c>
     </row>
     <row r="6" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A6" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>34</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>47</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>48</v>
       </c>
       <c r="E6" s="4">
         <v>631986</v>
       </c>
       <c r="F6" s="4">
         <v>141321</v>
       </c>
-      <c r="G6" s="8">
+      <c r="G6" s="5">
         <v>31.5</v>
       </c>
       <c r="H6" s="4">
         <v>34.9</v>
       </c>
       <c r="I6" s="4">
         <v>37.299999999999997</v>
       </c>
       <c r="J6" s="4">
         <v>33.200000000000003</v>
       </c>
       <c r="K6" s="4">
         <v>24.4</v>
       </c>
       <c r="L6" s="4">
         <v>34.5</v>
       </c>
       <c r="M6" s="4">
         <v>23.1</v>
       </c>
       <c r="N6" s="4">
         <v>24</v>
       </c>
       <c r="O6" s="4">
         <v>23.5</v>
+      </c>
+      <c r="P6" s="4">
+        <v>19.100000000000001</v>
+      </c>
+      <c r="Q6" s="4">
+        <v>28.3</v>
+      </c>
+      <c r="R6" s="4">
+        <v>27.7</v>
+      </c>
+      <c r="S6" s="5">
+        <v>28.5</v>
+      </c>
+      <c r="T6" s="4">
+        <v>22.2</v>
       </c>
     </row>
     <row r="7" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A7" s="4" t="s">
         <v>61</v>
       </c>
       <c r="B7" s="4" t="s">
         <v>36</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>63</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="4">
         <v>631601</v>
       </c>
       <c r="F7" s="4">
         <v>141722</v>
       </c>
-      <c r="G7" s="8">
+      <c r="G7" s="5">
         <v>40.5</v>
       </c>
       <c r="H7" s="4">
         <v>43.1</v>
       </c>
       <c r="I7" s="4">
         <v>44.5</v>
       </c>
       <c r="J7" s="4">
         <v>37.9</v>
       </c>
       <c r="K7" s="4">
         <v>32</v>
       </c>
       <c r="L7" s="4">
         <v>39.1</v>
       </c>
       <c r="M7" s="4">
         <v>33.200000000000003</v>
       </c>
       <c r="N7" s="4">
         <v>30.3</v>
       </c>
       <c r="O7" s="4">
         <v>31.3</v>
+      </c>
+      <c r="P7" s="4">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="Q7" s="4">
+        <v>30.1</v>
+      </c>
+      <c r="R7" s="4">
+        <v>35.9</v>
+      </c>
+      <c r="S7" s="5">
+        <v>35.9</v>
+      </c>
+      <c r="T7" s="4">
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A8" s="4" t="s">
         <v>64</v>
       </c>
       <c r="B8" s="4" t="s">
         <v>38</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>63</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E8" s="4">
         <v>631601</v>
       </c>
       <c r="F8" s="4">
         <v>141722</v>
       </c>
-      <c r="G8" s="8">
+      <c r="G8" s="5">
         <v>42.1</v>
       </c>
       <c r="H8" s="4">
         <v>32.799999999999997</v>
       </c>
       <c r="I8" s="4">
         <v>43.1</v>
       </c>
       <c r="J8" s="4">
         <v>38.5</v>
       </c>
       <c r="K8" s="4">
         <v>33.9</v>
       </c>
       <c r="L8" s="4">
         <v>40.6</v>
       </c>
       <c r="M8" s="4">
         <v>33.9</v>
       </c>
       <c r="N8" s="4">
         <v>29.1</v>
       </c>
       <c r="O8" s="4">
         <v>31.6</v>
+      </c>
+      <c r="P8" s="4">
+        <v>27</v>
+      </c>
+      <c r="Q8" s="4">
+        <v>33.9</v>
+      </c>
+      <c r="R8" s="4">
+        <v>36.1</v>
+      </c>
+      <c r="S8" s="5">
+        <v>35.200000000000003</v>
+      </c>
+      <c r="T8" s="4">
+        <v>27.5</v>
       </c>
     </row>
     <row r="9" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A9" s="4" t="s">
         <v>66</v>
       </c>
       <c r="B9" s="4" t="s">
         <v>42</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>63</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E9" s="4">
         <v>631601</v>
       </c>
       <c r="F9" s="4">
         <v>141722</v>
       </c>
-      <c r="G9" s="8">
+      <c r="G9" s="5">
         <v>47.4</v>
       </c>
       <c r="H9" s="4">
         <v>35.200000000000003</v>
       </c>
       <c r="I9" s="4">
         <v>43.1</v>
       </c>
       <c r="J9" s="4">
         <v>38.4</v>
       </c>
       <c r="K9" s="4">
         <v>29.2</v>
       </c>
       <c r="L9" s="4">
         <v>38.200000000000003</v>
       </c>
       <c r="M9" s="4">
         <v>33.799999999999997</v>
       </c>
       <c r="N9" s="4">
         <v>31.3</v>
       </c>
       <c r="O9" s="4">
         <v>31.7</v>
+      </c>
+      <c r="P9" s="4">
+        <v>29.7</v>
+      </c>
+      <c r="Q9" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="R9" s="4">
+        <v>35.5</v>
+      </c>
+      <c r="S9" s="5">
+        <v>35.799999999999997</v>
+      </c>
+      <c r="T9" s="4">
+        <v>27.9</v>
       </c>
     </row>
     <row r="10" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A10" s="4" t="s">
         <v>74</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>44</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>76</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E10" s="5">
         <v>631598</v>
       </c>
       <c r="F10" s="5">
         <v>141763</v>
       </c>
-      <c r="G10" s="8">
+      <c r="G10" s="5">
         <v>10</v>
       </c>
       <c r="H10" s="4">
         <v>34.299999999999997</v>
       </c>
       <c r="I10" s="4">
         <v>34.4</v>
       </c>
       <c r="J10" s="4">
         <v>35.5</v>
       </c>
       <c r="K10" s="4">
         <v>28</v>
       </c>
       <c r="L10" s="4">
         <v>33.1</v>
       </c>
       <c r="M10" s="4">
         <v>24.4</v>
       </c>
       <c r="N10" s="4">
         <v>26.2</v>
       </c>
       <c r="O10" s="4">
         <v>26.1</v>
+      </c>
+      <c r="P10" s="4">
+        <v>23.3</v>
+      </c>
+      <c r="Q10" s="4">
+        <v>32</v>
+      </c>
+      <c r="R10" s="4">
+        <v>24.9</v>
+      </c>
+      <c r="S10" s="5">
+        <v>27.7</v>
+      </c>
+      <c r="T10" s="4">
+        <v>21.6</v>
       </c>
     </row>
     <row r="11" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="B11" s="4" t="s">
         <v>46</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>81</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E11" s="5">
         <v>631581</v>
       </c>
       <c r="F11" s="5">
         <v>141744</v>
       </c>
-      <c r="G11" s="8">
+      <c r="G11" s="5">
         <v>40.6</v>
       </c>
       <c r="H11" s="4">
         <v>37.799999999999997</v>
       </c>
       <c r="I11" s="4">
         <v>35.1</v>
       </c>
       <c r="J11" s="4">
         <v>36.5</v>
       </c>
       <c r="K11" s="4">
         <v>31.1</v>
       </c>
       <c r="L11" s="4">
         <v>36.700000000000003</v>
       </c>
       <c r="M11" s="4">
         <v>29.9</v>
       </c>
       <c r="N11" s="4">
         <v>28.3</v>
       </c>
       <c r="O11" s="4">
         <v>29.4</v>
+      </c>
+      <c r="P11" s="4">
+        <v>26.6</v>
+      </c>
+      <c r="Q11" s="4">
+        <v>32.9</v>
+      </c>
+      <c r="R11" s="4">
+        <v>34.4</v>
+      </c>
+      <c r="S11" s="5">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="T11" s="4">
+        <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A12" s="4" t="s">
         <v>58</v>
       </c>
       <c r="B12" s="4" t="s">
         <v>50</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>60</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E12" s="4">
         <v>631369</v>
       </c>
       <c r="F12" s="4">
         <v>141961</v>
       </c>
-      <c r="G12" s="8">
+      <c r="G12" s="5">
         <v>38.4</v>
       </c>
       <c r="H12" s="4">
         <v>39.9</v>
       </c>
-      <c r="I12" t="s">
+      <c r="I12" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="J12" t="s">
+      <c r="J12" s="5" t="s">
         <v>40</v>
       </c>
-      <c r="K12" t="s">
+      <c r="K12" s="5" t="s">
         <v>40</v>
       </c>
       <c r="L12" s="4">
         <v>30.2</v>
       </c>
       <c r="M12" s="4">
         <v>25.4</v>
       </c>
       <c r="N12" s="4">
         <v>21.5</v>
       </c>
       <c r="O12" s="4">
         <v>25.9</v>
+      </c>
+      <c r="P12" s="4">
+        <v>24</v>
+      </c>
+      <c r="Q12" s="4">
+        <v>17.2</v>
+      </c>
+      <c r="R12" s="4">
+        <v>26.8</v>
+      </c>
+      <c r="S12" s="5">
+        <v>27.7</v>
+      </c>
+      <c r="T12" s="4">
+        <v>21.6</v>
       </c>
     </row>
     <row r="13" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A13" s="4" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="4" t="s">
         <v>53</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>70</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E13" s="5">
         <v>632657</v>
       </c>
       <c r="F13" s="5">
         <v>141499</v>
       </c>
-      <c r="G13" s="8">
+      <c r="G13" s="5">
         <v>35.9</v>
       </c>
       <c r="H13" s="4">
         <v>34.700000000000003</v>
       </c>
       <c r="I13" s="4">
         <v>45.8</v>
       </c>
       <c r="J13" s="4">
         <v>44.5</v>
       </c>
       <c r="K13" s="4">
         <v>31.3</v>
       </c>
       <c r="L13" s="4">
         <v>34.799999999999997</v>
       </c>
       <c r="M13" s="4">
         <v>30</v>
       </c>
       <c r="N13" s="4">
         <v>33.299999999999997</v>
       </c>
       <c r="O13" s="4">
         <v>26.8</v>
+      </c>
+      <c r="P13" s="4">
+        <v>27.3</v>
+      </c>
+      <c r="Q13" s="4">
+        <v>30.1</v>
+      </c>
+      <c r="R13" s="4">
+        <v>25.5</v>
+      </c>
+      <c r="S13" s="5">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="T13" s="4">
+        <v>26</v>
       </c>
     </row>
     <row r="14" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A14" s="4" t="s">
         <v>71</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>56</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>73</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E14" s="5">
         <v>632835</v>
       </c>
       <c r="F14" s="5">
         <v>141572</v>
       </c>
-      <c r="G14" s="8">
+      <c r="G14" s="5">
         <v>36.5</v>
       </c>
       <c r="H14" s="4">
         <v>46.6</v>
       </c>
-      <c r="I14" t="s">
+      <c r="I14" s="5" t="s">
         <v>40</v>
       </c>
       <c r="J14" s="4">
         <v>46.2</v>
       </c>
       <c r="K14" s="4">
         <v>39.6</v>
       </c>
       <c r="L14" s="4">
         <v>46.1</v>
       </c>
       <c r="M14" s="4">
         <v>31.6</v>
       </c>
       <c r="N14" s="4">
         <v>33.299999999999997</v>
       </c>
       <c r="O14" s="4">
         <v>29.5</v>
+      </c>
+      <c r="P14" s="4">
+        <v>26.1</v>
+      </c>
+      <c r="Q14" s="4">
+        <v>31.1</v>
+      </c>
+      <c r="R14" s="4">
+        <v>30.6</v>
+      </c>
+      <c r="S14" s="5">
+        <v>36.1</v>
+      </c>
+      <c r="T14" s="4">
+        <v>28.2</v>
       </c>
     </row>
     <row r="15" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A15" s="4" t="s">
         <v>100</v>
       </c>
       <c r="B15" s="4" t="s">
         <v>59</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>102</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E15" s="5">
         <v>630717</v>
       </c>
       <c r="F15" s="5">
         <v>140020</v>
       </c>
-      <c r="G15" s="8">
+      <c r="G15" s="5">
         <v>16.399999999999999</v>
       </c>
       <c r="H15" s="4">
         <v>25.4</v>
       </c>
       <c r="I15" s="4">
         <v>30</v>
       </c>
       <c r="J15" s="4">
         <v>25.8</v>
       </c>
       <c r="K15" s="4">
         <v>18.5</v>
       </c>
       <c r="L15" s="4">
         <v>33.9</v>
       </c>
       <c r="M15" s="4">
         <v>13.1</v>
       </c>
       <c r="N15" s="4">
         <v>16.899999999999999</v>
       </c>
       <c r="O15" s="4">
         <v>11</v>
+      </c>
+      <c r="P15" s="4">
+        <v>7.6</v>
+      </c>
+      <c r="Q15" s="4">
+        <v>10.3</v>
+      </c>
+      <c r="R15" s="4">
+        <v>14.8</v>
+      </c>
+      <c r="S15" s="5">
+        <v>18.600000000000001</v>
+      </c>
+      <c r="T15" s="4">
+        <v>14.5</v>
       </c>
     </row>
     <row r="16" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A16" s="4" t="s">
         <v>55</v>
       </c>
       <c r="B16" s="4" t="s">
         <v>62</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>57</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E16" s="4">
         <v>631729</v>
       </c>
       <c r="F16" s="4">
         <v>140965</v>
       </c>
-      <c r="G16" s="8">
+      <c r="G16" s="5">
         <v>22.5</v>
       </c>
       <c r="H16" s="4">
         <v>36.9</v>
       </c>
       <c r="I16" s="4">
         <v>40.299999999999997</v>
       </c>
       <c r="J16" s="4">
         <v>39.299999999999997</v>
       </c>
       <c r="K16" s="4">
         <v>38.700000000000003</v>
       </c>
       <c r="L16" s="4">
         <v>39.4</v>
       </c>
       <c r="M16" s="4">
         <v>30.1</v>
       </c>
       <c r="N16" s="4">
         <v>31</v>
       </c>
       <c r="O16" s="4">
         <v>24</v>
       </c>
-    </row>
-    <row r="17" spans="1:15" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="P16" s="4">
+        <v>25</v>
+      </c>
+      <c r="Q16" s="4">
+        <v>25.9</v>
+      </c>
+      <c r="R16" s="4">
+        <v>25.7</v>
+      </c>
+      <c r="S16" s="5">
+        <v>31.6</v>
+      </c>
+      <c r="T16" s="4">
+        <v>24.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A17" s="4" t="s">
         <v>52</v>
       </c>
       <c r="B17" s="4" t="s">
         <v>65</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>54</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E17" s="4">
         <v>631858</v>
       </c>
       <c r="F17" s="4">
         <v>141167</v>
       </c>
-      <c r="G17" s="8">
+      <c r="G17" s="5">
         <v>31.9</v>
       </c>
       <c r="H17" s="4">
         <v>35.1</v>
       </c>
-      <c r="I17" t="s">
+      <c r="I17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="J17" s="4">
         <v>35.700000000000003</v>
       </c>
-      <c r="K17" t="s">
+      <c r="K17" s="5" t="s">
         <v>40</v>
       </c>
       <c r="L17" s="4">
         <v>40.299999999999997</v>
       </c>
       <c r="M17" s="4">
         <v>26</v>
       </c>
       <c r="N17" s="4">
         <v>24.1</v>
       </c>
       <c r="O17" s="4">
         <v>22.3</v>
       </c>
-    </row>
-    <row r="18" spans="1:15" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="P17" s="4">
+        <v>14.9</v>
+      </c>
+      <c r="Q17" s="4">
+        <v>29.2</v>
+      </c>
+      <c r="R17" s="4">
+        <v>27.6</v>
+      </c>
+      <c r="S17" s="5">
+        <v>28.7</v>
+      </c>
+      <c r="T17" s="4">
+        <v>22.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A18" s="4" t="s">
         <v>88</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>67</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>90</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E18" s="5">
         <v>635698</v>
       </c>
       <c r="F18" s="5">
         <v>152325</v>
       </c>
-      <c r="G18" s="8">
+      <c r="G18" s="5">
         <v>11.5</v>
       </c>
       <c r="H18" s="4">
         <v>23.7</v>
       </c>
       <c r="I18" s="4">
         <v>23.3</v>
       </c>
       <c r="J18" s="4">
         <v>24</v>
       </c>
       <c r="K18" s="4">
         <v>18.899999999999999</v>
       </c>
       <c r="L18" s="4">
         <v>22.4</v>
       </c>
       <c r="M18" s="4">
         <v>12.3</v>
       </c>
       <c r="N18" s="4">
         <v>14.6</v>
       </c>
       <c r="O18" s="4">
         <v>14.1</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="P18" s="4">
+        <v>13.2</v>
+      </c>
+      <c r="Q18" s="4">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="R18" s="4">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="S18" s="5">
+        <v>17.7</v>
+      </c>
+      <c r="T18" s="4">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A19" s="4" t="s">
         <v>82</v>
       </c>
       <c r="B19" s="4" t="s">
         <v>69</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>84</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E19" s="5">
         <v>636259</v>
       </c>
       <c r="F19" s="5">
         <v>151914</v>
       </c>
-      <c r="G19" s="8">
+      <c r="G19" s="5">
         <v>36.6</v>
       </c>
       <c r="H19" s="4">
         <v>32.700000000000003</v>
       </c>
       <c r="I19" s="4">
         <v>52.6</v>
       </c>
       <c r="J19" s="4">
         <v>48.4</v>
       </c>
       <c r="K19" s="4">
         <v>38.4</v>
       </c>
       <c r="L19" s="4">
         <v>44.4</v>
       </c>
       <c r="M19" s="4">
         <v>24.2</v>
       </c>
       <c r="N19" s="4">
         <v>15.7</v>
       </c>
       <c r="O19" s="4">
         <v>33</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="P19" s="4">
+        <v>32.200000000000003</v>
+      </c>
+      <c r="Q19" s="4">
+        <v>34.299999999999997</v>
+      </c>
+      <c r="R19" s="4">
+        <v>36.4</v>
+      </c>
+      <c r="S19" s="5">
+        <v>35.700000000000003</v>
+      </c>
+      <c r="T19" s="4">
+        <v>27.8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A20" s="4" t="s">
         <v>85</v>
       </c>
       <c r="B20" s="4" t="s">
         <v>72</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>87</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>77</v>
       </c>
       <c r="E20" s="5">
         <v>636161</v>
       </c>
       <c r="F20" s="5">
         <v>151957</v>
       </c>
-      <c r="G20" s="8">
+      <c r="G20" s="5">
         <v>30.9</v>
       </c>
       <c r="H20" s="4">
         <v>32.9</v>
       </c>
       <c r="I20" s="4">
         <v>29.2</v>
       </c>
       <c r="J20" s="4">
         <v>27.7</v>
       </c>
       <c r="K20" s="4">
         <v>26.1</v>
       </c>
       <c r="L20" s="4">
         <v>29.5</v>
       </c>
       <c r="M20" s="4">
         <v>13.5</v>
       </c>
       <c r="N20" s="4">
         <v>10.6</v>
       </c>
       <c r="O20" s="4">
         <v>21.6</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="P20" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q20" s="4">
+        <v>20.6</v>
+      </c>
+      <c r="R20" s="4">
+        <v>21.4</v>
+      </c>
+      <c r="S20" s="5">
+        <v>24</v>
+      </c>
+      <c r="T20" s="4">
+        <v>18.7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A21" s="4" t="s">
         <v>91</v>
       </c>
       <c r="B21" s="4" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>93</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>29</v>
       </c>
       <c r="E21" s="5">
         <v>631418</v>
       </c>
       <c r="F21" s="5">
         <v>142455</v>
       </c>
-      <c r="G21" s="8">
+      <c r="G21" s="5">
         <v>23.2</v>
       </c>
       <c r="H21" s="4">
         <v>27.7</v>
       </c>
       <c r="I21" s="4">
         <v>27</v>
       </c>
       <c r="J21" s="4">
         <v>23.5</v>
       </c>
       <c r="K21" s="4">
         <v>17.899999999999999</v>
       </c>
       <c r="L21" s="4">
         <v>23.7</v>
       </c>
-      <c r="M21" t="s">
+      <c r="M21" s="5" t="s">
         <v>40</v>
       </c>
       <c r="N21" s="4">
         <v>13.3</v>
       </c>
       <c r="O21" s="4">
         <v>17.100000000000001</v>
       </c>
-    </row>
-    <row r="23" spans="1:15" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="P21" s="4">
+        <v>18.5</v>
+      </c>
+      <c r="Q21" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="R21" s="4">
+        <v>18.7</v>
+      </c>
+      <c r="S21" s="5">
+        <v>21.1</v>
+      </c>
+      <c r="T21" s="4">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A23" s="5"/>
       <c r="B23" s="4"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="5"/>
     </row>
-    <row r="24" spans="1:15" ht="15.5" x14ac:dyDescent="0.35">
+    <row r="24" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A24" s="4"/>
       <c r="B24" s="4"/>
       <c r="C24" s="4"/>
       <c r="D24" s="5"/>
       <c r="E24" s="5"/>
       <c r="F24" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3ACCBC84-7AD2-4576-BBBF-66E69DE41657}">
+  <dimension ref="A1:U24"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I22" sqref="I22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="9.90625" customWidth="1"/>
+    <col min="2" max="2" width="10.54296875" customWidth="1"/>
+    <col min="3" max="3" width="41.6328125" customWidth="1"/>
+    <col min="4" max="4" width="23.6328125" customWidth="1"/>
+    <col min="7" max="7" width="8.7265625" style="8"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:21" ht="20" x14ac:dyDescent="0.4">
+      <c r="A1" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="B1" s="1"/>
+      <c r="C1" s="2"/>
+      <c r="D1" s="2"/>
+      <c r="E1" s="2"/>
+      <c r="F1" s="2"/>
+    </row>
+    <row r="2" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A2" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="C2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>5</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="G2" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="I2" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="K2" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="L2" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="M2" s="3" t="s">
+        <v>13</v>
+      </c>
+      <c r="N2" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="O2" s="3" t="s">
+        <v>15</v>
+      </c>
+      <c r="P2" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q2" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="R2" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="S2" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="T2" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="U2" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A3" s="4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="4">
+        <v>630944</v>
+      </c>
+      <c r="F3" s="4">
+        <v>143159</v>
+      </c>
+      <c r="G3" s="5">
+        <v>14.4</v>
+      </c>
+      <c r="H3" s="4">
+        <v>16.600000000000001</v>
+      </c>
+      <c r="I3" s="4">
+        <v>18</v>
+      </c>
+      <c r="J3" s="4"/>
+      <c r="K3" s="4"/>
+      <c r="L3" s="4"/>
+      <c r="M3" s="4"/>
+      <c r="N3" s="4"/>
+      <c r="O3" s="4"/>
+      <c r="P3" s="4"/>
+      <c r="Q3" s="4"/>
+      <c r="R3" s="4"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="4"/>
+    </row>
+    <row r="4" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B4" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C4" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D4" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E4" s="4">
+        <v>632317</v>
+      </c>
+      <c r="F4" s="4">
+        <v>141429</v>
+      </c>
+      <c r="G4" s="5">
+        <v>37.4</v>
+      </c>
+      <c r="H4" s="4">
+        <v>33.9</v>
+      </c>
+      <c r="I4" s="4">
+        <v>28.7</v>
+      </c>
+      <c r="J4" s="4"/>
+      <c r="K4" s="4"/>
+      <c r="L4" s="4"/>
+      <c r="M4" s="4"/>
+      <c r="N4" s="4"/>
+      <c r="O4" s="4"/>
+      <c r="P4" s="4"/>
+      <c r="Q4" s="4"/>
+      <c r="R4" s="4"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="4"/>
+    </row>
+    <row r="5" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A5" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E5" s="4">
+        <v>631576</v>
+      </c>
+      <c r="F5" s="4">
+        <v>140474</v>
+      </c>
+      <c r="G5" s="5">
+        <v>13.2</v>
+      </c>
+      <c r="H5" s="4">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="I5" s="4">
+        <v>32.4</v>
+      </c>
+      <c r="J5" s="4"/>
+      <c r="K5" s="4"/>
+      <c r="L5" s="4"/>
+      <c r="M5" s="4"/>
+      <c r="N5" s="4"/>
+      <c r="O5" s="4"/>
+      <c r="P5" s="4"/>
+      <c r="Q5" s="4"/>
+      <c r="R5" s="4"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="4"/>
+    </row>
+    <row r="6" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A6" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B6" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C6" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D6" s="5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E6" s="4">
+        <v>631986</v>
+      </c>
+      <c r="F6" s="4">
+        <v>141321</v>
+      </c>
+      <c r="G6" s="5">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="H6" s="4">
+        <v>30.1</v>
+      </c>
+      <c r="I6" s="4">
+        <v>31.2</v>
+      </c>
+      <c r="J6" s="4"/>
+      <c r="K6" s="4"/>
+      <c r="L6" s="4"/>
+      <c r="M6" s="4"/>
+      <c r="N6" s="4"/>
+      <c r="O6" s="4"/>
+      <c r="P6" s="4"/>
+      <c r="Q6" s="4"/>
+      <c r="R6" s="4"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="4"/>
+    </row>
+    <row r="7" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A7" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D7" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" s="4">
+        <v>631601</v>
+      </c>
+      <c r="F7" s="4">
+        <v>141722</v>
+      </c>
+      <c r="G7" s="5">
+        <v>47.1</v>
+      </c>
+      <c r="H7" s="4">
+        <v>42.1</v>
+      </c>
+      <c r="I7" s="4">
+        <v>39.4</v>
+      </c>
+      <c r="J7" s="4"/>
+      <c r="K7" s="4"/>
+      <c r="L7" s="4"/>
+      <c r="M7" s="4"/>
+      <c r="N7" s="4"/>
+      <c r="O7" s="4"/>
+      <c r="P7" s="4"/>
+      <c r="Q7" s="4"/>
+      <c r="R7" s="4"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="4"/>
+    </row>
+    <row r="8" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A8" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D8" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="4">
+        <v>631601</v>
+      </c>
+      <c r="F8" s="4">
+        <v>141722</v>
+      </c>
+      <c r="G8" s="5">
+        <v>27.9</v>
+      </c>
+      <c r="H8" s="4">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="I8" s="4">
+        <v>39.1</v>
+      </c>
+      <c r="J8" s="4"/>
+      <c r="K8" s="4"/>
+      <c r="L8" s="4"/>
+      <c r="M8" s="4"/>
+      <c r="N8" s="4"/>
+      <c r="O8" s="4"/>
+      <c r="P8" s="4"/>
+      <c r="Q8" s="4"/>
+      <c r="R8" s="4"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="4"/>
+    </row>
+    <row r="9" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A9" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D9" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E9" s="4">
+        <v>631601</v>
+      </c>
+      <c r="F9" s="4">
+        <v>141722</v>
+      </c>
+      <c r="G9" s="5">
+        <v>39.9</v>
+      </c>
+      <c r="H9" s="4">
+        <v>41.6</v>
+      </c>
+      <c r="I9" s="4">
+        <v>37.1</v>
+      </c>
+      <c r="J9" s="4"/>
+      <c r="K9" s="4"/>
+      <c r="L9" s="4"/>
+      <c r="M9" s="4"/>
+      <c r="N9" s="4"/>
+      <c r="O9" s="4"/>
+      <c r="P9" s="4"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="4"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="4"/>
+    </row>
+    <row r="10" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A10" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="D10" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E10" s="5">
+        <v>631598</v>
+      </c>
+      <c r="F10" s="5">
+        <v>141763</v>
+      </c>
+      <c r="G10" s="5">
+        <v>39.6</v>
+      </c>
+      <c r="H10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I10" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J10" s="4"/>
+      <c r="K10" s="4"/>
+      <c r="L10" s="4"/>
+      <c r="M10" s="4"/>
+      <c r="N10" s="4"/>
+      <c r="O10" s="4"/>
+      <c r="P10" s="4"/>
+      <c r="Q10" s="4"/>
+      <c r="R10" s="4"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="4"/>
+    </row>
+    <row r="11" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A11" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="D11" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E11" s="5">
+        <v>631581</v>
+      </c>
+      <c r="F11" s="5">
+        <v>141744</v>
+      </c>
+      <c r="G11" s="5">
+        <v>33.700000000000003</v>
+      </c>
+      <c r="H11" s="4">
+        <v>21.5</v>
+      </c>
+      <c r="I11" s="4">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="J11" s="4"/>
+      <c r="K11" s="4"/>
+      <c r="L11" s="4"/>
+      <c r="M11" s="4"/>
+      <c r="N11" s="4"/>
+      <c r="O11" s="4"/>
+      <c r="P11" s="4"/>
+      <c r="Q11" s="4"/>
+      <c r="R11" s="4"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="4"/>
+    </row>
+    <row r="12" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A12" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="D12" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" s="4">
+        <v>631369</v>
+      </c>
+      <c r="F12" s="4">
+        <v>141961</v>
+      </c>
+      <c r="G12" s="5">
+        <v>42.2</v>
+      </c>
+      <c r="H12" s="4">
+        <v>31.8</v>
+      </c>
+      <c r="I12" s="5">
+        <v>26.2</v>
+      </c>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="4"/>
+      <c r="M12" s="4"/>
+      <c r="N12" s="4"/>
+      <c r="O12" s="4"/>
+      <c r="P12" s="4"/>
+      <c r="Q12" s="4"/>
+      <c r="R12" s="4"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="4"/>
+    </row>
+    <row r="13" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A13" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="D13" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E13" s="5">
+        <v>632657</v>
+      </c>
+      <c r="F13" s="5">
+        <v>141499</v>
+      </c>
+      <c r="G13" s="5">
+        <v>18.5</v>
+      </c>
+      <c r="H13" s="4">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="I13" s="4">
+        <v>36.299999999999997</v>
+      </c>
+      <c r="J13" s="4"/>
+      <c r="K13" s="4"/>
+      <c r="L13" s="4"/>
+      <c r="M13" s="4"/>
+      <c r="N13" s="4"/>
+      <c r="O13" s="4"/>
+      <c r="P13" s="4"/>
+      <c r="Q13" s="4"/>
+      <c r="R13" s="4"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="4"/>
+    </row>
+    <row r="14" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A14" s="4" t="s">
+        <v>71</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>73</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E14" s="5">
+        <v>632835</v>
+      </c>
+      <c r="F14" s="5">
+        <v>141572</v>
+      </c>
+      <c r="G14" s="5">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="H14" s="4">
+        <v>41.1</v>
+      </c>
+      <c r="I14" s="5">
+        <v>37.799999999999997</v>
+      </c>
+      <c r="J14" s="4"/>
+      <c r="K14" s="4"/>
+      <c r="L14" s="4"/>
+      <c r="M14" s="4"/>
+      <c r="N14" s="4"/>
+      <c r="O14" s="4"/>
+      <c r="P14" s="4"/>
+      <c r="Q14" s="4"/>
+      <c r="R14" s="4"/>
+      <c r="S14" s="5"/>
+      <c r="T14" s="4"/>
+    </row>
+    <row r="15" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A15" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="D15" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="E15" s="5">
+        <v>630717</v>
+      </c>
+      <c r="F15" s="5">
+        <v>140020</v>
+      </c>
+      <c r="G15" s="5">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="H15" s="4">
+        <v>16.5</v>
+      </c>
+      <c r="I15" s="4">
+        <v>17.8</v>
+      </c>
+      <c r="J15" s="4"/>
+      <c r="K15" s="4"/>
+      <c r="L15" s="4"/>
+      <c r="M15" s="4"/>
+      <c r="N15" s="4"/>
+      <c r="O15" s="4"/>
+      <c r="P15" s="4"/>
+      <c r="Q15" s="4"/>
+      <c r="R15" s="4"/>
+      <c r="S15" s="5"/>
+      <c r="T15" s="4"/>
+    </row>
+    <row r="16" spans="1:21" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A16" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C16" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" s="4">
+        <v>631729</v>
+      </c>
+      <c r="F16" s="4">
+        <v>140965</v>
+      </c>
+      <c r="G16" s="5">
+        <v>32.9</v>
+      </c>
+      <c r="H16" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I16" s="4">
+        <v>31.8</v>
+      </c>
+      <c r="J16" s="4"/>
+      <c r="K16" s="4"/>
+      <c r="L16" s="4"/>
+      <c r="M16" s="4"/>
+      <c r="N16" s="4"/>
+      <c r="O16" s="4"/>
+      <c r="P16" s="4"/>
+      <c r="Q16" s="4"/>
+      <c r="R16" s="4"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="4"/>
+    </row>
+    <row r="17" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A17" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D17" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E17" s="4">
+        <v>631858</v>
+      </c>
+      <c r="F17" s="4">
+        <v>141167</v>
+      </c>
+      <c r="G17" s="5">
+        <v>33.6</v>
+      </c>
+      <c r="H17" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="I17" s="5">
+        <v>30.4</v>
+      </c>
+      <c r="J17" s="4"/>
+      <c r="K17" s="5"/>
+      <c r="L17" s="4"/>
+      <c r="M17" s="4"/>
+      <c r="N17" s="4"/>
+      <c r="O17" s="4"/>
+      <c r="P17" s="4"/>
+      <c r="Q17" s="4"/>
+      <c r="R17" s="4"/>
+      <c r="S17" s="5"/>
+      <c r="T17" s="4"/>
+    </row>
+    <row r="18" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A18" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="B18" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="D18" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E18" s="5">
+        <v>635698</v>
+      </c>
+      <c r="F18" s="5">
+        <v>152325</v>
+      </c>
+      <c r="G18" s="5">
+        <v>23.7</v>
+      </c>
+      <c r="H18" s="4">
+        <v>21.4</v>
+      </c>
+      <c r="I18" s="4">
+        <v>17.100000000000001</v>
+      </c>
+      <c r="J18" s="4"/>
+      <c r="K18" s="4"/>
+      <c r="L18" s="4"/>
+      <c r="M18" s="4"/>
+      <c r="N18" s="4"/>
+      <c r="O18" s="4"/>
+      <c r="P18" s="4"/>
+      <c r="Q18" s="4"/>
+      <c r="R18" s="4"/>
+      <c r="S18" s="5"/>
+      <c r="T18" s="4"/>
+    </row>
+    <row r="19" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A19" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="D19" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E19" s="5">
+        <v>636259</v>
+      </c>
+      <c r="F19" s="5">
+        <v>151914</v>
+      </c>
+      <c r="G19" s="5">
+        <v>49.1</v>
+      </c>
+      <c r="H19" s="4">
+        <v>38.9</v>
+      </c>
+      <c r="I19" s="4">
+        <v>36.799999999999997</v>
+      </c>
+      <c r="J19" s="4"/>
+      <c r="K19" s="4"/>
+      <c r="L19" s="4"/>
+      <c r="M19" s="4"/>
+      <c r="N19" s="4"/>
+      <c r="O19" s="4"/>
+      <c r="P19" s="4"/>
+      <c r="Q19" s="4"/>
+      <c r="R19" s="4"/>
+      <c r="S19" s="5"/>
+      <c r="T19" s="4"/>
+    </row>
+    <row r="20" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A20" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="B20" s="4" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="D20" s="5" t="s">
+        <v>77</v>
+      </c>
+      <c r="E20" s="5">
+        <v>636161</v>
+      </c>
+      <c r="F20" s="5">
+        <v>151957</v>
+      </c>
+      <c r="G20" s="5">
+        <v>28.9</v>
+      </c>
+      <c r="H20" s="4">
+        <v>23.2</v>
+      </c>
+      <c r="I20" s="4">
+        <v>26.7</v>
+      </c>
+      <c r="J20" s="4"/>
+      <c r="K20" s="4"/>
+      <c r="L20" s="4"/>
+      <c r="M20" s="4"/>
+      <c r="N20" s="4"/>
+      <c r="O20" s="4"/>
+      <c r="P20" s="5"/>
+      <c r="Q20" s="4"/>
+      <c r="R20" s="4"/>
+      <c r="S20" s="5"/>
+      <c r="T20" s="4"/>
+    </row>
+    <row r="21" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A21" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="B21" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" s="5" t="s">
+        <v>29</v>
+      </c>
+      <c r="E21" s="5">
+        <v>631418</v>
+      </c>
+      <c r="F21" s="5">
+        <v>142455</v>
+      </c>
+      <c r="G21" s="5">
+        <v>32.6</v>
+      </c>
+      <c r="H21" s="4">
+        <v>26.4</v>
+      </c>
+      <c r="I21" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="J21" s="4"/>
+      <c r="K21" s="4"/>
+      <c r="L21" s="4"/>
+      <c r="M21" s="5"/>
+      <c r="N21" s="4"/>
+      <c r="O21" s="4"/>
+      <c r="P21" s="4"/>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="4"/>
+      <c r="S21" s="5"/>
+      <c r="T21" s="4"/>
+    </row>
+    <row r="23" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A23" s="5"/>
+      <c r="B23" s="4"/>
+      <c r="D23" s="5"/>
+      <c r="E23" s="5"/>
+      <c r="F23" s="5"/>
+    </row>
+    <row r="24" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
+      <c r="A24" s="4"/>
+      <c r="B24" s="4"/>
+      <c r="C24" s="4"/>
+      <c r="D24" s="5"/>
+      <c r="E24" s="5"/>
+      <c r="F24" s="5"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8D937620-C88F-4586-8561-E7B70DFDB841}">
   <dimension ref="A1:W30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="G2" sqref="G2:U2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="10" customWidth="1"/>
     <col min="2" max="2" width="10.1796875" customWidth="1"/>
     <col min="3" max="3" width="41.7265625" customWidth="1"/>
     <col min="4" max="4" width="23.81640625" customWidth="1"/>
     <col min="5" max="5" width="7.81640625" customWidth="1"/>
     <col min="6" max="6" width="8.54296875" customWidth="1"/>
     <col min="15" max="15" width="9.453125" customWidth="1"/>
     <col min="17" max="17" width="9.26953125" customWidth="1"/>
     <col min="18" max="18" width="9.81640625" customWidth="1"/>
     <col min="19" max="19" width="20.81640625" customWidth="1"/>
     <col min="20" max="20" width="35.54296875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:23" ht="20" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>103</v>
@@ -9297,51 +11863,51 @@
       <c r="G30" s="5"/>
       <c r="H30" s="5"/>
       <c r="I30" s="5"/>
       <c r="J30" s="5"/>
       <c r="K30" s="5"/>
       <c r="L30" s="5"/>
       <c r="M30" s="5"/>
       <c r="N30" s="5"/>
       <c r="O30" s="5"/>
       <c r="P30" s="5"/>
       <c r="Q30" s="5"/>
       <c r="R30" s="5"/>
       <c r="S30" s="5"/>
       <c r="T30" s="5"/>
       <c r="U30" s="5"/>
       <c r="V30" s="5"/>
       <c r="W30" s="5"/>
     </row>
   </sheetData>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F13E9AD4-0C7D-49A7-8BCD-8516C4225C56}">
   <dimension ref="A1:U29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.7265625" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="42" customWidth="1"/>
     <col min="4" max="4" width="24" customWidth="1"/>
     <col min="19" max="19" width="18.7265625" customWidth="1"/>
     <col min="20" max="20" width="28.7265625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="20" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>105</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -10827,51 +13393,51 @@
         <v>112</v>
       </c>
     </row>
     <row r="28" spans="1:20" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:20" s="6" customFormat="1" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A29" s="4"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{07730954-23AC-499E-81E0-56F0A8E4B176}">
   <dimension ref="A1:U29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="D30" sqref="D30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="1" width="9.7265625" customWidth="1"/>
     <col min="2" max="2" width="10.26953125" customWidth="1"/>
     <col min="3" max="3" width="42" customWidth="1"/>
     <col min="4" max="4" width="24" customWidth="1"/>
     <col min="19" max="19" width="18" customWidth="1"/>
     <col min="20" max="20" width="27.1796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:21" ht="20" x14ac:dyDescent="0.4">
       <c r="A1" s="1" t="s">
         <v>113</v>
       </c>
       <c r="B1" s="1"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
@@ -12380,1495 +14946,88 @@
       <c r="A27" s="4"/>
       <c r="B27" s="4"/>
       <c r="C27" s="4"/>
       <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="5"/>
     </row>
     <row r="28" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="5"/>
       <c r="E28" s="5"/>
       <c r="F28" s="5"/>
     </row>
     <row r="29" spans="1:20" ht="15.5" x14ac:dyDescent="0.35">
       <c r="A29" s="4"/>
       <c r="B29" s="4"/>
       <c r="C29" s="4"/>
       <c r="D29" s="5"/>
       <c r="E29" s="5"/>
       <c r="F29" s="5"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-</worksheet>
-[...1405 lines deleted...]
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b4a9b921-b2a6-4acf-9a9e-35f54783dbf7">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="e5d7ad33-a121-4b33-839b-051c8926d75f" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005D90E76DD902874F9819780BD82C19D8" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="86ecdb19490c5002aeccfc1b190b8928">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b4a9b921-b2a6-4acf-9a9e-35f54783dbf7" xmlns:ns3="e5d7ad33-a121-4b33-839b-051c8926d75f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="67cdbef39afea981a037e37772cc7320" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005D90E76DD902874F9819780BD82C19D8" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a8703919d1f971dd52fc9ff248d47da1">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b4a9b921-b2a6-4acf-9a9e-35f54783dbf7" xmlns:ns3="e5d7ad33-a121-4b33-839b-051c8926d75f" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5dc74bdc46e89fdbf9c84c15fa3b0920" ns2:_="" ns3:_="">
     <xsd:import namespace="b4a9b921-b2a6-4acf-9a9e-35f54783dbf7"/>
     <xsd:import namespace="e5d7ad33-a121-4b33-839b-051c8926d75f"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
@@ -14097,90 +15256,91 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C1D0B74B-5083-4CE7-BC08-29724F5FA6EA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="b4a9b921-b2a6-4acf-9a9e-35f54783dbf7"/>
     <ds:schemaRef ds:uri="e5d7ad33-a121-4b33-839b-051c8926d75f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{808B73B2-D3F0-4CB7-B620-9B2C4935006D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB86EDE9-2CE5-4B3E-8E74-D8F7C641BF3E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B48B4E61-2D19-480F-8882-DE45848FF58F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b4a9b921-b2a6-4acf-9a9e-35f54783dbf7"/>
     <ds:schemaRef ds:uri="e5d7ad33-a121-4b33-839b-051c8926d75f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
       <vt:lpstr>calcs</vt:lpstr>
       <vt:lpstr>2025</vt:lpstr>
+      <vt:lpstr>2026</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ian Woodland</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>